--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -263,51 +263,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Vayssier-Taussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guettier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, spécial 03, pp.51-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
@@ -354,51 +354,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3, pp.36-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
@@ -432,51 +432,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cellule AFiS du MESR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3, pp.34-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
@@ -510,51 +510,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui fait quoi : Le dispositif national d’encadrement éthique et de protection des animaux utilisés à des fins scientifiques en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3, pp.29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
@@ -565,222 +565,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réglementation relative à la protection des animaux utilisés à des fins scientifiques</w:t>
+                <w:t xml:space="preserve">Les instances nationales dans le domaine de l’utilisation des animaux à des fins scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elodie Guettier</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9232⟩</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.30-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04991499v1</w:t>
+                <w:t xml:space="preserve">hal-04991539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les instances nationales dans le domaine de l’utilisation des animaux à des fins scientifiques</w:t>
+                <w:t xml:space="preserve">Réglementation relative à la protection des animaux utilisés à des fins scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sandra</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guettier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3, pp.30-33. </w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.17-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04991539v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos au numéro spécial « L’élevage biologique : conditions et potentiel de développement »</w:t>
               </w:r>
@@ -864,256 +864,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nouvelle réglementation de l’élevage bio</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seven generations of selection for muscle fat content greatly affect rainbow trout flesh quality and muscle fiber size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.8224⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.102343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2024.102343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04743377v1</w:t>
+                <w:t xml:space="preserve">hal-04721970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seven generations of selection for muscle fat content greatly affect rainbow trout flesh quality and muscle fiber size</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La nouvelle réglementation de l’élevage bio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Penvern</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 38, pp.102343. </w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (2), pp.8224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2024.102343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.8224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04721970v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité et authentification des produits animaux issus de l’agriculture biologique vs conventionnelle</w:t>
               </w:r>
@@ -3230,64 +3230,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Foucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudiane Valotaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), pp.1-11. </w:t>
@@ -3628,51 +3628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3929,433 +3929,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Dietary Selenium Species on Selenoamino Acid Levels in Rainbow Trout</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
+                <w:t xml:space="preserve">Selection for muscle fat content and triploidy affect flesh quality in pan-size rainbow trout, [i]Oncorhynchus mykiss[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïté Bueno</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P.A. Jesu Prabhu</w:t>
+                <w:t xml:space="preserve">Mireille Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5b00768⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 448, pp.569-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2015.06.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01564068v1</w:t>
+                <w:t xml:space="preserve">hal-01194133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualités des viandes : influences des caractéristiques des animaux et de leurs conditions d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 28 (2), pp.151-168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.2.3022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection for muscle fat content and triploidy affect flesh quality in pan-size rainbow trout, [i]Oncorhynchus mykiss[/i]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+                <w:t xml:space="preserve">Influence of Dietary Selenium Species on Selenoamino Acid Levels in Rainbow Trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Cardinal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Françoise Médale</w:t>
+                <w:t xml:space="preserve">P.A. Jesu Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 448, pp.569-577. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (28), pp.6484-6492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2015.06.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5b00768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194133v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-year breding cycle of rainbow trout (Oncorhynchus mykiss) fed a plant-based diet, totally free of marine resources : consequences for reproduction, fatty acid composition and progeny survival</w:t>
               </w:r>
@@ -4996,76 +4996,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of glucose and lipid metabolic gene expressions between fat and lean lines of rainbow trout after a glucose load</w:t>
+                <w:t xml:space="preserve">Insulin regulates lipid and glucose metabolism similarly in two lines of rainbow trout divergently selected for muscle fat content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junyan Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Médale</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biju Kamalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5075,131 +5075,131 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (8), </w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 204, pp.49-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0105548⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2014.04.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631796v1</w:t>
+                <w:t xml:space="preserve">hal-02635173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin regulates lipid and glucose metabolism similarly in two lines of rainbow trout divergently selected for muscle fat content</w:t>
+                <w:t xml:space="preserve">Comparison of glucose and lipid metabolic gene expressions between fat and lean lines of rainbow trout after a glucose load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junyan Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biju Kamalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5209,82 +5209,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 204, pp.49-59. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2014.04.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0105548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635173v1</w:t>
+                <w:t xml:space="preserve">hal-02631796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quid de l'utilisation des protéines d'origine végétale en aquaculture ?</w:t>
               </w:r>
@@ -6032,286 +6032,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration génétique et utilisation des aliments à base de végétaux en pisciculture</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Postprandial regulation of growth and metabolism related factors in zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. S. Laureau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Inge I. Geurden</w:t>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Larquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lanneretonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zebrafish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (2), pp.237-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/zeb.2012.0835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004732v1</w:t>
+                <w:t xml:space="preserve">hal-02651550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postprandial regulation of growth and metabolism related factors in zebrafish</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura Lanneretonne</w:t>
+                <w:t xml:space="preserve">Amélioration génétique et utilisation des aliments à base de végétaux en pisciculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard R. Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. S. Laureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge I. Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zebrafish</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (4), pp.317-326</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651550v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The positive impact of the early-feeding of a plant-based diet on its future acceptance and utilisation in rainbow trout</w:t>
               </w:r>
@@ -6721,64 +6721,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7, online (9), Non paginé. </w:t>
@@ -6976,51 +6976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Mennigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Larquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7212,295 +7212,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first insight into genotype x diet interactions in European sea bass (Dicentrarchus labrax L. 1756) in the context of plant-based diet use</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Mazurais</w:t>
+                <w:t xml:space="preserve">Modifications of intestinal nutrient absorption in response to dietary fish meal replacement by plant protein sources in sea bream (Sparus aurata) and rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Santigosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Garcia-Meilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Perez-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2109.2010.02654.x⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 317 (1-4), pp.146-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2011.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000163v1</w:t>
+                <w:t xml:space="preserve">hal-02648672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications of intestinal nutrient absorption in response to dietary fish meal replacement by plant protein sources in sea bream (Sparus aurata) and rainbow trout (Oncorhynchus mykiss)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise Médale</w:t>
+                <w:t xml:space="preserve">A first insight into genotype x diet interactions in European sea bass (Dicentrarchus labrax L. 1756) in the context of plant-based diet use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard R. Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mazurais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 317 (1-4), pp.146-154. </w:t>
+              <w:t xml:space="preserve">Aquaculture Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (4), pp.583-592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2011.04.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2109.2010.02654.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648672v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin stimulates lipogenesis and attenuates beta-oxidation in white adipose tissue of fed rainbow trout</w:t>
               </w:r>
@@ -7684,51 +7684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Calvez Lecalvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 321 (1-2), pp.41-48. </w:t>
@@ -8130,281 +8130,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletal muscle cellularity and expression of myogenic regulatory factors and myosin heavy chains in rainbow trout (Oncorhynchus mykiss) : Effects of changes in dietary plant protein sources and amino acid profiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Alami-Durante</w:t>
+                <w:t xml:space="preserve">Biomarkers of meat fat content - a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Wrutniak Cabello</w:t>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.J. Kaushik</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine C. Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fleischwirtschaft International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (10), pp.69-72</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668135v1</w:t>
+                <w:t xml:space="preserve">hal-02653866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomarkers of meat fat content - a review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+                <w:t xml:space="preserve">Skeletal muscle cellularity and expression of myogenic regulatory factors and myosin heavy chains in rainbow trout (Oncorhynchus mykiss) : Effects of changes in dietary plant protein sources and amino acid profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Alami-Durante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Wrutniak Cabello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fleischwirtschaft International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 156 (4), pp.561-568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2010.04.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653866v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques d'élevage et qualité nutritionnelle des lipides des poissons</w:t>
               </w:r>
@@ -8602,51 +8602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8977,90 +8977,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intramuscular fat content in meat-producing animals: development, genetic and nutritional control, and identification of putative markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (2), pp.303-319. </w:t>
@@ -9092,278 +9092,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of genotype-diet interactions in the response of rainbow trout (Oncorhynchus mykiss) clones to a diet with or without fishmeal at early growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+                <w:t xml:space="preserve">Rainbow trout genetically selected for greater muscle fat content display increased activation of liver TOR signaling and lipogenic gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lansard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2009.06.031⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 297 (5), pp.R1421-R1429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00312.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193406v1</w:t>
+                <w:t xml:space="preserve">hal-02664885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainbow trout genetically selected for greater muscle fat content display increased activation of liver TOR signaling and lipogenic gene expression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+                <w:t xml:space="preserve">Evidence of genotype-diet interactions in the response of rainbow trout (Oncorhynchus mykiss) clones to a diet with or without fishmeal at early growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Lansard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Franck Tiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 297 (5), pp.R1421-R1429. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 295 (1-2), pp.15-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpregu.00312.2009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2009.06.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664885v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teneur en lipides et composition en acides gras de la chair de poissons issus de la pêche et de l'élevage</w:t>
               </w:r>
@@ -9466,51 +9466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fernandez-Borras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Perez-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9555,295 +9555,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential gene expression after total replacement of dietary fish meal and fish oil by plant products in rainbow trout (Oncorhynchus mykiss) liver</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hepatic protein kinase B (Akt)-target of rapamycin (TOR)-signalling pathways and intermediary metabolism in rainbow trout (Oncorhynchus mykiss) are not significantly affected by feeding plant-based diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lansard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marine Lansard</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2009.05.013⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102 (11), pp.1564-1573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S000711450999095X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193491v1</w:t>
+                <w:t xml:space="preserve">hal-02658647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatic protein kinase B (Akt)-target of rapamycin (TOR)-signalling pathways and intermediary metabolism in rainbow trout (Oncorhynchus mykiss) are not significantly affected by feeding plant-based diets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+                <w:t xml:space="preserve">Differential gene expression after total replacement of dietary fish meal and fish oil by plant products in rainbow trout (Oncorhynchus mykiss) liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.A. Hortopan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ines Kolditz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lansard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 102 (11), pp.1564-1573. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 294 (1-2), pp.123-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S000711450999095X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2009.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658647v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metformin improves postprandial glucose homeostasis in rainbow trout fed dietary carbohydrates : a link with the induction of hepatic lipogenic capacities ?</w:t>
               </w:r>
@@ -9855,64 +9855,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10048,259 +10048,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des recherches en nutrition piscicole à l'INRA : substitution des produits d'origine marine dans l'alimentation des poissons d'élevage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modifications of digestive enzymes in trout (Oncorhynchus mykiss) and sea bream (Sparus aurata) in response to dietary fish meal replacement by plant protein sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Santigosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Perez-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 282 (1-4), pp.68-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2008.06.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659148v1</w:t>
+                <w:t xml:space="preserve">hal-02666936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications of digestive enzymes in trout (Oncorhynchus mykiss) and sea bream (Sparus aurata) in response to dietary fish meal replacement by plant protein sources</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution des recherches en nutrition piscicole à l'INRA : substitution des produits d'origine marine dans l'alimentation des poissons d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (1), pp.87-94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02666936v1</w:t>
+                <w:t xml:space="preserve">hal-02659148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes induced by dietary energy intake and divergent selection for muscle fat content in rainbow trout &amp;lt;em&amp;gt;(Oncorhynchus mykiss)&amp;lt;/em&amp;gt;, assessed by transcriptome and proteome analysis of the liver</w:t>
               </w:r>
@@ -10567,64 +10567,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin regulates the expression of several metabolism-related genes in the liver and primary hepatocytes of rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11201,77 +11201,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of a lean muscle and a fat muscle rainbow trout (Oncorhynchus mykiss) line on growth, nutrient utilization, body composition and carcass traits when fed two different diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fauconneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11347,64 +11347,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of selection for muscle lipid content on body shape, fat deposition and dressing yields in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11474,230 +11474,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high-level fish meal replacement by plant proteins in gilthead sea bream (Sparus aurata) on growth and body/fillet quality traits</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qualité nutritionnelle des aliments aquacoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aquafilia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20, pp.7-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663623v1</w:t>
+                <w:t xml:space="preserve">hal-02655100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité nutritionnelle des aliments aquacoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of high-level fish meal replacement by plant proteins in gilthead sea bream (Sparus aurata) on growth and body/fillet quality traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Francesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Perez-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gomez-Réqueni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquafilia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquaculture Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (5), pp.361-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2095.2007.00485.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655100v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication des mitochondries dans la biologie musculaire : un rôle clé au cours du développement, de la croissance et de la fonte musculaire</w:t>
               </w:r>
@@ -11907,51 +11907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saera-Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Calduch-Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gomez-Réqueni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12174,51 +12174,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional and hormonal control of lipolysis in isolated gilthead seabream (Sparus aurata) adipocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gomez-Réqueni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12321,51 +12321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sitja-Bobadilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pena-Llopis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gomez-Réqueni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12429,51 +12429,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of the somatropic axis by dietary factors in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gomez-Réqueni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Calduch-Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12481,51 +12481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vega-Rubin de Celis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 94, pp.353-361. </w:t>
@@ -12688,64 +12688,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of total replacement of dietary fish meal by plant protein sources on early post mortem changes in the biochemical and physical parameters of rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Francesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12822,51 +12822,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein growth performance, amino acid utilisation and somatotropic axis responsiveness to fish meal replacement by plant protein sources in gilthead sea bream (Sparus aurata)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gomez-Réqueni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mingarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12956,103 +12956,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of long-term feeding with a plant protein mixture based diet on growth and body/fillet quality traits of large rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Francesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 236 (1-4), pp.413-429. </w:t>
@@ -13116,51 +13116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vega-Rubin de Celis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gomez-Réqueni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13409,51 +13409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A.M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.F. Houlihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13686,51 +13686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gutieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 89, pp.803-810</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13755,64 +13755,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of dietary plant proteins on flesh quality traits of rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Francesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13874,398 +13874,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary amino acid profile on growth performance, key metabolic enzymes and somatotropic axis responsiveness of gilthead sea bream (Sparus aurata)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Mingarro</w:t>
+                <w:t xml:space="preserve">Proteomic sensitivity to dietary manipulations in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A.M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kirchner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.A. Calduch-Giner</w:t>
+                <w:t xml:space="preserve">O. Vilhelmsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Watt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 220, pp.749-767</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Proteins and Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1651, pp.17-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678892v1</w:t>
+                <w:t xml:space="preserve">hal-02680840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic sensitivity to dietary manipulations in rainbow trout</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Vilhelmsson</w:t>
+                <w:t xml:space="preserve">Expression and characterization of European sea bass (Dicentrarchus labrax) somatolactin : assessment of in vivo metabolic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vega-Rubin de Celsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Calduch-Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Perez-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Proteins and Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 1651, pp.17-29</w:t>
+              <w:t xml:space="preserve">Marine Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 5, pp.92-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680840v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and characterization of European sea bass (Dicentrarchus labrax) somatolactin : assessment of in vivo metabolic effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Vega-Rubin de Celsi</w:t>
+                <w:t xml:space="preserve">Effects of dietary amino acid profile on growth performance, key metabolic enzymes and somatotropic axis responsiveness of gilthead sea bream (Sparus aurata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gomez-Réqueni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mingarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Gómez</w:t>
+                <w:t xml:space="preserve">S. Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Calduch-Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 5, pp.92-101</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 220, pp.749-767</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676609v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning and tissue distribution of a carnitine palmitoyltransferase 1 gene in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
@@ -14385,51 +14385,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité nutritionnelle et diététique des poissons. Constituants de la chair et facteurs de variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15224,584 +15224,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teleost liver hexokinase and glukokinase-like enzymes: partial cDNA cloning and phylogenetic studies in rainbow trout (Oncorhynchus mykiss), common carp (Cyprinus carpio) and gilthead seabream (Sparus aurata)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparaison de l'utilisation digestive et métabolique d'un régime riche en glucides par la carpe a 18øC et 25øC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gomes</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.M. Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 21, pp.93-102</w:t>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 23 (suppl.), pp.139-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687276v1</w:t>
+                <w:t xml:space="preserve">hal-02687971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de l'utilisation digestive et métabolique d'un régime riche en glucides par la carpe a 18øC et 25øC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Teleost liver hexokinase and glukokinase-like enzymes: partial cDNA cloning and phylogenetic studies in rainbow trout (Oncorhynchus mykiss), common carp (Cyprinus carpio) and gilthead seabream (Sparus aurata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Vallée</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Breque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 23 (suppl.), pp.139-152</w:t>
+              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 21, pp.93-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687971v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the dietary protein : lipid ratio on growth and nutrient utilization in gilthead seabream (Sparus aurata L.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.J.M. Santinha</w:t>
+                <w:t xml:space="preserve">Alimentation et dépôts lipidiques chez la truite arc-en-ciel, effet de la température d’élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E.F.S. Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 5, pp.147-156</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 12 (4), pp.249-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02688661v1</w:t>
+                <w:t xml:space="preserve">hal-02698369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homeostasie glucidique et caracterisation de la glucokinase chez les teleosteens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+                <w:t xml:space="preserve">Effects of the dietary protein : lipid ratio on growth and nutrient utilization in gilthead seabream (Sparus aurata L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J.M. Santinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.F.S. Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 23 (suppl.), pp.153-159</w:t>
+              <w:t xml:space="preserve">Aquaculture Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 5, pp.147-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686754v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation et dépôts lipidiques chez la truite arc-en-ciel, effet de la température d’élevage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
+                <w:t xml:space="preserve">Homeostasie glucidique et caracterisation de la glucokinase chez les teleosteens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Krishnamoorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 12 (4), pp.249-256</w:t>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 23 (suppl.), pp.153-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698369v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of glucokinase expression by dietary carbohydrates in trout and carp livers</w:t>
               </w:r>
@@ -16158,51 +16158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16637,51 +16637,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrition des poissons, croissance et qualité de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16745,51 +16745,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein and energy needs for maintenance and growth of Nile tilapia (Oreochromis niloticus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Doudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17380,51 +17380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19440,51 +19440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20026,103 +20026,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de la chair des lignées de truite arc-en-ciel après sept générations de sélection sur la teneur en lipides musculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France. 191 p</w:t>
@@ -20857,277 +20857,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de la chair des lignées de truite arc-en-ciel après sept générations de sélection sur la teneur en lipides musculaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+                <w:t xml:space="preserve">Sélection pour la capacité à survivre et grandir avec un aliment 100 % végétal chez la truite arc en ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, FRA, Région indéterminée. pp.37-38</w:t>
+              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139701v1</w:t>
+                <w:t xml:space="preserve">hal-01603406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection pour la capacité à survivre et grandir avec un aliment 100 % végétal chez la truite arc en ciel</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Qualité de la chair des lignées de truite arc-en-ciel après sept générations de sélection sur la teneur en lipides musculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, FRA, Région indéterminée. pp.37-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603406v1</w:t>
+                <w:t xml:space="preserve">hal-02139701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of metabolomics approaches for quality assessment of plant-based diet in rainbow trout</w:t>
               </w:r>
@@ -21482,519 +21482,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of nutrient availability on neural stem cells in zebrafish (Danio rerio)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of dietary broodstock history and first feeding diets on transcriptome of rainbow trout (Oncorhynchus mykiss) alevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Lazzarotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Benitez-Santana</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+                <w:t xml:space="preserve">D. Mazurais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.S. Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Symposium on Fish Nutrition and Feeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2014, Saint Sébastien, Spain. 1500 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743114v1</w:t>
+                <w:t xml:space="preserve">hal-02741082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dietary broodstock history and first feeding diets on transcriptome of rainbow trout (Oncorhynchus mykiss) alevins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viviana Lazzarotto</w:t>
+                <w:t xml:space="preserve">Effect of nutrient availability on neural stem cells in zebrafish (Danio rerio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Benitez-Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mazurais</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Françoise Médale</w:t>
+                <w:t xml:space="preserve">J.S. Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2014, Saint Sébastien, Spain. 1500 p</w:t>
+              <w:t xml:space="preserve">16. International Symposium on Fish Nutrition and Feeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741082v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des aliments végétaux pour la truite arc-en-ciel : l'alliance de la nutrition et de la génétique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptomic analysis reveals molecular mechanisms mediating enhanced feed acceptance of plant-based diet in rainbow trout following early exposure at first feeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukundh Balasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire AGENAE : Analyse du Genome des Animaux d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2014, Saint Sébastien, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605569v1</w:t>
+                <w:t xml:space="preserve">hal-01193980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic analysis reveals molecular mechanisms mediating enhanced feed acceptance of plant-based diet in rainbow trout following early exposure at first feeding</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers des aliments végétaux pour la truite arc-en-ciel : l'alliance de la nutrition et de la génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2014, Saint Sébastien, Spain</w:t>
+              <w:t xml:space="preserve">Séminaire AGENAE : Analyse du Genome des Animaux d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193980v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'alimentation maternelle des truites arc-en-ciel modifie-t-elle l'aptitude des descendants à utiliser des aliments à base de végétaux ?</w:t>
               </w:r>
@@ -22127,51 +22127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Bouzas Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Bouyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22239,51 +22239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23190,320 +23190,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of selection response in European sea bass (Dicentrarchus labrax L.) selected for fast growth on a 100 % plant-based diet</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard Le Boucher</w:t>
+                <w:t xml:space="preserve">Molecular mechanisms mediating enhanced feed acceptance of plant-based diets in rainbow trout following early exposure at first feeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukundh Balasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.W. Schrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Vergnet</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Aug 2013, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">3. International Symposium GIA 2013, Genomics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Bodo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747390v1</w:t>
+                <w:t xml:space="preserve">hal-01019176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mechanisms mediating enhanced feed acceptance of plant-based diets in rainbow trout following early exposure at first feeding</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.W. Schrama</w:t>
+                <w:t xml:space="preserve">Lack of selection response in European sea bass (Dicentrarchus labrax L.) selected for fast growth on a 100 % plant-based diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Mai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edwige Quillet</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium GIA 2013, Genomics in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Bodo, Norway</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Aug 2013, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019176v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EOL: a new ontology for livestock system and rearing conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Joret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23597,51 +23597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23925,51 +23925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel J.-M. Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.99</w:t>
@@ -23992,648 +23992,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestion, intestinal nutrient transport and metabolism in two genotypes of rainbow trout (Oncorhynchus mykiss) fed diets with or without carbohydrates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réponse à l'aliment &amp;quot;tout végétal&amp;quot; de 2 lignées de truites sélectionnées sur la teneur en lipides du muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingunn Stubhaug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Symposium on Fish Nutrition and Feeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Jun 2012, Molde, Norway. 345 p</w:t>
+              <w:t xml:space="preserve">Journée d’animation PEIMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Sizun, France. 21 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744691v1</w:t>
+                <w:t xml:space="preserve">hal-02807883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse à l'aliment &amp;quot;tout végétal&amp;quot; de 2 lignées de truites sélectionnées sur la teneur en lipides du muscle</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Digestion, intestinal nutrient transport and metabolism in two genotypes of rainbow trout (Oncorhynchus mykiss) fed diets with or without carbohydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biju Kamalam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge I. Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’animation PEIMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Sizun, France. 21 diapos</w:t>
+              <w:t xml:space="preserve">15. International Symposium on Fish Nutrition and Feeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Jun 2012, Molde, Norway. 345 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807883v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving utilization of plant based diets in rainbow trout and european seabass: lessons from inference of genetic parameters and selection experiments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conséquences de l'apport énergétique alimentaire sur la constitution des réserves lipidiques et la croissance musculaire de la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Alami-Durante</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aqua 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2012, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Réunion du groupe d'animation Muscle-Viande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Saint Gilles, France. 14 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745088v1</w:t>
+                <w:t xml:space="preserve">hal-02807619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences de l'apport énergétique alimentaire sur la constitution des réserves lipidiques et la croissance musculaire de la truite arc-en-ciel</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improving utilization of plant based diets in rainbow trout and european seabass: lessons from inference of genetic parameters and selection experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel J.-M. Le Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du groupe d'animation Muscle-Viande</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Saint Gilles, France. 14 diapos</w:t>
+              <w:t xml:space="preserve">Aqua 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807619v1</w:t>
+                <w:t xml:space="preserve">hal-02745088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine des matières premières de l'aliment : conséquences sur la qualité des chairs de truite et de bar</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une pisciculture compétitive et durable. Réduire l'usage des matières premières marines pour l'élevage aquacole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Nov 2012, Caen, France</w:t>
+              <w:t xml:space="preserve">Salon International de l'Agriculture-Les rencontres INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190249v1</w:t>
+                <w:t xml:space="preserve">hal-02807491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une pisciculture compétitive et durable. Réduire l'usage des matières premières marines pour l'élevage aquacole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origine des matières premières de l'aliment : conséquences sur la qualité des chairs de truite et de bar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon International de l'Agriculture-Les rencontres INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Nov 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807491v1</w:t>
+                <w:t xml:space="preserve">hal-01190249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving utilization of plant based diets in Rainbow trout and European sea bass: lessons from inference of genetic parameters and selection experiments</w:t>
               </w:r>
@@ -24671,51 +24671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge I. Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Genetics in Aquaculture XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Auburn, United States</w:t>
@@ -24891,51 +24891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Mennigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Larquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24990,103 +24990,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remplacement des matières premières de l'aliment : conséquences sur la qualité de la chair de truite et de bar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
@@ -25217,230 +25217,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'énergie apportée dès le premier repas par les lipides alimentaires sur la croissance musculaire des alevins de truite arc-en-ciel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un cycle complet d'élevage de truite arc-en-ciel avec un aliment dépourvu de matières premières marines : conséquences sur la composition en acides gras des tissus et de la reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Leprevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745420v1</w:t>
+                <w:t xml:space="preserve">hal-01019428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cycle complet d'élevage de truite arc-en-ciel avec un aliment dépourvu de matières premières marines : conséquences sur la composition en acides gras des tissus et de la reproduction</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation des composantes comportementales et endocrines de l'adaptation en cas d'alimentation d'origine végétale chez deux lignées isogéniques de truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Foucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Prunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel J.-M. Le Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.69</w:t>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019428v1</w:t>
+                <w:t xml:space="preserve">hal-01000317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional requirements of zebrafish</w:t>
               </w:r>
@@ -25590,51 +25633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Leprevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25670,152 +25713,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des composantes comportementales et endocrines de l'adaptation en cas d'alimentation d'origine végétale chez deux lignées isogéniques de truite arc-en-ciel</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet de l'énergie apportée dès le premier repas par les lipides alimentaires sur la croissance musculaire des alevins de truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Alami-Durante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.47</w:t>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000317v1</w:t>
+                <w:t xml:space="preserve">hal-02745420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrigenomics in aquaculture</w:t>
               </w:r>
@@ -25991,51 +25991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel J.-M. Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Workshop on The Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Budapest, Hungary. pp.100-101</w:t>
@@ -26058,221 +26058,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of genetic selection and dietary carbohydrates on hepatic intermediary metabolism of rainbow trout (Oncorhynchus mykiss)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peut-on modifier la qualité nutritionnelle de la chair en modulant le régime alimentaire ou les conditions d'élevage des poissons ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 11. Mediterranean Aquaculture 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">Séminaire INRA-DGAL "Pratiques agricoles innovantes et qualités nutritionnelles des produits alimentaires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Montreuil, France. 21 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745545v1</w:t>
+                <w:t xml:space="preserve">hal-02808124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on modifier la qualité nutritionnelle de la chair en modulant le régime alimentaire ou les conditions d'élevage des poissons ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of genetic selection and dietary carbohydrates on hepatic intermediary metabolism of rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biju Biju Sam Kamalam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire INRA-DGAL "Pratiques agricoles innovantes et qualités nutritionnelles des produits alimentaires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Montreuil, France. 21 diapos</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 11. Mediterranean Aquaculture 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808124v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besoins nutritionnels des poissons d'élevage et matières premières pour les aliments aquacoles</w:t>
               </w:r>
@@ -26573,51 +26573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Lecalvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Porto, Portugal</w:t>
@@ -26761,523 +26761,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can genetic improvement in aquaculture reduce impact on fisheries? Case of European sea bass ([i]Dicentrarchus labrax[/i]) with total substitution of marine products in the diet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Mazurais</w:t>
+                <w:t xml:space="preserve">Changes in the liver transcriptome induced by a plant based diet compared to a marine based diet in two lines of rainbow trout selected for muscle fat content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingunn Stubhaug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.I. Kolditz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Annual Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Nantes, France. pp.1-6 - communication J:04</w:t>
+              <w:t xml:space="preserve">14. International Symposium on Fish Nutrition and Feeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193728v1</w:t>
+                <w:t xml:space="preserve">hal-02751277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the liver transcriptome induced by a plant based diet compared to a marine based diet in two lines of rainbow trout selected for muscle fat content</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégory Guernec</w:t>
+                <w:t xml:space="preserve">Can genetic improvement in aquaculture reduce impact on fisheries? Case of European sea bass ([i]Dicentrarchus labrax[/i]) with total substitution of marine products in the diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mazurais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Symposium on Fish Nutrition and Feeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Qingdao, China</w:t>
+              <w:t xml:space="preserve">ICES Annual Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Nantes, France. pp.1-6 - communication J:04</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751277v1</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainbow trout regulates lean body growth but does not adjust feed intake of diets non-limiting in protein with varying lipid levels</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aliment végétal, estimation des interactions génotype-aliment dans le cas de la croissance tardive chez le bar européen ([i]Dicentrarchus labrax[/i])</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mazurais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Symposium on Fish Nutrition and Feeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Qingdao, China</w:t>
+              <w:t xml:space="preserve">Journée du Syndicat Français d’Aquaculture Marine et Nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754691v1</w:t>
+                <w:t xml:space="preserve">hal-01193721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliment végétal, estimation des interactions génotype-aliment dans le cas de la croissance tardive chez le bar européen ([i]Dicentrarchus labrax[/i])</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rainbow trout regulates lean body growth but does not adjust feed intake of diets non-limiting in protein with varying lipid levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge I. Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.W. Schrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Syndicat Français d’Aquaculture Marine et Nouvelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">14. International Symposium on Fish Nutrition and Feeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193721v1</w:t>
+                <w:t xml:space="preserve">hal-02754691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of different protein/lipid ratios on growth performance and intermediary metabolism of Senagalese sole</w:t>
               </w:r>
@@ -27384,51 +27384,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in nutritional and sensory properties induced by a plant based diet in two lines of rainbow trout selected for muscle fat content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27473,168 +27473,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary protein source or energy levels have no major impact on growth performance or nutrient utilization of ongrowing Senegalese sole</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chronic insulin infusion regulates hepatic lipid gene expression in rainbow trout Oncorhynchus mykiss fed with carbohydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752987v1</w:t>
+                <w:t xml:space="preserve">hal-02753309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation des poissons d'élevage et qualités des produits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -27650,178 +27646,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INAO Commission Produits de la Pisciculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Paris, France. 40 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic insulin infusion regulates hepatic lipid gene expression in rainbow trout Oncorhynchus mykiss fed with carbohydrates</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dietary protein source or energy levels have no major impact on growth performance or nutrient utilization of ongrowing Senegalese sole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M.P. Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Linares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L.R. Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Escorcio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753309v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can genetic improvement in aquaculture reduce the impact on fisheries? The case of European sea bass (Dicentrarchus labrax) fed on a totally plant-ingredient based diet.</w:t>
               </w:r>
@@ -27926,260 +27926,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant-based diet in trout ([i]O. mykiss[/i]): are there genotype x diet interactions for main production traits when fish are fed marine vs plant-based diets from the first meal?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variabilité génétique de l'efficacité d'utilisation d'aliments végétaux chez la truite arc-en-ciel et le bar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge I. Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Luis Zambonino-Infante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mazurais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th World Congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany. pp.DVD, communication n°0650</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193727v1</w:t>
+                <w:t xml:space="preserve">hal-02820332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité génétique de l'efficacité d'utilisation d'aliments végétaux chez la truite arc-en-ciel et le bar</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Plant-based diet in trout ([i]O. mykiss[/i]): are there genotype x diet interactions for main production traits when fish are fed marine vs plant-based diets from the first meal?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">9th World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany. pp.DVD, communication n°0650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820332v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of rainbow trout clonal lines to plant-based feed evidence genotype x diet interactions</w:t>
               </w:r>
@@ -28566,64 +28566,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -28704,51 +28704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -29010,51 +29010,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic selection on muscle fat content increased TOR signaling pathway and lipogenic gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Vachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29157,51 +29157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck F. Tiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -29256,51 +29256,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substitution de la farine de poisson par des sources protéiques d'origine végétale : effets sur la croissance musculaire des juvéniles de truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Alami-Durante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Wrutniak Cabello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cluzeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29377,90 +29377,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological markers of intramuscular fat (IMF) content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62. American Meat Science Association Reciprocal Meat Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Rogers, United States</w:t>
@@ -29742,277 +29742,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first insight into genotype-diet interactions in European seabass (Dicentrarchus labrax) in the context of plant based diet use</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+                <w:t xml:space="preserve">Is nutrient utilization affected by the genotype of fish ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ines Kolditz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Mazurais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Symposium on Genetics in Aquaculture (IAGA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bangkok, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Indo-French seminar "Recent advances in Aquaculture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Bhubaneswar, India. 21 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814602v1</w:t>
+                <w:t xml:space="preserve">hal-01193792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is nutrient utilization affected by the genotype of fish ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+                <w:t xml:space="preserve">A first insight into genotype-diet interactions in European seabass (Dicentrarchus labrax) in the context of plant based diet use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mazurais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indo-French seminar "Recent advances in Aquaculture"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Bhubaneswar, India. 21 diapos</w:t>
+              <w:t xml:space="preserve">10. International Symposium on Genetics in Aquaculture (IAGA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bangkok, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193792v1</w:t>
+                <w:t xml:space="preserve">hal-02814602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in white muscle transcriptome induced by dietary energy levels in two strains of rainbow trout selected for muscle fat content</w:t>
               </w:r>
@@ -30080,90 +30080,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin regulates the expression of several metabolism-related genes in the liver and primary hepatocytes of rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -30218,51 +30218,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle moléculaire du métabolisme énergétique chez les animaux de rente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -30434,51 +30434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ines Kolditz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josette Borthaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30523,260 +30523,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of concommitant replacement of fish meal and fish oil by plant ingredients on lipid metabolism in rainbow trout (Oncorhynchus mykiss)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Maria Salvador</w:t>
+                <w:t xml:space="preserve">Conséquences de l'alimentation précoce et de l'alimentation avant l'abattage sur les dépôts lipidiques et la couleur de la chair de la truite Arc-En-Ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Alami-Durante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Choubert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">1ères journées de la recherche filière piscicole, Paris, 3-4 juillet 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755136v1</w:t>
+                <w:t xml:space="preserve">hal-02590373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences de l'alimentation précoce et de l'alimentation avant l'abattage sur les dépôts lipidiques et la couleur de la chair de la truite Arc-En-Ciel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of concommitant replacement of fish meal and fish oil by plant ingredients on lipid metabolism in rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Maria Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Choubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères journées de la recherche filière piscicole, Paris, 3-4 juillet 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.1</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590373v1</w:t>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatic gene expression profiling in juvenile rainbow trout (Oncorhynchus mykiss) after dietary fish meal or dietary fish oil replacement</w:t>
               </w:r>
@@ -30900,51 +30900,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of lipid distribution in rainbow trout by magnetic resonance, colour vision and histology imaging techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylène Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31021,64 +31021,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of selection for muscle lipid content on body shape, fat deposition and dressing yields in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31167,51 +31167,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome and proteome analysis of changes induced in rainbow trout (Oncorhynchus mykiss) liver by suppression of dietary fish oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ines Kolditz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayena Borthaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31275,64 +31275,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la sélection pour la teneur en lipides musculaires sur la répartition des lipides corporels et les rendements de transformation chez la truite Arc-En-Ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31866,51 +31866,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome and proteome analysis of changes induced in trout liver by suppression of dietary fish oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ines Kolditz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayena Borthaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32000,51 +32000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -32107,90 +32107,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection pour la teneur en lipides musculaires et triploïdie : impact sur la qualité de la chair de truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -32301,90 +32301,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection for muscle lipid content in rainbow trout: consequences on fillet quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -32460,64 +32460,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of early nutrition on fat storage and quality criteria in 600G rainbow trout selected for muscle fat content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32874,51 +32874,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de gènes impliqués dans le déterminisme génétique et nutritionnel de l'adiposité chez la truite (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ines Kolditz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32982,51 +32982,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche des gènes impliqués dans le déterminisme génétique et nutritionnel de l'adiposité chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ines Kolditz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33090,51 +33090,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic pathways involved in nutritional and genetic determinism of fat storage allocation in body compartments of rainbow trout : gene candidates and liver proteome analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ines Kolditz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33198,64 +33198,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of selection for muscle lipid content on fat deposition, dressing yields and body shape in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33429,536 +33429,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition de la chair des poissons : atouts nutritionnels</w:t>
+                <w:t xml:space="preserve">Consequences of fishmeal replacement by a mixture of plant protein on growth and quality criteria of large size rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Choubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Nutrition Lipidique DIETECOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Paris, France. 4 p</w:t>
+              <w:t xml:space="preserve">12. International Symposium Fish Nutrition and Feeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817424v1</w:t>
+                <w:t xml:space="preserve">hal-02755005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of fishmeal replacement by a mixture of plant protein on growth and quality criteria of large size rainbow trout</w:t>
+                <w:t xml:space="preserve">Composition de la chair des poissons : atouts nutritionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Symposium Fish Nutrition and Feeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Journées de Nutrition Lipidique DIETECOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Paris, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755005v1</w:t>
+                <w:t xml:space="preserve">hal-02817424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la teneur en lipides musculaires et de la triploïdie sur la texture de la chair de truite arc-en-ciel : intérêt de lignées divergentes selectionnées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Nutritional and genetic determinism of fat storage allocation in body compartments of rainbow trout: liver proteome analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ines Kolditz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Françoise Médale</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753799v1</w:t>
+                <w:t xml:space="preserve">hal-02750624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional and genetic determinism of fat storage allocation in body compartments of rainbow trout: liver proteome analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Impact de la teneur en lipides musculaires et de la triploïdie sur la texture de la chair de truite arc-en-ciel : intérêt de lignées divergentes selectionnées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N. Guitton</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750624v1</w:t>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of early nutrition on fat storage and quality criteria in 600g rainbow trout selected for muscle fat content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -34283,243 +34283,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences de l'alimentation précoce et de l'alimentation de finition (avant abattage) sur les dépôts lipidiques et la couleur de la chair de la truite arc-en-ciel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation de la carnitine palmitoyl transferase I de la truite arc-en-ciel : relations avec les réserves lipidiques corporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gutières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayena Borthaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cluzeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion réseau inter-organismes Qualité des Poissons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Paris, France. 1 p</w:t>
+              <w:t xml:space="preserve">2. Congrès de la Société Française de Nutrition - Symposium Mitochondries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Marseille, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02829357v1</w:t>
+                <w:t xml:space="preserve">hal-02834084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la carnitine palmitoyl transferase I de la truite arc-en-ciel : relations avec les réserves lipidiques corporelles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conséquences de l'alimentation précoce et de l'alimentation de finition (avant abattage) sur les dépôts lipidiques et la couleur de la chair de la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Choubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Alami-Durante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Congrès de la Société Française de Nutrition - Symposium Mitochondries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Marseille, France. 1 p</w:t>
+              <w:t xml:space="preserve">Réunion réseau inter-organismes Qualité des Poissons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02834084v1</w:t>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02829357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stable isotope (13C) approach to analyse carbon flow in rainbow trout and gilthead sea bream</w:t>
               </w:r>
@@ -34755,51 +34755,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications of amino acid and glucose uptake in response to dietary fishmeal replacement in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Santigosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34984,64 +34984,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of total replacement of fish meal by plant proteins on sensory, physical and chemical traits during shelf-life in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Francesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35614,103 +35614,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High level of fish meal replacement by plant proteins in gilthead sea bream (Sparus aurata). 1. Effect on growth, quality traits and chemical composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Francesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vigiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gomez-Réqueni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Perez-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 04. European Aquaculture Society Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Barcelone, Spain</w:t>
@@ -35802,234 +35802,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of early nutrition and of finishing diets on energy metabolism and body stores of rainbow trout</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protein growth performance, amino acid utilisation and somatotropic axis responsiveness to fish meal replacement by plant protein sources in gilthead sea bream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gomez Requeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mingarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Calduch Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Nutrition and Feeding in Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Phuket Island, Thailand</w:t>
+              <w:t xml:space="preserve">5. International Symposium on Fish Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Castellon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760382v1</w:t>
+                <w:t xml:space="preserve">hal-02763365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein growth performance, amino acid utilisation and somatotropic axis responsiveness to fish meal replacement by plant protein sources in gilthead sea bream</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of early nutrition and of finishing diets on energy metabolism and body stores of rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId772" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gutieres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium on Fish Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Castellon, Spain</w:t>
+              <w:t xml:space="preserve">11. International Symposium on Nutrition and Feeding in Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Phuket Island, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId771" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763365v1</w:t>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional assessment of somatolactin function in gilthead sea bream (Sparus aurata)</w:t>
               </w:r>
@@ -36235,51 +36235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36343,51 +36343,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional regulation of trout skeletal muscle fibre size distribution and myosin heavy chain (MHC) expression by dietary proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Alami-Durante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Wrutniak Cabello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36615,51 +36615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Watt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -36727,51 +36727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36956,51 +36956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chevassus-Au-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -37081,51 +37081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Krishnamoorthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -37176,64 +37176,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de l'utilisation digestive et métabolique d'un régime riche en glucides par la carpe a 18øC et 25øC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -37284,51 +37284,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du taux de lipides du regime sur l'excretion azotee, les depenses d'energie et la composition corporelle de la daurade europeenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -37668,51 +37668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -37944,51 +37944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Vachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Colloque IFR 43</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t>
@@ -38030,51 +38030,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrition des poissons, croissance et qualité de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -38302,51 +38302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Santinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -38518,51 +38518,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilans et rétention énergétique chez la truite en fonction du rapport protéine / énergie de l'aliment et de la quantité ingérée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées INRA IFREMER Nutrition des Poissons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1996, Saint Pée sur Nivelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -39127,51 +39127,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of energy requirements for maintenance and substrate utilization in rainbow trout using indirect calorimetry and growth trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -39203,260 +39203,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in growth rate and fat deposition in three strains of rainbow trout</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined effects of dietary lipid/carbohydrate ratio and environmental factors on growth and nutritional balance in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Brauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium Fish nutrition and feeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1991, Biarritz, France</w:t>
+              <w:t xml:space="preserve">World aquaculture 93</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., May 1993, Torremolinos, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02777949v1</w:t>
+                <w:t xml:space="preserve">hal-02847415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effects of dietary lipid/carbohydrate ratio and environmental factors on growth and nutritional balance in rainbow trout</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differences in growth rate and fat deposition in three strains of rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World aquaculture 93</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., May 1993, Torremolinos, Spain</w:t>
+              <w:t xml:space="preserve">4. International Symposium Fish nutrition and feeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1991, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId811" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02847415v1</w:t>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02777949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of non protein energy sources on lipid and fatty acid composition of the muscle of rainbow trout reared in sea water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Brauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -40346,51 +40346,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seven generations of divergent selection for muscle lipid content in rainbow trout: main impacts on lipid distribution and metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -40959,51 +40959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïg Louboutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France. </w:t>
@@ -41196,51 +41196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -41295,51 +41295,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATOL et EOL : deux référentiels dans le domaine du phénotypage et des conditions d'élevage des poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Joret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -41552,527 +41552,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-prandial kinetics of gene expression of proteins involved in the digestive process in rainbow trout and impact of the composition of the diet</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Surget</w:t>
+                <w:t xml:space="preserve">Effects of changes in dietary lipid and protein sources, and possible interaction with genotype, on the regulation of food intake in rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Emam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Saint Sébastien, Spain. , 1500 p., 2014, Adding value. Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741070v1</w:t>
+                <w:t xml:space="preserve">hal-01193983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative additive genetic basis of high feed substitution by plant ingredients in four major fish species farmed in temperate and southern Europe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+                <w:t xml:space="preserve">Post-prandial kinetics of gene expression of proteins involved in the digestive process in rainbow trout and impact of the composition of the diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Borey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2014, Saint Sébastien, Spain. , pp.136, 2014, Adding value. Abstracts</w:t>
+              <w:t xml:space="preserve">, Oct 2014, Saint Sébastien, Spain. , 1500 p., 2014, Adding value. Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId843" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193981v1</w:t>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of changes in dietary lipid and protein sources, and possible interaction with genotype, on the regulation of food intake in rainbow trout (Oncorhynchus mykiss)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Inge Geurden</w:t>
+                <w:t xml:space="preserve">Comparative additive genetic basis of high feed substitution by plant ingredients in four major fish species farmed in temperate and southern Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2014, Saint Sébastien, Spain. , 1500 p., 2014, Adding value. Abstracts</w:t>
+              <w:t xml:space="preserve">, Oct 2014, Saint Sébastien, Spain. , pp.136, 2014, Adding value. Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId844" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193983v1</w:t>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité génétique de la capacité de quatre espèces piscicoles à utiliser de l'aliment à forts taux de végétaux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+                <w:t xml:space="preserve">Long term feeding rainbow trout with fish meal and fish oil free diet : consequences on growth performance, whole body lipid content and fatty acid profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Lazzarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Paris, France. , 2014, 4èmes Journées de la Recherche Filière Piscicole</w:t>
+              <w:t xml:space="preserve">16. International Symposium on Fish Nutrition and Feeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Cairns, Australia. , 2014, Symposium Proceedings ISFNF2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193851v1</w:t>
+                <w:t xml:space="preserve">hal-02741185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourrir les alevins de truite pendant une période courte avec un aliment végétal améliore son utilisation ultérieure</w:t>
               </w:r>
@@ -42190,631 +42186,635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term feeding rainbow trout with fish meal and fish oil free diet : consequences on growth performance, whole body lipid content and fatty acid profile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viviana Lazzarotto</w:t>
+                <w:t xml:space="preserve">Variabilité génétique de la capacité de quatre espèces piscicoles à utiliser de l'aliment à forts taux de végétaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Symposium on Fish Nutrition and Feeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Cairns, Australia. , 2014, Symposium Proceedings ISFNF2014</w:t>
+              <w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France. , 2014, 4èmes Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741185v1</w:t>
+                <w:t xml:space="preserve">hal-01193851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the maternal diet history affect the transcriptome of swim-up alevins of rainbow trout (Oncorhynchus mykiss)</w:t>
+                <w:t xml:space="preserve">Three years life cycle breeding with a fish meal and fish oil free diet : reproduction performance and potential carry over generation effects in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Lazzarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Saint Sébastien, Spain. , 1500 p., 2014, Adding value. Abstracts</w:t>
+              <w:t xml:space="preserve">16. International Symposium on Fish Nutrition and Feeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Cairns, Australia. , 2014, Symposium Proceedings ISFNF2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193984v1</w:t>
+                <w:t xml:space="preserve">hal-02740866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish meal and fish oil free diets from first-feeding onwards in rainbow trout (Oncorhynchus mykiss) : myogenic genes more affected in alevins than in juveniles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance appraisal of NIRS to predict polyunsaturated fatty acid content in beef and fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Marrec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
+                <w:t xml:space="preserve">Benoît-Pierre Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Saint Sébastien, Spain. , 1500 p., 2014, Adding value. Abstracts</w:t>
+              <w:t xml:space="preserve">Joint ISNH/ISRP International Conference 2014 : Harnessing the Ecology and Physiology of Herbivores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Canberra, Australia. , 1 p., 2014, Harnessing the Ecology and Physiology of Herbivores</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742674v1</w:t>
+                <w:t xml:space="preserve">hal-02740931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance appraisal of NIRS to predict polyunsaturated fatty acid content in beef and fish</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denys Durand</w:t>
+                <w:t xml:space="preserve">Does the maternal diet history affect the transcriptome of swim-up alevins of rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Lazzarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mairesse</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint ISNH/ISRP International Conference 2014 : Harnessing the Ecology and Physiology of Herbivores</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Canberra, Australia. , 1 p., 2014, Harnessing the Ecology and Physiology of Herbivores</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Saint Sébastien, Spain. , 1500 p., 2014, Adding value. Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId853" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740931v1</w:t>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three years life cycle breeding with a fish meal and fish oil free diet : reproduction performance and potential carry over generation effects in rainbow trout (Oncorhynchus mykiss)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viviana Lazzarotto</w:t>
+                <w:t xml:space="preserve">Fish meal and fish oil free diets from first-feeding onwards in rainbow trout (Oncorhynchus mykiss) : myogenic genes more affected in alevins than in juveniles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Alami-Durante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cluzeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Symposium on Fish Nutrition and Feeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Cairns, Australia. , 2014, Symposium Proceedings ISFNF2014</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Saint Sébastien, Spain. , 1500 p., 2014, Adding value. Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId856" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740866v1</w:t>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined NMR-based metabolomic analyses in rainbow trout nutrition studies</w:t>
               </w:r>
@@ -43443,51 +43443,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de méthode pour l'analyse des métabolites séléniés chez la truite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -43551,90 +43551,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sélection sur la teneur en lipides musculaires et la triploïdie affectent la texture du muscle de truite arc-en-ciel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -46047,51 +46047,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of lipid distribution in rainbow trout by magnetic resonance, color vision and histology imaging techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -47494,51 +47494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Joret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -47676,51 +47676,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="147B6AC6"/>
+    <w:nsid w:val="74E1E547"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -47907,51 +47907,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-medale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8083-1298" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135269806" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042743v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier-Taussat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9256" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991585v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9247" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991561v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9246" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991513v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9234" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991499v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9232" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991539v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Juin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9244" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705532v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.8221" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743377v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.8224" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721970v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2024.102343" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741493v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.8264" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224095v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taragnat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7695" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305424v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roques" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46809-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638629v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laithier J" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchand M" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2022.2058226" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452661v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100405" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884902v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa M P Valente" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Costas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume P&#233;rez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Glencross" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1092064" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163223v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Madji Hounoum" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2021.3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349230v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Callet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Danion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cluzeaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.732321" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901326v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Jo&#235;l Gatesoupe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anu.12793" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857986v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201462" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139720v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Lazzarotto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190730" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154355v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901313v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aguirre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186705" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346060v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibi&#225;bin Ben&#237;tez-Santana" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simion" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22406" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901447v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biju Sam Kamalam" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.02.007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494449v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Borey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes-Juan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-016-0208-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595194v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foucard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35957" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483272v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114516001252" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346912v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukundh N. Balasubramanian" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2804-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533866v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Le Boucher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-015-0174-2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901408v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;-Dicharry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Godin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haokun Liu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Antony Jesu Prabhu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssi&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114515001300" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050074v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3012" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564068v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bueno" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tacon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Jesu Prabhu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b00768" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211006v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3022" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194133v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cardinal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2015.06.029" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194043v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Leprevost" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117609" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630924v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Alami-Durante" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duval" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maunas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Girod-David" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514001391" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630500v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Borges" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telmo J.R. Fernandes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Palmas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Castro-Cunha" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2013.10.014" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193938v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Geurden" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634422v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.P. Valente" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102196" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631796v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyan Jin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biju Kamalam" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105548" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635173v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2014.04.027" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632885v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2014013" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001264v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. Le Boucher" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Ruelle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5311" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647642v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge I. Geurden" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2012.11.020" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019139v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648100v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alexandre Borges" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria dos Anjos Pires" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Dias" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2013.05.007" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVRTMRZQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652616v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Larroquet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076570" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004732v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Laureau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651550v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Larquier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lanneretonne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/zeb.2012.0835" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189813v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Borchert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukundh Balasubramanian" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Schrama" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083162" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643484v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114512003418" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646868v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Figueiredo-Silva" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam S. Kaushik" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan W. Schrama" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114511004739" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000610v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044898" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647533v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.070581" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649925v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mennigen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes Juan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038604" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000759v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duchaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kpzc-yx71" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000163v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2109.2010.02654.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648672v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Santigosa" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garcia-Meilan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Valentin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez-Sanchez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2011.04.026" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648068v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Vachot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-010-3521-1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6NR8CJK2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000179v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Calvez Lecalvez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2011.08.010" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57TRF2SV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645298v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Linares" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L.R. Villanueva" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.G. Silva" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Espe" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2011.05.026" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SFN52MP3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646791v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3733" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654103v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2010.06.005" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668135v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wrutniak Cabello" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Kaushik" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2010.04.015" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK97W1ZL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653866v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662628v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2010.0288" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656996v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2010.0322" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193546v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ines Kolditz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes- Juan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114509992340" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668690v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2010.03.012" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-032V24NX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663615v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2010.01.003" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WSMGH9K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667996v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109991091" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193406v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leonard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tiquet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2009.06.031" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664885v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lansard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00312.2009" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654607v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2009.04.002" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657826v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beltran" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez-Borras" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2095.2008.00563.x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193491v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Hortopan" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2009.05.013" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658647v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711450999095X" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668247v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00120.2009" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668151v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2009.0279" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659148v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666936v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2008.06.007" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0R61XPF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668969v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ena Borthaire" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-506" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665435v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayena Borthaire" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00766.2007" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665072v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.018374" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661115v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Kolditz" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508981411" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667451v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2007.01.007" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T93P8DL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656461v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662448v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducasse-Cabanot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Zambonino-Infante" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000596" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662734v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.02.047" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLHX4NRD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590378v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davenel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collewet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.168" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S40ST181-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663623v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Francesco" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parisi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gomez-R&#233;queni" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2095.2007.00485.x" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655100v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661455v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Herpin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Damon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosoni" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654949v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674729v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saera-Vila" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Calduch-Giner" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2005.07.009" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681605v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Toussaint" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Akoka" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2004.09.029" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQS6F6BQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680326v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albalat" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rojas" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00574.2004" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678834v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sitja-Bobadilla" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pena-Llopis" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2005.03.031" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679095v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Calduch-Giner" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vega-Rubin de Celis" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20051521" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674474v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mambrini" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Recalde" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chevassus" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673545v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scappini" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mecatti" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:VERC.0000045415.95275.5c" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680271v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mingarro" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.M. Martin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0044-8486(03)00532-5" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676318v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lupi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2004.01.006" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679345v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gut&#237;errez" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2004.06.007" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S6H96DB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900463v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnaci&#243;n Capilla" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Rema" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004027" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674416v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.T. Vilhelmsson" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. Houlihan" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20041176" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673906v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capilla" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rema" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673091v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rollin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gutieres" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669460v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Giorgi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678892v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kirchner" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680840v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vilhelmsson" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Watt" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676609v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vega-Rubin de Celsi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo G&#243;mez" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673333v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Damon" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677570v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674531v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Navarro" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580468v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Toussaint" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.1012" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7JWXCVC7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691017v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Breque" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694065v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boujard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haylor" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moisan" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688622v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694682v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687276v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomes" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687971v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Poli" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vall&#233;e" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688661v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J.M. Santinha" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F.S. Gomes" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686754v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Krishnamoorthy" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698369v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689139v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691579v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gelineau" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900175v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breque" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vachot" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687030v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688362v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697981v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Faur&#233;" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Vallet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698030v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verzier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G&#226;tel" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Evrard" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696337v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699762v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Doudet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700729v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707649v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mambrini-Doudet" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899750v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brauge" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699718v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brauge" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899739v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aguirre" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sj Kaushik" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701194v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701522v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700545v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713968v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711400v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bayourthe" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Parent" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vellas" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706677v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moreau" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Luquet" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713819v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711127v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702487v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713415v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Foster" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gray" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-6480(91)90302-M" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH0HGM4F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728074v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0044-8486(89)90446-8" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9T3D4V3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719739v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722888v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197457v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roy" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03058513v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975250v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162585v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738421v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam Kaushik" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011382v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousseau" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Hallouis" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605579v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605577v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607062v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Crusot" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigaudeau" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604244v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901314v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742966v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605578v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603408v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603407v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742838v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901296v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741171v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139701v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603406v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740877v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Joubert" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742344v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarra Cerezo" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194150v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743114v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benitez-Santana" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Joly" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741082v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mazurais" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605569v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193980v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740917v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743246v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bouzas Ramos" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797328v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tacon" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019529v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194030v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borchert" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019221v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schrama" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747354v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747645v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747387v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019607v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Trang Nguyen" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747390v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mai Nguyen" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019176v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745982v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Joret" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blancheton" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747405v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745068v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa M.P. Valente" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807932v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001268v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Le Calvez" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744691v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807883v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingunn Stubhaug" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745088v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807619v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190249v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807491v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001289v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744493v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielba Morillo" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luisa Medina" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744740v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191201v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748590v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mairesse" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745420v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019428v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808208v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Enrique Visbal" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745298v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000317v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807640v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808053v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000589v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745545v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biju Biju Sam Kamalam" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808124v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744793v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820577v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193605v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193560v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lecalvez" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754032v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193728v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751277v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Kolditz" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754691v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193721v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753110v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Borges" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Alan Dias" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753973v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Choubert" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752987v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Escorcio" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820579v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753309v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193726v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193727v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Calvez" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820332v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193585v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rimoldi" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Asuman Yilmaz" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821451v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Rimoldi" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Geay" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812388v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatain" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756943v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193346v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leonard" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tiquet" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822990v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820739v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820182v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754259v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821572v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;onard" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Tiquet" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752134v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752836v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755046v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193486v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cardinal" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820646v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814602v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193792v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750863v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750843v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822515v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757076v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757021v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josette Borthaire" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755136v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Salvador" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590373v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755369v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752860v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Davenel" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Collewet" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757666v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755191v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590375v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754363v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barnaud" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bonnemaire" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ment" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forraz" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756987v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753470v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753370v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755559v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193485v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.109" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MTHCV2Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756218v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816376v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193488v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.121" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFBCS1V2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755248v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812750v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820808v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Perez Sanchez" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gutierres" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van den Thillart" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754920v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Girod-David" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811972v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751489v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754889v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588820v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754790v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bernard" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817424v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755005v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753799v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750624v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guitton" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588825v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830316v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826067v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761475v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ian Richardson" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Duffy" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829357v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834084v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guti&#232;res" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763030v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez Borras" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762851v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gomez Requeni" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Calduch Giner" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vega Rubin de Celis" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763974v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Gallardo" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762814v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gomez - R&#233;queni" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez - Sanchez" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762741v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zampacavallo" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759918v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761277v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducasse" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759709v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759282v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Glasser" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759056v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762815v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vigiani" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758751v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760382v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763365v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763436v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758994v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825808v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761974v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouel" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763732v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramalho Ribeiro" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760024v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cash" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828373v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765285v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834891v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chevassus-Au-Louis" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839135v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835063v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768851v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Santinha" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gomes" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771180v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837274v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838392v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837021v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767481v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838342v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769506v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cahu" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764721v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842484v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faure" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764979v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767825v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772117v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848245v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844549v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772939v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774721v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777949v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847415v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Brauge" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847416v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777951v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777954v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843239v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772172v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779147v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783851v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317174v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan d'Ambrosio" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cachelou" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160639v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740952v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901439v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901338v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Pegourie" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901302v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739148v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Terova" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603402v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Cabon" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Louboutin" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itavi.asso.fr/jrfp/2016" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901419v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738652v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193842v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atol-ontology.com/index.php/" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741041v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duval" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741070v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193981v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193983v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Emam" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193851v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193852v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-de-la-recherche.org/JRFP/page-JRFP1024.php" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741185v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193984v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742674v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Marrec" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740931v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t-Pierre Mourot" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740866v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747807v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747469v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747817v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Stephane J.-S. Joly" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747490v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745391v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mairesse" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chesneau" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weill" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jsmtv.org/pdf/archives/ACTES_14e_JSMTV.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747548v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824907v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759805v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Rollin" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaushik" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759800v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759801v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bellecave" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762405v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929265v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940745v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hippolyte" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiderdoni" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannatul Mia" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Crespi" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801712v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Peyraud" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Peyronnet" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4709-les-legumineuses-pour-des-systemes-agricoles-et-alimentaires-durables.html" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210195v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gerdeaux" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3050-s-adapter-au-changement-climatique.html" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802451v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=37654" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908195v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerdeaux" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811900v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812496v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827282v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillaume" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582636v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828294v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carter" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Houlihan" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kiessling" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jobling" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842984v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846527v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438463v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Diribarne" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154415v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154433v2" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/heimwa" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195384v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590070v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041538v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177901v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise David" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roques" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03794811v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Arsac" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bayourthe" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986866v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791153v2" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901445v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Gaunand" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173625v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Benard" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Melki" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dominique L'Hotellier" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823793v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boudergue" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Hattenberger" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colin" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pouliquen" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824353v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barnaud" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forraz" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588463v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841089v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marty-Mah&#233;" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loisel" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810338v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Blancheton" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-medale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8083-1298" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135269806" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042743v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier-Taussat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9256" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991585v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9247" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991561v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9246" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991513v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9234" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991539v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Juin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9244" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991499v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9232" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705532v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.8221" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721970v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2024.102343" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743377v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.8224" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741493v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.8264" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224095v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taragnat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7695" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305424v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roques" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46809-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638629v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laithier J" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchand M" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2022.2058226" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452661v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100405" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884902v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa M P Valente" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Costas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume P&#233;rez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Glencross" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1092064" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163223v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Madji Hounoum" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2021.3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349230v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Callet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Danion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cluzeaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.732321" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901326v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Jo&#235;l Gatesoupe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anu.12793" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857986v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201462" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139720v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Lazzarotto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190730" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154355v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901313v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aguirre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186705" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346060v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibi&#225;bin Ben&#237;tez-Santana" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simion" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22406" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901447v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biju Sam Kamalam" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.02.007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494449v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Borey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes-Juan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-016-0208-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595194v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foucard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35957" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483272v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114516001252" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346912v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukundh N. Balasubramanian" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2804-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533866v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Le Boucher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-015-0174-2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901408v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;-Dicharry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Godin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haokun Liu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Antony Jesu Prabhu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssi&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114515001300" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050074v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3012" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194133v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cardinal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2015.06.029" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211006v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3022" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564068v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bueno" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tacon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Jesu Prabhu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b00768" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194043v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Leprevost" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117609" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630924v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Alami-Durante" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duval" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maunas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Girod-David" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514001391" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630500v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Borges" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telmo J.R. Fernandes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Palmas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Castro-Cunha" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2013.10.014" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193938v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Geurden" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634422v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.P. Valente" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102196" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635173v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyan Jin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biju Kamalam" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2014.04.027" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631796v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105548" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632885v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2014013" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001264v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. Le Boucher" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Ruelle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5311" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647642v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge I. Geurden" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2012.11.020" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019139v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648100v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alexandre Borges" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria dos Anjos Pires" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Dias" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2013.05.007" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVRTMRZQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652616v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Larroquet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076570" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651550v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Larquier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lanneretonne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/zeb.2012.0835" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004732v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Laureau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189813v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Borchert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukundh Balasubramanian" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Schrama" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083162" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643484v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114512003418" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646868v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Figueiredo-Silva" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam S. Kaushik" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan W. Schrama" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114511004739" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000610v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044898" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647533v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.070581" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649925v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mennigen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes Juan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038604" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000759v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duchaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kpzc-yx71" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648672v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Santigosa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garcia-Meilan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Valentin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez-Sanchez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2011.04.026" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000163v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2109.2010.02654.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648068v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Vachot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-010-3521-1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6NR8CJK2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000179v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Calvez Lecalvez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2011.08.010" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57TRF2SV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645298v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Linares" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L.R. Villanueva" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.G. Silva" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Espe" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2011.05.026" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SFN52MP3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646791v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3733" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654103v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2010.06.005" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653866v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668135v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wrutniak Cabello" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Kaushik" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2010.04.015" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK97W1ZL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662628v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2010.0288" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656996v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2010.0322" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193546v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ines Kolditz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes- Juan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114509992340" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668690v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2010.03.012" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-032V24NX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663615v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2010.01.003" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WSMGH9K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667996v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109991091" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664885v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lansard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00312.2009" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193406v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leonard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tiquet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2009.06.031" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654607v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2009.04.002" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657826v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beltran" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez-Borras" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2095.2008.00563.x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658647v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711450999095X" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193491v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Hortopan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2009.05.013" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668247v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00120.2009" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668151v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2009.0279" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666936v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2008.06.007" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0R61XPF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659148v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668969v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ena Borthaire" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-506" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665435v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayena Borthaire" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00766.2007" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665072v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.018374" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661115v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Kolditz" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508981411" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667451v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2007.01.007" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T93P8DL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656461v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662448v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducasse-Cabanot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Zambonino-Infante" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000596" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662734v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.02.047" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLHX4NRD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590378v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davenel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collewet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.168" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S40ST181-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655100v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663623v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Francesco" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parisi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gomez-R&#233;queni" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2095.2007.00485.x" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661455v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Herpin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Damon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosoni" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654949v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674729v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saera-Vila" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Calduch-Giner" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2005.07.009" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681605v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Toussaint" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Akoka" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2004.09.029" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQS6F6BQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680326v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albalat" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rojas" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00574.2004" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678834v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sitja-Bobadilla" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pena-Llopis" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2005.03.031" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679095v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Calduch-Giner" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vega-Rubin de Celis" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20051521" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674474v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mambrini" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Recalde" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chevassus" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673545v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scappini" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mecatti" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:VERC.0000045415.95275.5c" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680271v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mingarro" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.M. Martin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0044-8486(03)00532-5" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676318v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lupi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2004.01.006" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679345v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gut&#237;errez" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2004.06.007" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S6H96DB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900463v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnaci&#243;n Capilla" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Rema" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004027" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674416v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.T. Vilhelmsson" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. Houlihan" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20041176" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673906v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capilla" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rema" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673091v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rollin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gutieres" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669460v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Giorgi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680840v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vilhelmsson" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Watt" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676609v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vega-Rubin de Celsi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo G&#243;mez" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678892v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kirchner" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673333v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Damon" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677570v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674531v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Navarro" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580468v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Toussaint" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.1012" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7JWXCVC7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691017v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Breque" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694065v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boujard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haylor" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moisan" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688622v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694682v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687971v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Poli" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vall&#233;e" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687276v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomes" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698369v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688661v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J.M. Santinha" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F.S. Gomes" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686754v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Krishnamoorthy" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689139v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691579v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gelineau" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900175v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breque" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vachot" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687030v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688362v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697981v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Faur&#233;" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Vallet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698030v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verzier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G&#226;tel" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Evrard" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696337v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699762v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Doudet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700729v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707649v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mambrini-Doudet" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899750v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brauge" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699718v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brauge" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899739v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aguirre" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sj Kaushik" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701194v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701522v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700545v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713968v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711400v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bayourthe" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Parent" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vellas" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706677v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moreau" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Luquet" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713819v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711127v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702487v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713415v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Foster" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gray" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-6480(91)90302-M" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH0HGM4F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728074v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0044-8486(89)90446-8" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9T3D4V3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719739v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722888v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197457v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roy" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03058513v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975250v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162585v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738421v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam Kaushik" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011382v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousseau" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Hallouis" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605579v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605577v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607062v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Crusot" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigaudeau" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604244v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901314v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742966v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605578v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603408v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603407v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742838v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901296v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741171v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603406v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139701v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740877v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Joubert" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742344v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarra Cerezo" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194150v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741082v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mazurais" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743114v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benitez-Santana" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Joly" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193980v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605569v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740917v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743246v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bouzas Ramos" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797328v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tacon" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019529v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194030v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borchert" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019221v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schrama" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747354v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747645v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747387v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019607v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Trang Nguyen" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019176v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747390v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mai Nguyen" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745982v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Joret" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blancheton" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747405v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745068v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa M.P. Valente" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807932v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001268v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Le Calvez" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807883v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingunn Stubhaug" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744691v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807619v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745088v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807491v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190249v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001289v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744493v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielba Morillo" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luisa Medina" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744740v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191201v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748590v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mairesse" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019428v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000317v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808208v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Enrique Visbal" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745298v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745420v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807640v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808053v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000589v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808124v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745545v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biju Biju Sam Kamalam" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744793v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820577v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193605v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193560v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lecalvez" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754032v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751277v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Kolditz" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193728v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193721v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754691v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753110v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Borges" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Alan Dias" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753973v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Choubert" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753309v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820579v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752987v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Escorcio" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193726v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820332v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193727v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Calvez" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193585v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rimoldi" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Asuman Yilmaz" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821451v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Rimoldi" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Geay" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812388v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatain" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756943v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193346v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leonard" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tiquet" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822990v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820739v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820182v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754259v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821572v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;onard" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Tiquet" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752134v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752836v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755046v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193486v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cardinal" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820646v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193792v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814602v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750863v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750843v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822515v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757076v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757021v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josette Borthaire" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590373v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755136v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Salvador" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755369v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752860v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Davenel" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Collewet" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757666v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755191v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590375v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754363v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barnaud" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bonnemaire" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ment" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forraz" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756987v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753470v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753370v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755559v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193485v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.109" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MTHCV2Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756218v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816376v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193488v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.121" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFBCS1V2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755248v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812750v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820808v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Perez Sanchez" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gutierres" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van den Thillart" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754920v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Girod-David" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811972v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751489v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754889v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588820v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754790v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bernard" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755005v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817424v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750624v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guitton" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753799v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588825v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830316v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826067v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761475v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ian Richardson" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Duffy" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834084v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guti&#232;res" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829357v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763030v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez Borras" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762851v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gomez Requeni" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Calduch Giner" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vega Rubin de Celis" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763974v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Gallardo" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762814v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gomez - R&#233;queni" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez - Sanchez" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762741v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zampacavallo" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759918v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761277v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducasse" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759709v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759282v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Glasser" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759056v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762815v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vigiani" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758751v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763365v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760382v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763436v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758994v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825808v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761974v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouel" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763732v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramalho Ribeiro" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760024v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cash" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828373v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765285v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834891v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chevassus-Au-Louis" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839135v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835063v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768851v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Santinha" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gomes" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771180v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837274v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838392v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837021v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767481v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838342v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769506v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cahu" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764721v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842484v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faure" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764979v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767825v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772117v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848245v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844549v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772939v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774721v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847415v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Brauge" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777949v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847416v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777951v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777954v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843239v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772172v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779147v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783851v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317174v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan d'Ambrosio" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cachelou" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160639v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740952v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901439v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901338v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Pegourie" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901302v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739148v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Terova" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603402v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Cabon" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Louboutin" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itavi.asso.fr/jrfp/2016" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901419v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738652v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193842v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atol-ontology.com/index.php/" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741041v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duval" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193983v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Emam" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741070v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193981v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741185v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193852v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-de-la-recherche.org/JRFP/page-JRFP1024.php" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193851v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740866v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740931v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t-Pierre Mourot" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193984v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742674v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Marrec" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747807v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747469v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747817v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Stephane J.-S. Joly" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747490v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745391v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mairesse" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chesneau" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weill" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jsmtv.org/pdf/archives/ACTES_14e_JSMTV.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747548v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824907v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759805v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Rollin" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaushik" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759800v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759801v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bellecave" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762405v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929265v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940745v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hippolyte" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiderdoni" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannatul Mia" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Crespi" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801712v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Peyraud" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Peyronnet" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4709-les-legumineuses-pour-des-systemes-agricoles-et-alimentaires-durables.html" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210195v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gerdeaux" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3050-s-adapter-au-changement-climatique.html" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802451v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=37654" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908195v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerdeaux" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811900v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812496v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827282v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillaume" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582636v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828294v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carter" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Houlihan" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kiessling" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jobling" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842984v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846527v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438463v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Diribarne" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154415v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154433v2" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/heimwa" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195384v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590070v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041538v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177901v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise David" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roques" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03794811v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Arsac" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bayourthe" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986866v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791153v2" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901445v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Gaunand" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173625v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Benard" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Melki" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dominique L'Hotellier" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823793v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boudergue" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Hattenberger" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colin" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pouliquen" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824353v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barnaud" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forraz" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588463v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841089v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marty-Mah&#233;" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loisel" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810338v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Blancheton" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>