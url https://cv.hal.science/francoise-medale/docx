--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -318,196 +318,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama des ressources pour accompagner l’utilisation des animaux à des fins scientifiques dans le cadre réglementaire</w:t>
+                <w:t xml:space="preserve">La cellule AFiS du MESR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 3, pp.36-38. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9247⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 3, pp.34-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04991585v1</w:t>
+                <w:t xml:space="preserve">hal-04991561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cellule AFiS du MESR</w:t>
+                <w:t xml:space="preserve">Panorama des ressources pour accompagner l’utilisation des animaux à des fins scientifiques dans le cadre réglementaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 3, pp.34-35. </w:t>
+              <w:t xml:space="preserve">, 2025, 3, pp.36-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04991561v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui fait quoi : Le dispositif national d’encadrement éthique et de protection des animaux utilisés à des fins scientifiques en France</w:t>
               </w:r>
@@ -597,51 +597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3, pp.30-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -864,256 +864,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seven generations of selection for muscle fat content greatly affect rainbow trout flesh quality and muscle fiber size</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La nouvelle réglementation de l’élevage bio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Penvern</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2024.102343⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (2), pp.8224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.8224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721970v1</w:t>
+                <w:t xml:space="preserve">hal-04743377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nouvelle réglementation de l’élevage bio</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seven generations of selection for muscle fat content greatly affect rainbow trout flesh quality and muscle fiber size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 37 (2), pp.8224. </w:t>
+              <w:t xml:space="preserve">Aquaculture Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.102343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.8224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2024.102343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04743377v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité et authentification des produits animaux issus de l’agriculture biologique vs conventionnelle</w:t>
               </w:r>
@@ -1231,563 +1231,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos du dossier « Cellules souches et Organoïdes : réalités et perspectives »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New alternative ingredients and genetic selection are the next game changers in rainbow trout nutrition: a metabolomics appraisal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Taragnat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 36 (2), pp.7695. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.19634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.2.7695⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-46809-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224095v1</w:t>
+                <w:t xml:space="preserve">hal-04305424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New alternative ingredients and genetic selection are the next game changers in rainbow trout nutrition: a metabolomics appraisal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avant-propos du dossier « Cellules souches et Organoïdes : réalités et perspectives »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Roques</w:t>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Médale</w:t>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Taragnat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, pp.19634. </w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (2), pp.7695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-46809-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.2.7695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04305424v1</w:t>
+                <w:t xml:space="preserve">hal-04224095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A plant-based diet differentially affects the global hepatic methylome in rainbow trout depending on genetic background</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marchand M</w:t>
+                <w:t xml:space="preserve">Review: Quality and authentication of organic animal products in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15592294.2022.2058226⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (1), pp.100405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03638629v1</w:t>
+                <w:t xml:space="preserve">hal-03452661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Quality and authentication of organic animal products in Europe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joël Gautron</w:t>
+                <w:t xml:space="preserve">A plant-based diet differentially affects the global hepatic methylome in rainbow trout depending on genetic background</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laithier J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marchand M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (1), pp.100405. </w:t>
+              <w:t xml:space="preserve">Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, online first, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15592294.2022.2058226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03452661v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Feeding a sustainable blue revolution: The physiological consequences of novel ingredients on farmed fish</w:t>
               </w:r>
@@ -1897,4672 +1897,4672 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putative imbalanced amino acid metabolism in rainbow trout long term fed a plant-based diet as revealed by 1 H-NMR metabolomics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why Do Some Rainbow Trout Genotypes Grow Better With a Complete Plant-Based Diet? Transcriptomic and Physiological Analyses on Three Isogenic Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Madji Hounoum</w:t>
+                <w:t xml:space="preserve">Thérèse Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Moing</w:t>
+                <w:t xml:space="preserve">Morgane Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Maucourt</w:t>
+                <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Jacob</w:t>
+                <w:t xml:space="preserve">Marianne Cluzeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10, pp.e13. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.732321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jns.2021.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2021.732321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03163223v1</w:t>
+                <w:t xml:space="preserve">hal-03349230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Do Some Rainbow Trout Genotypes Grow Better With a Complete Plant-Based Diet? Transcriptomic and Physiological Analyses on Three Isogenic Lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Putative imbalanced amino acid metabolism in rainbow trout long term fed a plant-based diet as revealed by 1 H-NMR metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse Callet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+                <w:t xml:space="preserve">Blandine Madji Hounoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Danion</w:t>
+                <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Burel</w:t>
+                <w:t xml:space="preserve">Mickaël Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Cluzeaud</w:t>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.732321. </w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.e13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2021.732321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jns.2021.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349230v1</w:t>
+                <w:t xml:space="preserve">hal-03163223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal microbiota in rainbow trout, Oncorhynchus mykiss, fed diets with different levels of fish-based and plant ingredients: A correlative approach with some plasma metabolites</w:t>
+                <w:t xml:space="preserve">Long-Term Dietary Replacement of Fishmeal and Fish Oil in Diets for Rainbow Trout (Oncorhynchus Mykiss): Effects on Growth, Whole Body Fatty Acids and Intestinal and Hepatic Gene Expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Joël Gatesoupe</w:t>
+                <w:t xml:space="preserve">Viviana Lazzarotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Fauconneau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/anu.12793⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (1), pp.e0190730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0190730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901326v1</w:t>
+                <w:t xml:space="preserve">hal-02139720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of new pathways involved in the acceptance and the utilisation of a plant-based diet in isogenic lines of rainbow trout fry.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florence Jaffrezic</w:t>
+                <w:t xml:space="preserve">Quelques travaux de l’INRA sur les viandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Laloë</w:t>
+                <w:t xml:space="preserve">Béatrice Chabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (3-1), pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01857986v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Dietary Replacement of Fishmeal and Fish Oil in Diets for Rainbow Trout (Oncorhynchus Mykiss): Effects on Growth, Whole Body Fatty Acids and Intestinal and Hepatic Gene Expression</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intestinal microbiota in rainbow trout, Oncorhynchus mykiss, fed diets with different levels of fish-based and plant ingredients: A correlative approach with some plasma metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Corraze</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francois Joël Gatesoupe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fauconneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Madji Hounoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0190730⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (5), pp.1563-1576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/anu.12793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139720v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques travaux de l’INRA sur les viandes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Chabi</w:t>
+                <w:t xml:space="preserve">Detection of new pathways involved in the acceptance and the utilisation of a plant-based diet in isogenic lines of rainbow trout fry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cluzeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+                <w:t xml:space="preserve">Florence Jaffrezic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (7), pp.e0201462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0201462⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02154355v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful selection of rainbow trout (Oncorhynchus mykiss) on their ability to grow with a diet completely devoid of fishmeal and fish oil, and correlated changes in nutritional traits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Callet</w:t>
+                <w:t xml:space="preserve">Utilisation of dietary carbohydrates in farmed fishes: New insights on influencing factors, biological limitations and future strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biju Sam Kamalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Aguirre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (10), 21 p. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 467, pp.3-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0186705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2016.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901313v1</w:t>
+                <w:t xml:space="preserve">hal-01901447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of nutrient availability on progenitor cells in zebrafish (Danio rerio)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Successful selection of rainbow trout (Oncorhynchus mykiss) on their ability to grow with a diet completely devoid of fishmeal and fish oil, and correlated changes in nutritional traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tibiábin Benítez-Santana</w:t>
+                <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Simion</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dneu.22406⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (10), 21 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0186705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01346060v1</w:t>
+                <w:t xml:space="preserve">hal-01901313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation of dietary carbohydrates in farmed fishes: New insights on influencing factors, biological limitations and future strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of nutrient availability on progenitor cells in zebrafish (Danio rerio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tibiábin Benítez-Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biju Sam Kamalam</w:t>
+                <w:t xml:space="preserve">Matthieu Simion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+                <w:t xml:space="preserve">Jean-Stéphane Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 467, pp.3-27. </w:t>
+              <w:t xml:space="preserve">Developmental Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77 (1), pp.26-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2016.02.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/dneu.22406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01901447v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postprandial kinetics of gene expression of proteins involved in the digestive process in rainbow trout (O. mykiss) and impact of diet composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term feeding a plant-based diet devoid of marine ingredients strongly affects certain key metabolic enzymes in the rainbow trout liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Borey</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cluzeaud</w:t>
+                <w:t xml:space="preserve">Richard Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Plagnes-Juan</w:t>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 42 (4), pp.1187--1202. </w:t>
+              <w:t xml:space="preserve">, 2016, 42 (2), pp.771-785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10695-016-0208-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10695-015-0174-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01494449v1</w:t>
+                <w:t xml:space="preserve">hal-01533866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive capacities from survival to stress responses of two isogenic lines of rainbow trout fed a plant-based diet</w:t>
+                <w:t xml:space="preserve">Postprandial kinetics of gene expression of proteins involved in the digestive process in rainbow trout (O. mykiss) and impact of diet composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Sadoul</w:t>
+                <w:t xml:space="preserve">Marion Borey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cluzeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Foucard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lionel Goardon</w:t>
+                <w:t xml:space="preserve">Elisabeth Plagnes-Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep35957⟩</w:t>
+              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (4), pp.1187--1202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10695-016-0208-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595194v1</w:t>
+                <w:t xml:space="preserve">hal-01494449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does broodstock nutritional history affect the response of progeny to different first-feeding diets? A whole-body transcriptomic study of rainbow trout alevins</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+                <w:t xml:space="preserve">Adaptive capacities from survival to stress responses of two isogenic lines of rainbow trout fed a plant-based diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Mazurais</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Foucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114516001252⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep35957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483272v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular pathways associated with the nutritional programming of plant-based diet acceptance in rainbow trout following an early feeding exposure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+                <w:t xml:space="preserve">Does broodstock nutritional history affect the response of progeny to different first-feeding diets? A whole-body transcriptomic study of rainbow trout alevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Lazzarotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Quillet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Mazurais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-016-2804-1⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 115 (12), pp.2079-2092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114516001252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346912v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term feeding a plant-based diet devoid of marine ingredients strongly affects certain key metabolic enzymes in the rainbow trout liver</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Molecular pathways associated with the nutritional programming of plant-based diet acceptance in rainbow trout following an early feeding exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukundh N. Balasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Le Boucher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Edwige Quillet</w:t>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 42 (2), pp.771-785. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10695-015-0174-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-016-2804-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533866v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the forms and levels of dietary selenium on antioxidant status and oxidative stress-related parameters in rainbow trout (Oncorhynchus mykiss) fry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-year breding cycle of rainbow trout (Oncorhynchus mykiss) fed a plant-based diet, totally free of marine resources : consequences for reproduction, fatty acid composition and progeny survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Lazzarotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Brice Bouyssière</w:t>
+                <w:t xml:space="preserve">Amandine Leprevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114515001300⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (2), 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0117609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901408v1</w:t>
+                <w:t xml:space="preserve">hal-01194043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos - Numéro spécial &amp;quot;Le muscle et la viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 28 (2 Numéro spécial), pp.91-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.2.3012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection for muscle fat content and triploidy affect flesh quality in pan-size rainbow trout, [i]Oncorhynchus mykiss[/i]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+                <w:t xml:space="preserve">Influence of the forms and levels of dietary selenium on antioxidant status and oxidative stress-related parameters in rainbow trout (Oncorhynchus mykiss) fry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haokun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Antony Jesu Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Cardinal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Françoise Médale</w:t>
+                <w:t xml:space="preserve">Brice Bouyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 448, pp.569-577. </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 113 (12), pp.1876-1887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2015.06.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0007114515001300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194133v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualités des viandes : influences des caractéristiques des animaux et de leurs conditions d'élevage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Prache</w:t>
+                <w:t xml:space="preserve">Influence of Dietary Selenium Species on Selenoamino Acid Levels in Rainbow Trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Berri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+                <w:t xml:space="preserve">Maïté Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+                <w:t xml:space="preserve">P. Tacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Jesu Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.2.3022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (28), pp.6484-6492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5b00768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211006v1</w:t>
+                <w:t xml:space="preserve">hal-01564068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Dietary Selenium Species on Selenoamino Acid Levels in Rainbow Trout</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maïté Bueno</w:t>
+                <w:t xml:space="preserve">Qualités des viandes : influences des caractéristiques des animaux et de leurs conditions d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Tacon</w:t>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A. Jesu Prabhu</w:t>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 63 (28), pp.6484-6492. </w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (2), pp.151-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5b00768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.2.3022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01564068v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-year breding cycle of rainbow trout (Oncorhynchus mykiss) fed a plant-based diet, totally free of marine resources : consequences for reproduction, fatty acid composition and progeny survival</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+                <w:t xml:space="preserve">Selection for muscle fat content and triploidy affect flesh quality in pan-size rainbow trout, [i]Oncorhynchus mykiss[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Leprevost</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+                <w:t xml:space="preserve">Mireille Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (2), 17 p. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 448, pp.569-577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0117609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2015.06.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194043v1</w:t>
+                <w:t xml:space="preserve">hal-01194133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early decrease in dietary protein : energy ratio by fat addition and ontogenetic changes in muscle growth mechanisms of rainbow trout : short- and long-term effects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quid de l'utilisation des protéines d'origine végétale en aquaculture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114514001391⟩</w:t>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2014013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630924v1</w:t>
+                <w:t xml:space="preserve">hal-02632885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senegalese sole juveniles can cope with diets devoid of supplemental fish oil while preserving flesh nutritional value</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manuela Castro-Cunha</w:t>
+                <w:t xml:space="preserve">Early decrease in dietary protein : energy ratio by fat addition and ontogenetic changes in muscle growth mechanisms of rainbow trout : short- and long-term effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Alami-Durante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cluzeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maunas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Girod-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2013.10.014⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112 (5), pp.674-687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114514001391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630500v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le phénotypage de l’efficacité alimentaire et de ses composantes, une nécessité pour accroître l’efficience des productions animales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise Médale</w:t>
+                <w:t xml:space="preserve">Senegalese sole juveniles can cope with diets devoid of supplemental fish oil while preserving flesh nutritional value</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Telmo J.R. Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Palmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Castro-Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 418-419, pp.116-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2013.10.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193938v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High dietary lipid level is associated with persistent hyperglycaemia and downregulation of muscle akt-mTOR pathway in Senegalese sole (Solea senegalensis)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Borges</w:t>
+                <w:t xml:space="preserve">Le phénotypage de l’efficacité alimentaire et de ses composantes, une nécessité pour accroître l’efficience des productions animales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.M.P. Valente</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+                <w:t xml:space="preserve">Inge Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (3), pp.235-248</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634422v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin regulates lipid and glucose metabolism similarly in two lines of rainbow trout divergently selected for muscle fat content</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">High dietary lipid level is associated with persistent hyperglycaemia and downregulation of muscle akt-mTOR pathway in Senegalese sole (Solea senegalensis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M.P. Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2014.04.027⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0102196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635173v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of glucose and lipid metabolic gene expressions between fat and lean lines of rainbow trout after a glucose load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junyan Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biju Kamalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0105548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quid de l'utilisation des protéines d'origine végétale en aquaculture ?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Insulin regulates lipid and glucose metabolism similarly in two lines of rainbow trout divergently selected for muscle fat content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junyan Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biju Kamalam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21 (4), </w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 204, pp.49-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ocl/2014013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2014.04.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632885v1</w:t>
+                <w:t xml:space="preserve">hal-02635173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotype by diet interactions in European sea bass (Dicentrarchus labrax L.): Nutritional challenge with totally plant-based diets</w:t>
+                <w:t xml:space="preserve">Protein utilisation and intermediary metabolism of Senegalese sole (Solea senegalensis) as a function of protein : lipid ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard R. Le Boucher</w:t>
+                <w:t xml:space="preserve">Pedro Alexandre Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Vandeputte</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jorge Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M.P. Valente</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2012-5311⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 109 (8), pp.1373-1381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114512003418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001264v1</w:t>
+                <w:t xml:space="preserve">hal-02643484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection for high muscle fat in rainbow trout induces potentially higher chylomicron synthesis and PUFA biosynthesis in the intestine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biju Kamalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge I. Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 164 (2), pp.417-427. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cbpa.2012.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des aliments à base de végétaux pour les poissons d'élevage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolism and fatty acid profile in fat and lean rainbow trout lines fed with vegetable oil: effect of carbohydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biju Kamalam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (10), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0076570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01019139v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid digestion, absorption and uptake in Solea senegalensis</w:t>
+                <w:t xml:space="preserve">Genotype by diet interactions in European sea bass (Dicentrarchus labrax L.): Nutritional challenge with totally plant-based diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Alexandre Borges</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Veron</w:t>
+                <w:t xml:space="preserve">Richard R. Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria dos Anjos Pires</w:t>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Dias</w:t>
+                <w:t xml:space="preserve">F. F. Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 166 (1), pp.26-35. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 91 (1), pp.44-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2013.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas.2012-5311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648100v1</w:t>
+                <w:t xml:space="preserve">hal-01001264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolism and fatty acid profile in fat and lean rainbow trout lines fed with vegetable oil: effect of carbohydrates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des aliments à base de végétaux pour les poissons d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (4), pp.303-316</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02652616v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postprandial regulation of growth and metabolism related factors in zebrafish</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iban Seiliez</w:t>
+                <w:t xml:space="preserve">Lipid digestion, absorption and uptake in Solea senegalensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Alexandre Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laura Lanneretonne</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria dos Anjos Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zebrafish</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/zeb.2012.0835⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 166 (1), pp.26-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2013.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651550v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration génétique et utilisation des aliments à base de végétaux en pisciculture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Inge I. Geurden</w:t>
+                <w:t xml:space="preserve">Postprandial regulation of growth and metabolism related factors in zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Larquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lanneretonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zebrafish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (2), pp.237-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/zeb.2012.0835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004732v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The positive impact of the early-feeding of a plant-based diet on its future acceptance and utilisation in rainbow trout</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inge Geurden</w:t>
+                <w:t xml:space="preserve">Amélioration génétique et utilisation des aliments à base de végétaux en pisciculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard R. Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Borchert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+                <w:t xml:space="preserve">S. S. Laureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge I. Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (4), pp.317-326</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189813v1</w:t>
+                <w:t xml:space="preserve">hal-01004732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein utilisation and intermediary metabolism of Senegalese sole (Solea senegalensis) as a function of protein : lipid ratio</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The positive impact of the early-feeding of a plant-based diet on its future acceptance and utilisation in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.M.P. Valente</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inge Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Borchert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukundh Balasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.W. Schrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 109 (8), pp.1373-1381. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007114512003418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0083162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643484v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Link between lipid metabolism and voluntary food intake in rainbow trout fed coconut oil rich in medium-chain TAG</w:t>
               </w:r>
@@ -6682,103 +6682,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection for adaptation to dietary shifts: towards sustainable breeding of carnivorous fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard R. Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7, online (9), Non paginé. </w:t>
@@ -6816,51 +6816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of metabolism by dietary carbohydrates in two lines of rainbow trout divergently selected for muscle fat content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biju Kamalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6868,51 +6868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 215 (15), pp.2567-2578. </w:t>
@@ -6963,64 +6963,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postprandial regulation of hepatic microRNAs predicted to target the insulin pathway in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Mennigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Larquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7078,3795 +7078,3795 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une pisciculture durable à hautes performances environnementales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Aubin</w:t>
+                <w:t xml:space="preserve">Regulation of de novo hepatic lipogenesis by insulin infusion in rainbow trout fed a high-carbohydrate diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edwige Quillet</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Duchaud</w:t>
+                <w:t xml:space="preserve">Christiane Vachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 12 (Février), pp.179-188. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89 (10), pp.3079-3088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/kpzc-yx71⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas.2010-3733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000759v1</w:t>
+                <w:t xml:space="preserve">hal-02646791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications of intestinal nutrient absorption in response to dietary fish meal replacement by plant protein sources in sea bream (Sparus aurata) and rainbow trout (Oncorhynchus mykiss)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Perez-Sanchez</w:t>
+                <w:t xml:space="preserve">Insulin stimulates lipogenesis and attenuates beta-oxidation in white adipose tissue of fed rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Vachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2011.04.026⟩</w:t>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (2), pp.189-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11745-010-3521-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648672v1</w:t>
+                <w:t xml:space="preserve">hal-02648068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first insight into genotype x diet interactions in European sea bass (Dicentrarchus labrax L. 1756) in the context of plant-based diet use</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Vers une pisciculture durable à hautes performances environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Mazurais</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Duchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2109.2010.02654.x⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (Février), pp.179-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/kpzc-yx71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000163v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin stimulates lipogenesis and attenuates beta-oxidation in white adipose tissue of fed rainbow trout</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergio Polakof</w:t>
+                <w:t xml:space="preserve">Modifications of intestinal nutrient absorption in response to dietary fish meal replacement by plant protein sources in sea bream (Sparus aurata) and rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Santigosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Garcia-Meilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Perez-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11745-010-3521-1⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 317 (1-4), pp.146-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2011.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02648068v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant-based diet in rainbow trout (Oncorhynchus mykiss Walbaum): Are there genotype-diet interactions for main production traits when fish are fed marine vs. plant-based diets from the first meal?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">A first insight into genotype x diet interactions in European sea bass (Dicentrarchus labrax L. 1756) in the context of plant-based diet use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard R. Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Quillet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lionel Goardon</w:t>
+                <w:t xml:space="preserve">David Mazurais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2011.08.010⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (4), pp.583-592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2109.2010.02654.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000179v1</w:t>
+                <w:t xml:space="preserve">hal-01000163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary protein source of energy levels have no major impact on growth performance, nutrient utilisation or flesh fatty acids composition of market-sized Senegalese sole</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Espe</w:t>
+                <w:t xml:space="preserve">Plant-based diet in rainbow trout (Oncorhynchus mykiss Walbaum): Are there genotype-diet interactions for main production traits when fish are fed marine vs. plant-based diets from the first meal?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard R. Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Calvez Lecalvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 318 (1-2), pp.128-137. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2011.05.026⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 321 (1-2), pp.41-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2011.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645298v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of de novo hepatic lipogenesis by insulin infusion in rainbow trout fed a high-carbohydrate diet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+                <w:t xml:space="preserve">Dietary protein source of energy levels have no major impact on growth performance, nutrient utilisation or flesh fatty acids composition of market-sized Senegalese sole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M.P. Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Linares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L.R. Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M.G. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Espe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 318 (1-2), pp.128-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2011.05.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2010-3733⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02646791v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques d'élevage et qualité nutritionnelle des lipides des poissons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular regulation of lipid metabolism in liver and muscle of rainbow trout subjected to acute and chronic insulin treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 45 (5), pp.267-273. </w:t>
+              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (1), pp.26-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2010.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2010.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654103v1</w:t>
+                <w:t xml:space="preserve">hal-02663615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomarkers of meat fat content - a review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Intramuscular fat content in meat-producing animals: development, genetic and nutritional control, and identification of putative markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fleischwirtschaft International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (2), pp.303-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731109991091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653866v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletal muscle cellularity and expression of myogenic regulatory factors and myosin heavy chains in rainbow trout (Oncorhynchus mykiss) : Effects of changes in dietary plant protein sources and amino acid profiles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pratiques d'élevage et qualité nutritionnelle des lipides des poissons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 156 (4), pp.561-568. </w:t>
+              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (1), pp.47-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2010.04.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/ocl.2010.0288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02668135v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques d'élevage et qualité nutritionnelle des lipides des poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ocl.2010.0288⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (5), pp.267-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2010.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662628v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lipides des poissons d'aquaculture et leurs facteurs de variation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
+                <w:t xml:space="preserve">Biomarkers of meat fat content - a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fleischwirtschaft International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (10), pp.69-72</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02656996v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in white muscle transcriptome induced by dietary energy levels in two lines of rainbow trout ([i]Oncorhynchus mykiss[/i]) selected for muscle fat content</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+                <w:t xml:space="preserve">Skeletal muscle cellularity and expression of myogenic regulatory factors and myosin heavy chains in rainbow trout (Oncorhynchus mykiss) : Effects of changes in dietary plant protein sources and amino acid profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Alami-Durante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Wrutniak Cabello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114509992340⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 156 (4), pp.561-568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2010.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193546v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletal muscle growth dynamics and expression of related genes in white and red muscles of rainbow trout fed diets with graded levels of a mixture of plant protein sources as substitutes for fishmeal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Alami-Durante</w:t>
+                <w:t xml:space="preserve">Les lipides des poissons d'aquaculture et leurs facteurs de variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2010.03.012⟩</w:t>
+              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (4), pp.209-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ocl.2010.0322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-02668690v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular regulation of lipid metabolism in liver and muscle of rainbow trout subjected to acute and chronic insulin treatments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergio Polakof</w:t>
+                <w:t xml:space="preserve">Changes in white muscle transcriptome induced by dietary energy levels in two lines of rainbow trout ([i]Oncorhynchus mykiss[/i]) selected for muscle fat content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ines Kolditz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 39 (1), pp.26-33. </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 103 (5), pp.629-642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2010.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0007114509992340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02663615v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intramuscular fat content in meat-producing animals: development, genetic and nutritional control, and identification of putative markers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+                <w:t xml:space="preserve">Skeletal muscle growth dynamics and expression of related genes in white and red muscles of rainbow trout fed diets with graded levels of a mixture of plant protein sources as substitutes for fishmeal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Alami-Durante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cluzeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 303 (1-4), pp.50-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2010.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731109991091⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02667996v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainbow trout genetically selected for greater muscle fat content display increased activation of liver TOR signaling and lipogenic gene expression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Metformin improves postprandial glucose homeostasis in rainbow trout fed dietary carbohydrates : a link with the induction of hepatic lipogenic capacities ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 297 (5), pp.R1421-R1429. </w:t>
+              <w:t xml:space="preserve">, 2009, 297 (3), pp.R707-R715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpregu.00312.2009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00120.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664885v1</w:t>
+                <w:t xml:space="preserve">hal-02668247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of genotype-diet interactions in the response of rainbow trout (Oncorhynchus mykiss) clones to a diet with or without fishmeal at early growth</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les sources protéiques dans les aliments pour les poissons d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2009.06.031⟩</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (2-3), pp.103-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2009.0279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193406v1</w:t>
+                <w:t xml:space="preserve">hal-02668151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teneur en lipides et composition en acides gras de la chair de poissons issus de la pêche et de l'élevage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rainbow trout genetically selected for greater muscle fat content display increased activation of liver TOR signaling and lipogenic gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lansard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2009.04.002⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 297 (5), pp.R1421-R1429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00312.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654607v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural abundance of N-15 and C-13 in fish tissues and the use of stable isotopes as dietary protein tracers in rainbow trout and gilthead sea bream</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Fernandez-Borras</w:t>
+                <w:t xml:space="preserve">Evidence of genotype-diet interactions in the response of rainbow trout (Oncorhynchus mykiss) clones to a diet with or without fishmeal at early growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2095.2008.00563.x⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 295 (1-2), pp.15-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2009.06.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657826v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatic protein kinase B (Akt)-target of rapamycin (TOR)-signalling pathways and intermediary metabolism in rainbow trout (Oncorhynchus mykiss) are not significantly affected by feeding plant-based diets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teneur en lipides et composition en acides gras de la chair de poissons issus de la pêche et de l'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S000711450999095X⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (4), pp.173-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2009.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658647v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential gene expression after total replacement of dietary fish meal and fish oil by plant products in rainbow trout (Oncorhynchus mykiss) liver</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marine Lansard</w:t>
+                <w:t xml:space="preserve">Natural abundance of N-15 and C-13 in fish tissues and the use of stable isotopes as dietary protein tracers in rainbow trout and gilthead sea bream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fernandez-Borras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Perez-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2009.05.013⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (1), pp.9-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2095.2008.00563.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193491v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metformin improves postprandial glucose homeostasis in rainbow trout fed dietary carbohydrates : a link with the induction of hepatic lipogenic capacities ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Differential gene expression after total replacement of dietary fish meal and fish oil by plant products in rainbow trout (Oncorhynchus mykiss) liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Iban Seiliez</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.A. Hortopan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ines Kolditz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lansard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 297 (3), pp.R707-R715. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 294 (1-2), pp.123-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpregu.00120.2009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2009.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668247v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sources protéiques dans les aliments pour les poissons d'élevage</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hepatic protein kinase B (Akt)-target of rapamycin (TOR)-signalling pathways and intermediary metabolism in rainbow trout (Oncorhynchus mykiss) are not significantly affected by feeding plant-based diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lansard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 18 (2-3), pp.103-111. </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102 (11), pp.1564-1573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/agr.2009.0279⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S000711450999095X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668151v1</w:t>
+                <w:t xml:space="preserve">hal-02658647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications of digestive enzymes in trout (Oncorhynchus mykiss) and sea bream (Sparus aurata) in response to dietary fish meal replacement by plant protein sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Santigosa</w:t>
+                <w:t xml:space="preserve">Hepatic gene expression profiles in juvenile rainbow trout (Oncorhynchus mykiss) fed fishmeal or fish oil-free diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sanchez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Perez-Sanchez</w:t>
+                <w:t xml:space="preserve">Cathy Kolditz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2008.06.007⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100 (5), pp.953-967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114508981411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666936v1</w:t>
+                <w:t xml:space="preserve">hal-02661115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des recherches en nutrition piscicole à l'INRA : substitution des produits d'origine marine dans l'alimentation des poissons d'élevage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modifications of digestive enzymes in trout (Oncorhynchus mykiss) and sea bream (Sparus aurata) in response to dietary fish meal replacement by plant protein sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Santigosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Perez-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 282 (1-4), pp.68-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2008.06.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02659148v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes induced by dietary energy intake and divergent selection for muscle fat content in rainbow trout &amp;lt;em&amp;gt;(Oncorhynchus mykiss)&amp;lt;/em&amp;gt;, assessed by transcriptome and proteome analysis of the liver</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution des recherches en nutrition piscicole à l'INRA : substitution des produits d'origine marine dans l'alimentation des poissons d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (1), pp.87-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-9-506⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02668969v1</w:t>
+                <w:t xml:space="preserve">hal-02659148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver and muscle metabolic changes induced by dietary energy content and genetic selection in rainbow trout &amp;lt;em&amp;gt;(Oncorhynchus mykiss)&amp;lt;/em&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+                <w:t xml:space="preserve">Changes induced by dietary energy intake and divergent selection for muscle fat content in rainbow trout &amp;lt;em&amp;gt;(Oncorhynchus mykiss)&amp;lt;/em&amp;gt;, assessed by transcriptome and proteome analysis of the liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ines Kolditz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayena Borthaire</w:t>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Richard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+                <w:t xml:space="preserve">Maïena Borthaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane D. Esquerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpregu.00766.2007⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9:506, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-9-506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665435v1</w:t>
+                <w:t xml:space="preserve">hal-02668969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin regulates the expression of several metabolism-related genes in the liver and primary hepatocytes of rainbow trout (Oncorhynchus mykiss)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Liver and muscle metabolic changes induced by dietary energy content and genetic selection in rainbow trout &amp;lt;em&amp;gt;(Oncorhynchus mykiss)&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ines Kolditz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayena Borthaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.018374⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 294 (4), pp.R1154-R1164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00766.2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665072v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatic gene expression profiles in juvenile rainbow trout (Oncorhynchus mykiss) fed fishmeal or fish oil-free diets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Piumi</w:t>
+                <w:t xml:space="preserve">Insulin regulates the expression of several metabolism-related genes in the liver and primary hepatocytes of rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lansard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 100 (5), pp.953-967. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 211 (15), pp.2510-2518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007114508981411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.018374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661115v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chicken liver and muscle carnitine palmitoyltransferase 1 : nutritional regulation of messengers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11106,51 +11106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1 (9), pp.1272-1282. </w:t>
@@ -11188,103 +11188,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of a lean muscle and a fat muscle rainbow trout (Oncorhynchus mykiss) line on growth, nutrient utilization, body composition and carcass traits when fed two different diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fauconneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 269 (1-4), pp.220-231. </w:t>
@@ -11334,77 +11334,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of selection for muscle lipid content on body shape, fat deposition and dressing yields in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11474,230 +11474,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité nutritionnelle des aliments aquacoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of high-level fish meal replacement by plant proteins in gilthead sea bream (Sparus aurata) on growth and body/fillet quality traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Francesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Perez-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gomez-Réqueni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquafilia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquaculture Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (5), pp.361-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2095.2007.00485.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655100v1</w:t>
+                <w:t xml:space="preserve">hal-02663623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high-level fish meal replacement by plant proteins in gilthead sea bream (Sparus aurata) on growth and body/fillet quality traits</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qualité nutritionnelle des aliments aquacoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquafilia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20, pp.7-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2095.2007.00485.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02663623v1</w:t>
+                <w:t xml:space="preserve">hal-02655100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication des mitochondries dans la biologie musculaire : un rôle clé au cours du développement, de la croissance et de la fonte musculaire</w:t>
               </w:r>
@@ -11709,51 +11709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11875,2453 +11875,2453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of gilthead sea bream (Sparus aurata) lipoprotein lipase. Transcriptional regulation by season and nutritional condition in skeletal muscle and fat storage tissues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation of the somatropic axis by dietary factors in rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gomez-Réqueni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Saera-Vila</w:t>
+                <w:t xml:space="preserve">J. Calduch-Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Calduch-Giner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Gomez-Réqueni</w:t>
+                <w:t xml:space="preserve">S. Vega-Rubin de Celis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology Part B: Comparative Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 142, pp.224-232. </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 94, pp.353-361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpb.2005.07.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1079/BJN20051521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674729v1</w:t>
+                <w:t xml:space="preserve">hal-02679095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of the heterogeneity of lipid distribution in the flesh of brown trout&amp;lt;em&amp;gt; (Salmo trutta)&amp;lt;/em&amp;gt; by MR imaging</w:t>
+                <w:t xml:space="preserve">Molecular characterization of gilthead sea bream (Sparus aurata) lipoprotein lipase. Transcriptional regulation by season and nutritional condition in skeletal muscle and fat storage tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Toussaint</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Fauconneau</w:t>
+                <w:t xml:space="preserve">A. Saera-Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Calduch-Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gomez-Réqueni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serge Akoka</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 243 (1-4), pp.255-267. </w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology Part B: Comparative Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 142, pp.224-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2004.09.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpb.2005.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681605v1</w:t>
+                <w:t xml:space="preserve">hal-02674729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional and hormonal control of lipolysis in isolated gilthead seabream (Sparus aurata) adipocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Description of the heterogeneity of lipid distribution in the flesh of brown trout&amp;lt;em&amp;gt; (Salmo trutta)&amp;lt;/em&amp;gt; by MR imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fauconneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Collewet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Albalat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
+                <w:t xml:space="preserve">Serge Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 243 (1-4), pp.255-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2004.09.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpregu.00574.2004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02680326v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of fish meal replacement by plant protein sources on non-specific defence mechanisms and oxidative stress in gilthead sea bream (Sparus aurata)</w:t>
+                <w:t xml:space="preserve">Nutritional and hormonal control of lipolysis in isolated gilthead seabream (Sparus aurata) adipocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sitja-Bobadilla</w:t>
+                <w:t xml:space="preserve">A. Albalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gomez-Réqueni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pena-Llopis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Gomez-Réqueni</w:t>
+                <w:t xml:space="preserve">P. Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 249, pp.387-400. </w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 289 (1), pp.R259-R265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2005.03.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00574.2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678834v1</w:t>
+                <w:t xml:space="preserve">hal-02680326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of the somatropic axis by dietary factors in rainbow trout (Oncorhynchus mykiss)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
+                <w:t xml:space="preserve">Effect of fish meal replacement by plant protein sources on non-specific defence mechanisms and oxidative stress in gilthead sea bream (Sparus aurata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sitja-Bobadilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pena-Llopis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gomez-Réqueni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S.J. Kaushik</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 94, pp.353-361. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 249, pp.387-400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1079/BJN20051521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2005.03.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679095v1</w:t>
+                <w:t xml:space="preserve">hal-02678834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection for growth in brown trout increases feed intake capacity without affecting maintenance and growth requirements</w:t>
+                <w:t xml:space="preserve">Dietary plant-protein substitution affects hepatic metabolism in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Mambrini</w:t>
+                <w:t xml:space="preserve">O.T. Vilhelmsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A.M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Recalde</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D.F. Houlihan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 92, pp.71-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/BJN20041176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674474v1</w:t>
+                <w:t xml:space="preserve">hal-02674416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of total replacement of dietary fish meal by plant protein sources on early post mortem changes in the biochemical and physical parameters of rainbow trout</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. de Francesco</w:t>
+                <w:t xml:space="preserve">Response of hexokinase enzymes and the insulin system to dietary carbohydrates in the common carp, Cyprinus carpio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Capilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Scappini</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Vachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mecatti</w:t>
+                <w:t xml:space="preserve">P. Rema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 28, pp.237-240. </w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 44, pp.233-242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/B:VERC.0000045415.95275.5c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2004027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673545v1</w:t>
+                <w:t xml:space="preserve">hal-02673906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein growth performance, amino acid utilisation and somatotropic axis responsiveness to fish meal replacement by plant protein sources in gilthead sea bream (Sparus aurata)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Gomez-Réqueni</w:t>
+                <w:t xml:space="preserve">Effect of long-term feeding with a plant protein mixture based diet on growth and body/fillet quality traits of large rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Francesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mingarro</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S.A.M. Martin</w:t>
+                <w:t xml:space="preserve">P. Lupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 232 (1-4), pp.493-510. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0044-8486(03)00532-5⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 236 (1-4), pp.413-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2004.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680271v1</w:t>
+                <w:t xml:space="preserve">hal-02676318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of long-term feeding with a plant protein mixture based diet on growth and body/fillet quality traits of large rainbow trout (Oncorhynchus mykiss)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Parisi</w:t>
+                <w:t xml:space="preserve">Selection for growth in brown trout increases feed intake capacity without affecting maintenance and growth requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mambrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lupi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S.J. Kaushik</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Recalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Chevassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 82 (10), pp.2865-2875</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676318v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional assessment of somatolactin function in gilthead sea bream (Sparus aurata) : concurrent changes in somatotropic axis and pancreatic hormones</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Gutíerrez</w:t>
+                <w:t xml:space="preserve">Effect of total replacement of dietary fish meal by plant protein sources on early post mortem changes in the biochemical and physical parameters of rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Francesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Scappini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mecatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpb.2004.06.007⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 28, pp.237-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:VERC.0000045415.95275.5c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02679345v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of hexokinase enzymes and the insulin system to dietary carbohydrates in the common carp, Cyprinus carpio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Encarnación Capilla</w:t>
+                <w:t xml:space="preserve">Protein growth performance, amino acid utilisation and somatotropic axis responsiveness to fish meal replacement by plant protein sources in gilthead sea bream (Sparus aurata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gomez-Réqueni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mingarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Calduch-Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paulo Rema</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A.M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 44 (3), pp.233-242. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 232 (1-4), pp.493-510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/rnd:2004027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0044-8486(03)00532-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900463v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary plant-protein substitution affects hepatic metabolism in rainbow trout (Oncorhynchus mykiss)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutritional assessment of somatolactin function in gilthead sea bream (Sparus aurata) : concurrent changes in somatotropic axis and pancreatic hormones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vega-Rubin de Celis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gomez-Réqueni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O.T. Vilhelmsson</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Gutíerrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 138 (4), pp.533-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpb.2004.06.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1079/BJN20041176⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674416v1</w:t>
+                <w:t xml:space="preserve">hal-02679345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of hexokinase enzymes and the insulin system to dietary carbohydrates in the common carp, Cyprinus carpio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Capilla</w:t>
+                <w:t xml:space="preserve">Encarnación Capilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Vachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rema</w:t>
+                <w:t xml:space="preserve">Paulo Rema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 44, pp.233-242. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
+              <w:t xml:space="preserve">, 2004, 44 (3), pp.233-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/rnd:2004027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673906v1</w:t>
+                <w:t xml:space="preserve">hal-00900463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short- and long-term nutritional modulation of acetyl-CoA carboxylase activity in selected tissues of rainbow trout (Oncorhynchus mykiss)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteomic sensitivity to dietary manipulations in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A.M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Rollin</w:t>
+                <w:t xml:space="preserve">O. Vilhelmsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gutieres</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Watt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 89, pp.803-810</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Proteins and Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1651, pp.17-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673091v1</w:t>
+                <w:t xml:space="preserve">hal-02680840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dietary plant proteins on flesh quality traits of rainbow trout (Oncorhynchus mykiss)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. de Francesco</w:t>
+                <w:t xml:space="preserve">Expression and characterization of European sea bass (Dicentrarchus labrax) somatolactin : assessment of in vivo metabolic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vega-Rubin de Celsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Calduch-Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Perez-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 2, pp.619-621</w:t>
+              <w:t xml:space="preserve">Marine Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 5, pp.92-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669460v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic sensitivity to dietary manipulations in rainbow trout</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S.A.M. Martin</w:t>
+                <w:t xml:space="preserve">Effects of dietary amino acid profile on growth performance, key metabolic enzymes and somatotropic axis responsiveness of gilthead sea bream (Sparus aurata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gomez-Réqueni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mingarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Vilhelmsson</w:t>
+                <w:t xml:space="preserve">S. Kirchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Calduch-Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Proteins and Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 1651, pp.17-29</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 220, pp.749-767</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680840v1</w:t>
+                <w:t xml:space="preserve">hal-02678892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and characterization of European sea bass (Dicentrarchus labrax) somatolactin : assessment of in vivo metabolic effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short- and long-term nutritional modulation of acetyl-CoA carboxylase activity in selected tissues of rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Vega-Rubin de Celsi</w:t>
+                <w:t xml:space="preserve">S. Gutieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Gómez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Perez-Sanchez</w:t>
+                <w:t xml:space="preserve">D. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 5, pp.92-101</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 89, pp.803-810</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676609v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary amino acid profile on growth performance, key metabolic enzymes and somatotropic axis responsiveness of gilthead sea bream (Sparus aurata)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Gomez-Réqueni</w:t>
+                <w:t xml:space="preserve">Effect of dietary plant proteins on flesh quality traits of rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Francesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mingarro</w:t>
+                <w:t xml:space="preserve">P. Lupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kirchner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Françoise Médale</w:t>
+                <w:t xml:space="preserve">Gianni Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 220, pp.749-767</w:t>
+              <w:t xml:space="preserve">Italian Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2, pp.619-621</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678892v1</w:t>
+                <w:t xml:space="preserve">hal-02669460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning and tissue distribution of a carnitine palmitoyltransferase 1 gene in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gutieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14385,64 +14385,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité nutritionnelle et diététique des poissons. Constituants de la chair et facteurs de variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 38 (1), pp.37-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14467,103 +14467,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle insulin binding and plasma levels in relation to liver glucokinase activity, glucose metabolism and dietary carbohydrates in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Capilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Vachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regulatory Peptides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 110, pp.123-132</w:t>
@@ -14631,51 +14631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fauconneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14738,51 +14738,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular cloning, tissue distribution and sequence analysis of complete glucokinase cDNAs from gilthead seabream (Sparus aurata), rainbow trout (Oncorhynchus mykiss) and common carp (Cyprinus carpio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14876,51 +14876,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of past nutritional history and fasting on feed intake and growth in rainbow trout Oncorhynchus mykiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14984,51 +14984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of significant long-term effect of dietary carbohydrates on hepatic glucose-6-phosphatase expression in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15105,51 +15105,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatic glucokinase is induced by dietary carbohydrates in rainbow trout, gilthead seabream, and common carp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15157,51 +15157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Breque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Vachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 278 (5), pp.R1164-R1170</w:t>
@@ -15224,834 +15224,834 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de l'utilisation digestive et métabolique d'un régime riche en glucides par la carpe a 18øC et 25øC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alimentation et dépôts lipidiques chez la truite arc-en-ciel, effet de la température d’élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 23 (suppl.), pp.139-152</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 12 (4), pp.249-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687971v1</w:t>
+                <w:t xml:space="preserve">hal-02698369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teleost liver hexokinase and glukokinase-like enzymes: partial cDNA cloning and phylogenetic studies in rainbow trout (Oncorhynchus mykiss), common carp (Cyprinus carpio) and gilthead seabream (Sparus aurata)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+                <w:t xml:space="preserve">Effects of the dietary protein : lipid ratio on growth and nutrient utilization in gilthead seabream (Sparus aurata L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J.M. Santinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.F.S. Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 21, pp.93-102</w:t>
+              <w:t xml:space="preserve">Aquaculture Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 5, pp.147-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687276v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation et dépôts lipidiques chez la truite arc-en-ciel, effet de la température d’élevage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
+                <w:t xml:space="preserve">Homeostasie glucidique et caracterisation de la glucokinase chez les teleosteens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Krishnamoorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 12 (4), pp.249-256</w:t>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 23 (suppl.), pp.153-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698369v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the dietary protein : lipid ratio on growth and nutrient utilization in gilthead seabream (Sparus aurata L.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison de l'utilisation digestive et métabolique d'un régime riche en glucides par la carpe a 18øC et 25øC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.J.M. Santinha</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+                <w:t xml:space="preserve">J.M. Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.F.S. Gomes</w:t>
+                <w:t xml:space="preserve">Frederic Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 5, pp.147-156</w:t>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 23 (suppl.), pp.139-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02688661v1</w:t>
+                <w:t xml:space="preserve">hal-02687971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homeostasie glucidique et caracterisation de la glucokinase chez les teleosteens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Teleost liver hexokinase and glukokinase-like enzymes: partial cDNA cloning and phylogenetic studies in rainbow trout (Oncorhynchus mykiss), common carp (Cyprinus carpio) and gilthead seabream (Sparus aurata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Krishnamoorthy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Breque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 23 (suppl.), pp.153-159</w:t>
+              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 21, pp.93-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02686754v1</w:t>
+                <w:t xml:space="preserve">hal-02687276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of glucokinase expression by dietary carbohydrates in trout and carp livers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christiane Vachot</w:t>
+                <w:t xml:space="preserve">Effect of feeding time on postprandial nitrogen excretion and energy expenditure in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boujard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 38 (2), pp.201</w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 52 (4), pp.655-664</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02689139v1</w:t>
+                <w:t xml:space="preserve">hal-02691579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of feeding time on postprandial nitrogen excretion and energy expenditure in rainbow trout</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Gelineau</w:t>
+                <w:t xml:space="preserve">Regulation of glucokinase expression by dietary carbohydrates in trout and carp livers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Breque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Vachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 52 (4), pp.655-664</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 38 (2), pp.201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691579v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of glucokinase expression by dietary carbohydrates in trout and carp livers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16158,77 +16158,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mambrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Living Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 11 (4), pp.239-246</w:t>
@@ -16257,90 +16257,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation de l'expression de la glucokinase par les glucides alimentaires dans les foies de truite et de carpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Breque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Vachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16382,51 +16382,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration des rendements de carcasse et maitrise de l'état d'engraissement des poissons d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fauconneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16497,351 +16497,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d'une alimentation à base de protéines végétales sur la croissance et la qualité de la chair de la carpe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nutrition des poissons, croissance et qualité de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Evrard</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pisciculture Française d'Eau Vive et d'Etang Saumâtre et Marine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 126, pp.26-37</w:t>
+              <w:t xml:space="preserve">, 1996, 124, pp.8-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02698030v1</w:t>
+                <w:t xml:space="preserve">hal-02696337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition des poissons, croissance et qualité de l'environnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence d'une alimentation à base de protéines végétales sur la croissance et la qualité de la chair de la carpe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Verzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gâtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pisciculture Française d'Eau Vive et d'Etang Saumâtre et Marine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 124, pp.8-10</w:t>
+              <w:t xml:space="preserve">, 1996, 126, pp.26-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696337v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein and energy needs for maintenance and growth of Nile tilapia (Oreochromis niloticus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Doudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ichthyology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 11 (3-4), pp.290-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16860,571 +16860,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02699762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la nature des glucides alimentaires sur l'utilisation de 2 sources proteiques par la truite arc-en-ciel elevee a 8ø ou 18ø C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Aguirre</w:t>
+                <w:t xml:space="preserve">Influence de la nature des glucides alimentaires sur l'utilisation de 2 sources protéiques par la truite Arc-en-ciel élevée à 8° ou 18°C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sj Kaushik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 35 (2), pp.129-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02700729v1</w:t>
+                <w:t xml:space="preserve">hal-00899739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why do rainbow trout grow better when fed by day than by night ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Mambrini-Doudet</w:t>
+                <w:t xml:space="preserve">Influence de la nature des glucides alimentaires sur l'utilisation de 2 sources proteiques par la truite arc-en-ciel elevee a 8ø ou 18ø C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Boujard</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Rhythm Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 26 (4), pp.394-395</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 35 (2), pp.129-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02707649v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02700729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dietary levels of lipid and carbohydrate on growth performance, body composition, nitrogen excretion and plasma glucose levels in rainbow trout reared at 8 or 18°C</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+                <w:t xml:space="preserve">Why do rainbow trout grow better when fed by day than by night ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mambrini-Doudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boujard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 35 (3), pp.277-290</w:t>
+              <w:t xml:space="preserve">Biological Rhythm Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 26 (4), pp.394-395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00899750v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02707649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary levels of carbohydrate and lipid on glucose oxidation and lipogenesis from glucose in rainbow trout, Oncorhynchus mykiss, reared in freshwater or in seawater</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Effect of dietary levels of lipid and carbohydrate on growth performance, body composition, nitrogen excretion and plasma glucose levels in rainbow trout reared at 8 or 18°C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Brauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology Part A: Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 111A (1), pp.117-124</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 35 (3), pp.277-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02699718v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00899750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la nature des glucides alimentaires sur l'utilisation de 2 sources protéiques par la truite Arc-en-ciel élevée à 8° ou 18°C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P Aguirre</w:t>
+                <w:t xml:space="preserve">Effects of dietary levels of carbohydrate and lipid on glucose oxidation and lipogenesis from glucose in rainbow trout, Oncorhynchus mykiss, reared in freshwater or in seawater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sj Kaushik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 35 (2), pp.129-136</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology Part A: Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 111A (1), pp.117-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00899739v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02699718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dietary protein/energy ratio, ration size, dietary energy source and water temperature on nitrogen excretion in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17626,77 +17626,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of dietary carbohydrate levels on growth, body composition and glycaemia in rainbow trout, Oncorhynchus mykiss, reared in seawater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 123, pp.109-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17715,286 +17715,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02713968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de 10 semaines d'hypoxie moderee sur la concentration en adenylates et la formation d'ammoniaque dans le foie de la truite arc-en-ciel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Postprandial utilization of energy substrates by a tropical catfish Hoplostenum littorale : indirect calorimetry analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Bayourthe</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Parent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Vellas</w:t>
+                <w:t xml:space="preserve">P. Luquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ichtyophysiologica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 15, pp.43-53</w:t>
+              <w:t xml:space="preserve">Journal of Aquaculture in the Tropics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 7 (2), pp.249-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02711400v1</w:t>
+                <w:t xml:space="preserve">hal-02706677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postprandial utilization of energy substrates by a tropical catfish Hoplostenum littorale : indirect calorimetry analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de 10 semaines d'hypoxie moderee sur la concentration en adenylates et la formation d'ammoniaque dans le foie de la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bayourthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Moreau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Boujard</w:t>
+                <w:t xml:space="preserve">J.P. Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Luquet</w:t>
+                <w:t xml:space="preserve">F. Vellas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aquaculture in the Tropics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 7 (2), pp.249-256</w:t>
+              <w:t xml:space="preserve">Ichtyophysiologica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 15, pp.43-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02706677v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02711400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilization of the principal nutrients for routine metabolism in atipa (Hoplosternum littorale) on starvation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Luquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18045,77 +18045,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect calorimetry method to study energy metabolism of an air-breathing fish, Hoplosternum littorale (Siluriform, Callichthyidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Luquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Aquaculture in the Tropics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 6, pp.193-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18153,51 +18153,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies on the nutrition of siberian sturgeon, Acipenser baeri. II. Utilization of dietary non-protein energy by sturgeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18248,90 +18248,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of ovine growth hormone on protein turnover in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.F. Houlihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fauconneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 82, pp.111-120. </w:t>
@@ -18407,64 +18407,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fauconneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 79 (1-4), pp.63-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18523,64 +18523,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses to prolonged hypoxia by rainbow trout (Salmo gairdneri). I. Free amino acids and proteins in plasma, liver and white muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vellas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 3 (4), pp.183-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18618,64 +18618,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d'une reduction de l'oxygenation de l'eau sur l'excretion d'ammoniaque chez la truite arc-en-ciel (Salmo gairdneri Rich.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vellas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Francaise des Sciences de l'Eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985, 4 (4), pp.341-347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18732,77 +18732,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New strategies for fish nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18847,1640 +18847,1640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR-based metabolomics workflow for quality and effect assessment of alternative plant-based diets in rainbow trout.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Jacob</w:t>
+                <w:t xml:space="preserve">Séminaire de lancement Métaprogramme MetaBio: Objectifs du séminaire de lancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Maucourt</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Penvern</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes JS du Réseau Francophone de Métabolomique et Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RFMF, May 2018, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">Séminaire de lancement de METABIO sur le changement d'échelle de l'agriculture biologique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Poitiers, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03058513v1</w:t>
+                <w:t xml:space="preserve">hal-02975250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire de lancement Métaprogramme MetaBio: Objectifs du séminaire de lancement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Médale</w:t>
+                <w:t xml:space="preserve">NMR-based metabolomics workflow for quality and effect assessment of alternative plant-based diets in rainbow trout.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Madji Hounoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mickael Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de lancement de METABIO sur le changement d'échelle de l'agriculture biologique.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Poitiers, France. 10p</w:t>
+              <w:t xml:space="preserve">11èmes JS du Réseau Francophone de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RFMF, May 2018, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975250v1</w:t>
+                <w:t xml:space="preserve">hal-03058513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathways to innovation in Precision Livestock Farming (PLF)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rainbow trout: long term feeding with low FM and FO feeds including broodstock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Lazzarotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+                <w:t xml:space="preserve">Sadasivam Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Vignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55. Annual meeting of the EAAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2018, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">Training Course on Fish Nutrition Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Benicassim, Spain. 63 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162585v1</w:t>
+                <w:t xml:space="preserve">hal-02738421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainbow trout: long term feeding with low FM and FO feeds including broodstock</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Viviana Lazzarotto</w:t>
+                <w:t xml:space="preserve">Pathways to innovation in Precision Livestock Farming (PLF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadasivam Kaushik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Médale</w:t>
+                <w:t xml:space="preserve">Xavier Vignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Training Course on Fish Nutrition Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Benicassim, Spain. 63 p</w:t>
+              <w:t xml:space="preserve">55. Annual meeting of the EAAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738421v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding value of insect meals in trout and poultry: digestibility and effect on quality of products</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Agreenfish : adaptations aux transitions alimentaires en aquaculture: les caractériser et les favoriser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Lessire</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Hallouis</w:t>
+                <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insectinov 2 - Production d'insectes : Alimentation - Applications - Nouvelles filières industrielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Romainville, France. 38 diapos</w:t>
+              <w:t xml:space="preserve">20. Journées Techniques Piscicoles du SYSAAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011382v1</w:t>
+                <w:t xml:space="preserve">hal-01901314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ability to grow and survive with 100 % plant-based diet in rainbow trout : contrasted genotypes help to understand underlying mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI congreso nacional de acuicultura - Journée Franco Espagnole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of liver molecular markers linked to a plant-based diet utilization in different rainbo trout genotypes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edwige Quillet</w:t>
+                <w:t xml:space="preserve">Feeding value of insect meals in trout and poultry: digestibility and effect on quality of products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Hallouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">Insectinov 2 - Production d'insectes : Alimentation - Applications - Nouvelles filières industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Romainville, France. 38 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605577v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of selection for better utilization of 100 % plant-based diet on disease resistance in rainbow trout</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Detection of liver molecular markers linked to a plant-based diet utilization in different rainbo trout genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Françoise Médale</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607062v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful selection of rainbow trout (Oncorhynchus mykiss) on their ability to grow with a diet completely devoid of fishmeal and fish oil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Callet</w:t>
+                <w:t xml:space="preserve">Impact of selection for better utilization of 100 % plant-based diet on disease resistance in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Crusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Rigaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Tallin, Estonia</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604244v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agreenfish : adaptations aux transitions alimentaires en aquaculture: les caractériser et les favoriser</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Successful selection of rainbow trout (Oncorhynchus mykiss) on their ability to grow with a diet completely devoid of fishmeal and fish oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Prunet</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Journées Techniques Piscicoles du SYSAAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Tallin, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901314v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de la chair des lignées de truite arc-en-ciel après sept générations de sélection sur la teneur en lipides musculaires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
+                <w:t xml:space="preserve">Résistance aux maladies chez la truite arc-en-ciel: effets d'une meilleure aptitude à utiliser les matières premières d'origine végétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Crusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Rigaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France. 191 p</w:t>
+              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742966v1</w:t>
+                <w:t xml:space="preserve">hal-01603408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to enhance feed intake in the 'vegetarian' rainbow trout ?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Qualité de la chair des lignées de truite arc-en-ciel après sept générations de sélection sur la teneur en lipides musculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. colloque de recherche multidisciplinaire sur les troubles alimentaires du comportement alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, St Etienne, France</w:t>
+              <w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France. 191 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605578v1</w:t>
+                <w:t xml:space="preserve">hal-02742966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistance aux maladies chez la truite arc-en-ciel: effets d'une meilleure aptitude à utiliser les matières premières d'origine végétale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Rigaudeau</w:t>
+                <w:t xml:space="preserve">How to enhance feed intake in the 'vegetarian' rainbow trout ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukundh Balasubramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">4. colloque de recherche multidisciplinaire sur les troubles alimentaires du comportement alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, St Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603408v1</w:t>
+                <w:t xml:space="preserve">hal-01605578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux marqueurs moléculaires de l'adaptation à des aliments à base de végétaux chez la truite arc en ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cluzeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
@@ -20509,77 +20509,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du remplacement conjoint des farines et huiles de poisson par des ingrédients végétaux chez la truite arc-en-ciel depuis la première alimentation jusqu'à la reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Lazzarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20617,103 +20617,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des approches de métabolomique sur l'adaptation des poissons à une alimentation durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fauconneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées Scientifiques Internationales sur la Valorisation des Bioressources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20738,103 +20738,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms related to a plant based diet utilization in three isogenic lines of rainbow trout (Oncorhynchus mykiss) assessed by transcriptomic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge I. Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jaffrezic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 16. Food for thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2016, Edinburgh, United Kingdom. 1146 p</w:t>
@@ -20857,359 +20857,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection pour la capacité à survivre et grandir avec un aliment 100 % végétal chez la truite arc en ciel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Burel</w:t>
+                <w:t xml:space="preserve">Qualité de la chair des lignées de truite arc-en-ciel après sept générations de sélection sur la teneur en lipides musculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, FRA, Région indéterminée. pp.37-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603406v1</w:t>
+                <w:t xml:space="preserve">hal-02139701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de la chair des lignées de truite arc-en-ciel après sept générations de sélection sur la teneur en lipides musculaires</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Sélection pour la capacité à survivre et grandir avec un aliment 100 % végétal chez la truite arc en ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, FRA, Région indéterminée. pp.37-38</w:t>
+              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139701v1</w:t>
+                <w:t xml:space="preserve">hal-01603406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of metabolomics approaches for quality assessment of plant-based diet in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Madji Hounoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2015, Rotterdam, Netherlands</w:t>
@@ -21232,5047 +21232,5047 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low dietary protein : carbohydrate ratio associated with vegetable oils during first-feeding and their consequences on metabolism in rainbow trout juvenile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+                <w:t xml:space="preserve">Optimisation de la préparation d'échantillon pour l'analyse des métabolites séléniés dans le sang et le plasma sanguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarra Cerezo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
+                <w:t xml:space="preserve">Diego Bouzas Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Bouyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2014, Saint Sébastien, Spain. 1500 p</w:t>
+              <w:t xml:space="preserve">Spectr'Atom 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., May 2014, Pau, France. 109 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742344v1</w:t>
+                <w:t xml:space="preserve">hal-02743246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotype by diet interactions on growth and processing traits in rainbow trout ([i]Oncorhynchus mykiss[/i]), European sea bass ([i]Dicentrarchus labrax[/i]), gilthead sea bream ([i]Sparus aurata[/i]) and meagre [i](Argyrosomus regius)[/i] fed diets with almost complete substitution of both fish meal and fish oil by vegetal ingredients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of selenium species in aquaculture feeds on the selenium status of farmed rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Bestin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Edwige Quillet</w:t>
+                <w:t xml:space="preserve">Philippe Tacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Bouyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">TraceSpec 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Aberdeen, United Kingdom. 23 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194150v1</w:t>
+                <w:t xml:space="preserve">hal-02797328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dietary broodstock history and first feeding diets on transcriptome of rainbow trout (Oncorhynchus mykiss) alevins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Low dietary protein : carbohydrate ratio associated with vegetable oils during first-feeding and their consequences on metabolism in rainbow trout juvenile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge I. Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mazurais</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tarra Cerezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2014, Saint Sébastien, Spain. 1500 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741082v1</w:t>
+                <w:t xml:space="preserve">hal-02742344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of nutrient availability on neural stem cells in zebrafish (Danio rerio)</w:t>
+                <w:t xml:space="preserve">Genotype by diet interactions on growth and processing traits in rainbow trout ([i]Oncorhynchus mykiss[/i]), European sea bass ([i]Dicentrarchus labrax[/i]), gilthead sea bream ([i]Sparus aurata[/i]) and meagre [i](Argyrosomus regius)[/i] fed diets with almost complete substitution of both fish meal and fish oil by vegetal ingredients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Benitez-Santana</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Symposium on Fish Nutrition and Feeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743114v1</w:t>
+                <w:t xml:space="preserve">hal-01194150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic analysis reveals molecular mechanisms mediating enhanced feed acceptance of plant-based diet in rainbow trout following early exposure at first feeding</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of dietary broodstock history and first feeding diets on transcriptome of rainbow trout (Oncorhynchus mykiss) alevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Lazzarotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mazurais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2014, Saint Sébastien, Spain</w:t>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2014, Saint Sébastien, Spain. 1500 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193980v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des aliments végétaux pour la truite arc-en-ciel : l'alliance de la nutrition et de la génétique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of nutrient availability on neural stem cells in zebrafish (Danio rerio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Benitez-Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Joly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire AGENAE : Analyse du Genome des Animaux d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">16. International Symposium on Fish Nutrition and Feeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605569v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'alimentation maternelle des truites arc-en-ciel modifie-t-elle l'aptitude des descendants à utiliser des aliments à base de végétaux ?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transcriptomic analysis reveals molecular mechanisms mediating enhanced feed acceptance of plant-based diet in rainbow trout following early exposure at first feeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukundh Balasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2014, Saint Sébastien, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740917v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la préparation d'échantillon pour l'analyse des métabolites séléniés dans le sang et le plasma sanguin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brice Bouyssière</w:t>
+                <w:t xml:space="preserve">Vers des aliments végétaux pour la truite arc-en-ciel : l'alliance de la nutrition et de la génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectr'Atom 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., May 2014, Pau, France. 109 p</w:t>
+              <w:t xml:space="preserve">Séminaire AGENAE : Analyse du Genome des Animaux d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743246v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of selenium species in aquaculture feeds on the selenium status of farmed rainbow trout</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'alimentation maternelle des truites arc-en-ciel modifie-t-elle l'aptitude des descendants à utiliser des aliments à base de végétaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Lazzarotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TraceSpec 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Aberdeen, United Kingdom. 23 diapos</w:t>
+              <w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797328v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection pour l'utilisation de l'aliment végétal</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EOL: a new ontology for livestock system and rearing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Inge Geurden</w:t>
+                <w:t xml:space="preserve">Léa Joret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Blancheton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Syndicat Français d'Aquaculture Marine et Nouvelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. 660 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019529v1</w:t>
+                <w:t xml:space="preserve">hal-02745982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced feed acceptance and feed utilization of plant-based diet in rainbow trout following early explosure exposure at first feeding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+                <w:t xml:space="preserve">Influence of selenium species in aquaculture feeds on the selenium status of farmed rainbow trout fry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Bouyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">38. Colloquium Spectroscopicum Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Tromso, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194030v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early-feeding exposure to a plant-based diet improves its future acceptance and utilization in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Borchert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukundh Balasubramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Larvi'13; Fish and Shellfish Larviculture Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Ghent, Belgium. pp.157-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbohydrates in fish nutrition : issues and prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biju Kamalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Nantes, France. 660 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the forms and levels of dietary selenium on oxidative stress in rainbow trout fry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brice Bouyssière</w:t>
+                <w:t xml:space="preserve">Sélection pour l'utilisation de l'aliment végétal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Symposium of World's Chinese Scientists on Nutrition and Feeding of, Finfish and Shellfish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Xiamen, China</w:t>
+              <w:t xml:space="preserve">Journée du Syndicat Français d'Aquaculture Marine et Nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747645v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the formes and levels of dietary selenium on oxidative stress in rainbow trout fry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brice Bouyssière</w:t>
+                <w:t xml:space="preserve">Enhanced feed acceptance and feed utilization of plant-based diet in rainbow trout following early explosure exposure at first feeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukundh Balasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Borchert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.W. Schrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Larvi'2013; 6th Fish and Shellfish Larviculture Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747387v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VEGEAQUA : capacité d'adaptation du bar à une substitution totale des matières premières végétales dans l'aliment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Mazurais</w:t>
+                <w:t xml:space="preserve">Influence of the forms and levels of dietary selenium on oxidative stress in rainbow trout fry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haokun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Antony Jesu Prabhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Bouyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées techniques du SYSAAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">9. Symposium of World's Chinese Scientists on Nutrition and Feeding of, Finfish and Shellfish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Xiamen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019607v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mechanisms mediating enhanced feed acceptance of plant-based diets in rainbow trout following early exposure at first feeding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edwige Quillet</w:t>
+                <w:t xml:space="preserve">Influence of the formes and levels of dietary selenium on oxidative stress in rainbow trout fry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haokun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Antony Jesu Prabhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Bouyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium GIA 2013, Genomics in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Bodo, Norway</w:t>
+              <w:t xml:space="preserve">Larvi'2013; 6th Fish and Shellfish Larviculture Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019176v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of selection response in European sea bass (Dicentrarchus labrax L.) selected for fast growth on a 100 % plant-based diet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">VEGEAQUA : capacité d'adaptation du bar à une substitution totale des matières premières végétales dans l'aliment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Mai Trang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mazurais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Aug 2013, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">Journées techniques du SYSAAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747390v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EOL: a new ontology for livestock system and rearing conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+                <w:t xml:space="preserve">Molecular mechanisms mediating enhanced feed acceptance of plant-based diets in rainbow trout following early exposure at first feeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukundh Balasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.W. Schrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France. 660 p</w:t>
+              <w:t xml:space="preserve">3. International Symposium GIA 2013, Genomics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Bodo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745982v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of selenium species in aquaculture feeds on the selenium status of farmed rainbow trout fry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brice Bouyssière</w:t>
+                <w:t xml:space="preserve">Lack of selection response in European sea bass (Dicentrarchus labrax L.) selected for fast growth on a 100 % plant-based diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Mai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Colloquium Spectroscopicum Internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Tromso, Norway</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Aug 2013, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747405v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary lipid levels affects on lipid digestion, absorption and plasma metabolites in Solea senegalensis juveniles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Alexandre Borges</w:t>
+                <w:t xml:space="preserve">Digestibilité de différentes matières premières à base de graines de lin extrudées chez la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luisa M.P. Valente</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Symposium on Fish Nutrition and Feeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labo/service de l'auteur., Jun 2012, Molde, Norway. 345 p</w:t>
+              <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745068v1</w:t>
+                <w:t xml:space="preserve">hal-02748590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INRA and the french research program on fish nutrition and metabolism</w:t>
+                <w:t xml:space="preserve">Un cycle complet d'élevage de truite arc-en-ciel avec un aliment dépourvu de matières premières marines : conséquences sur la composition en acides gras des tissus et de la reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Leprevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sino-French Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Wuhan, China</w:t>
+              <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807932v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génétique de l'utilisation des produits d'origine végétale chez la truite arc-en-ciel [i](Oncorhynchus mykiss[/i]) et le bar européen ([i]Dicentrarchus labrax[/i])</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId598" w:history="1">
+                <w:t xml:space="preserve">Evaluation des composantes comportementales et endocrines de l'adaptation en cas d'alimentation d'origine végétale chez deux lignées isogéniques de truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Foucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Prunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel J.-M. Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.99</w:t>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001268v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse à l'aliment &amp;quot;tout végétal&amp;quot; de 2 lignées de truites sélectionnées sur la teneur en lipides du muscle</w:t>
+                <w:t xml:space="preserve">Nutritional requirements of zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Enrique Visbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielba Morillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’animation PEIMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Sizun, France. 21 diapos</w:t>
+              <w:t xml:space="preserve">EFOR Zebrafish Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Paris, France. 10 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807883v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestion, intestinal nutrient transport and metabolism in two genotypes of rainbow trout (Oncorhynchus mykiss) fed diets with or without carbohydrates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Inge I. Geurden</w:t>
+                <w:t xml:space="preserve">Rainbow trout fed without marine ingredients during the whole life cycle : consequences on reproduction, fatty acid composition of gonads and tissue and progeny performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
+                <w:t xml:space="preserve">Amandine Leprevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Symposium on Fish Nutrition and Feeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Jun 2012, Molde, Norway. 345 p</w:t>
+              <w:t xml:space="preserve">Aqua 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). Oostende, BEL., Sep 2012, Prague, Czech Republic. 1224 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744691v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences de l'apport énergétique alimentaire sur la constitution des réserves lipidiques et la croissance musculaire de la truite arc-en-ciel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de l'énergie apportée dès le premier repas par les lipides alimentaires sur la croissance musculaire des alevins de truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Alami-Durante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Alami-Durante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du groupe d'animation Muscle-Viande</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Saint Gilles, France. 14 diapos</w:t>
+              <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807619v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving utilization of plant based diets in rainbow trout and european seabass: lessons from inference of genetic parameters and selection experiments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réponse à l'aliment &amp;quot;tout végétal&amp;quot; de 2 lignées de truites sélectionnées sur la teneur en lipides du muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingunn Stubhaug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aqua 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2012, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Journée d’animation PEIMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Sizun, France. 21 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745088v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une pisciculture compétitive et durable. Réduire l'usage des matières premières marines pour l'élevage aquacole</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Digestion, intestinal nutrient transport and metabolism in two genotypes of rainbow trout (Oncorhynchus mykiss) fed diets with or without carbohydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biju Kamalam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge I. Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon International de l'Agriculture-Les rencontres INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">15. International Symposium on Fish Nutrition and Feeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Jun 2012, Molde, Norway. 345 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807491v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine des matières premières de l'aliment : conséquences sur la qualité des chairs de truite et de bar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Nov 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving utilization of plant based diets in Rainbow trout and European sea bass: lessons from inference of genetic parameters and selection experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard R. Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge I. Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Genetics in Aquaculture XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Auburn, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of dietary fatty acids to promote growth of juvenile zebrafish (Danio rerio)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une pisciculture compétitive et durable. Réduire l'usage des matières premières marines pour l'élevage aquacole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Symposium on Fish Nutrition and Feeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Jun 2012, Molde, Norway. 345 p</w:t>
+              <w:t xml:space="preserve">Salon International de l'Agriculture-Les rencontres INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744493v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postprandial regulation of hepatic miRNAs predicted to target the insulin pathway in rainbow trout refed after short-term fasting</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
+                <w:t xml:space="preserve">Dietary lipid levels affects on lipid digestion, absorption and plasma metabolites in Solea senegalensis juveniles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Alexandre Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa M.P. Valente</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Symposium on Fish Nutrition and Feeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Jun 2012, Molde, Norway. 345 p</w:t>
+              <w:t xml:space="preserve">, Labo/service de l'auteur., Jun 2012, Molde, Norway. 345 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744740v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remplacement des matières premières de l'aliment : conséquences sur la qualité de la chair de truite et de bar</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">INRA and the french research program on fish nutrition and metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Sino-French Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191201v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestibilité de différentes matières premières à base de graines de lin extrudées chez la truite arc-en-ciel</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Génétique de l'utilisation des produits d'origine végétale chez la truite arc-en-ciel [i](Oncorhynchus mykiss[/i]) et le bar européen ([i]Dicentrarchus labrax[/i])</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard R. Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel J.-M. Le Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748590v1</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cycle complet d'élevage de truite arc-en-ciel avec un aliment dépourvu de matières premières marines : conséquences sur la composition en acides gras des tissus et de la reproduction</w:t>
+                <w:t xml:space="preserve">Conséquences de l'apport énergétique alimentaire sur la constitution des réserves lipidiques et la croissance musculaire de la truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Alami-Durante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.69</w:t>
+              <w:t xml:space="preserve">Réunion du groupe d'animation Muscle-Viande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Saint Gilles, France. 14 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019428v1</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des composantes comportementales et endocrines de l'adaptation en cas d'alimentation d'origine végétale chez deux lignées isogéniques de truite arc-en-ciel</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId598" w:history="1">
+                <w:t xml:space="preserve">Improving utilization of plant based diets in rainbow trout and european seabass: lessons from inference of genetic parameters and selection experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel J.-M. Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.47</w:t>
+              <w:t xml:space="preserve">Aqua 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000317v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional requirements of zebrafish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficiency of dietary fatty acids to promote growth of juvenile zebrafish (Danio rerio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielba Morillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Luisa Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFOR Zebrafish Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Paris, France. 10 diapos</w:t>
+              <w:t xml:space="preserve">15. International Symposium on Fish Nutrition and Feeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Jun 2012, Molde, Norway. 345 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808208v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainbow trout fed without marine ingredients during the whole life cycle : consequences on reproduction, fatty acid composition of gonads and tissue and progeny performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Postprandial regulation of hepatic miRNAs predicted to target the insulin pathway in rainbow trout refed after short-term fasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Mennigen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Larquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aqua 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). Oostende, BEL., Sep 2012, Prague, Czech Republic. 1224 p</w:t>
+              <w:t xml:space="preserve">15. International Symposium on Fish Nutrition and Feeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Jun 2012, Molde, Norway. 345 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745298v1</w:t>
+                <w:t xml:space="preserve">hal-02744740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'énergie apportée dès le premier repas par les lipides alimentaires sur la croissance musculaire des alevins de truite arc-en-ciel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Alami-Durante</w:t>
+                <w:t xml:space="preserve">Remplacement des matières premières de l'aliment : conséquences sur la qualité de la chair de truite et de bar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745420v1</w:t>
+                <w:t xml:space="preserve">hal-01191201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrigenomics in aquaculture</w:t>
+                <w:t xml:space="preserve">Nourrir les poissons d'élevage sans piller la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop USDA-NOAA Improving Productivity, Efficiency, Product Quality and Environment Sustainability of Aquaculture Operations through Systematic Integration of Information and Knowledge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Shepherdstown, United States. 36 diapos</w:t>
+              <w:t xml:space="preserve">TEDx Basque Country "O-Ceans"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Biarritz, France. 12 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807640v1</w:t>
+                <w:t xml:space="preserve">hal-02808053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nourrir les poissons d'élevage sans piller la mer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Feeding rainbow trout with a plant based diet from first feeding to spawning does not affect sperm quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel J.-M. Le Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEDx Basque Country "O-Ceans"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Biarritz, France. 12 diapos</w:t>
+              <w:t xml:space="preserve">3. International Workshop on The Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Budapest, Hungary. pp.100-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808053v1</w:t>
+                <w:t xml:space="preserve">hal-01000589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding rainbow trout with a plant based diet from first feeding to spawning does not affect sperm quality</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nutrigenomics in aquaculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Workshop on The Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Budapest, Hungary. pp.100-101</w:t>
+              <w:t xml:space="preserve">Workshop USDA-NOAA Improving Productivity, Efficiency, Product Quality and Environment Sustainability of Aquaculture Operations through Systematic Integration of Information and Knowledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Shepherdstown, United States. 36 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000589v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on modifier la qualité nutritionnelle de la chair en modulant le régime alimentaire ou les conditions d'élevage des poissons ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of genetic selection and dietary carbohydrates on hepatic intermediary metabolism of rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biju Biju Sam Kamalam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire INRA-DGAL "Pratiques agricoles innovantes et qualités nutritionnelles des produits alimentaires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Montreuil, France. 21 diapos</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 11. Mediterranean Aquaculture 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808124v1</w:t>
+                <w:t xml:space="preserve">hal-02745545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of genetic selection and dietary carbohydrates on hepatic intermediary metabolism of rainbow trout (Oncorhynchus mykiss)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peut-on modifier la qualité nutritionnelle de la chair en modulant le régime alimentaire ou les conditions d'élevage des poissons ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 11. Mediterranean Aquaculture 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">Séminaire INRA-DGAL "Pratiques agricoles innovantes et qualités nutritionnelles des produits alimentaires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Montreuil, France. 21 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745545v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besoins nutritionnels des poissons d'élevage et matières premières pour les aliments aquacoles</w:t>
               </w:r>
@@ -26321,2628 +26321,2628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fondamentaux et nouveautés en nutrition des poissons</w:t>
+                <w:t xml:space="preserve">Responses of rainbow trout clonal lines to plant-based feed evidence genotype x diet interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rimoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatice Asuman Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation AFTAA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Massy Palaiseau, France. 41 diapos</w:t>
+              <w:t xml:space="preserve">14. International Symposium on Fish Nutrition and Feeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820577v1</w:t>
+                <w:t xml:space="preserve">hal-01193585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotype-diet interactions in European sea bass (Dicentrarchus labrax) with total substitution of marine products in the diet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Mazurais</w:t>
+                <w:t xml:space="preserve">Caractérisation phénotypique de familles de truites et de bars présentant des aptitudes différentes à utiliser les aliments à base de végétaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge I. Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Rimoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Geay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193605v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of plant-based diet on genetic improvement of rainbow trout (O. mykiss): family responses to marine vs plant-based diet from the first meal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Génétique de l’utilisation de l’aliment d’origine végétal chez le bar et la truite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge I. Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Le Boucher</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Journée d’animation PEIMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Sizun, France. 25 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193560v1</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02812388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucose utilization is improved by long-term insulin treatment in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Congress on the Biology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the liver transcriptome induced by a plant based diet compared to a marine based diet in two lines of rainbow trout selected for muscle fat content</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Changes in nutritional and sensory properties induced by a plant based diet in two lines of rainbow trout selected for muscle fat content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Choubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Symposium on Fish Nutrition and Feeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751277v1</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can genetic improvement in aquaculture reduce impact on fisheries? Case of European sea bass ([i]Dicentrarchus labrax[/i]) with total substitution of marine products in the diet</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of different protein/lipid ratios on growth performance and intermediary metabolism of Senagalese sole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Alan Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M.P. Valente</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Annual Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Nantes, France. pp.1-6 - communication J:04</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193728v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliment végétal, estimation des interactions génotype-aliment dans le cas de la croissance tardive chez le bar européen ([i]Dicentrarchus labrax[/i])</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fondamentaux et nouveautés en nutrition des poissons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Syndicat Français d’Aquaculture Marine et Nouvelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Formation AFTAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Massy Palaiseau, France. 41 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193721v1</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainbow trout regulates lean body growth but does not adjust feed intake of diets non-limiting in protein with varying lipid levels</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genotype-diet interactions in European sea bass (Dicentrarchus labrax) with total substitution of marine products in the diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mazurais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Symposium on Fish Nutrition and Feeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Qingdao, China</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754691v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of different protein/lipid ratios on growth performance and intermediary metabolism of Senagalese sole</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of plant-based diet on genetic improvement of rainbow trout (O. mykiss): family responses to marine vs plant-based diet from the first meal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Lecalvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753110v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in nutritional and sensory properties induced by a plant based diet in two lines of rainbow trout selected for muscle fat content</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Changes in the liver transcriptome induced by a plant based diet compared to a marine based diet in two lines of rainbow trout selected for muscle fat content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingunn Stubhaug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.I. Kolditz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Guernec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Symposium on Fish Nutrition and Feeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753973v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic insulin infusion regulates hepatic lipid gene expression in rainbow trout Oncorhynchus mykiss fed with carbohydrates</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Can genetic improvement in aquaculture reduce impact on fisheries? Case of European sea bass ([i]Dicentrarchus labrax[/i]) with total substitution of marine products in the diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mazurais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">ICES Annual Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Nantes, France. pp.1-6 - communication J:04</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753309v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation des poissons d'élevage et qualités des produits</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aliment végétal, estimation des interactions génotype-aliment dans le cas de la croissance tardive chez le bar européen ([i]Dicentrarchus labrax[/i])</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mazurais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INAO Commission Produits de la Pisciculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Paris, France. 40 diapos</w:t>
+              <w:t xml:space="preserve">Journée du Syndicat Français d’Aquaculture Marine et Nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820579v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary protein source or energy levels have no major impact on growth performance or nutrient utilization of ongrowing Senegalese sole</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rainbow trout regulates lean body growth but does not adjust feed intake of diets non-limiting in protein with varying lipid levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge I. Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.W. Schrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">14. International Symposium on Fish Nutrition and Feeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752987v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can genetic improvement in aquaculture reduce the impact on fisheries? The case of European sea bass (Dicentrarchus labrax) fed on a totally plant-ingredient based diet.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Mazurais</w:t>
+                <w:t xml:space="preserve">Dietary protein source or energy levels have no major impact on growth performance or nutrient utilization of ongrowing Senegalese sole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M.P. Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Linares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L.R. Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Escorcio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium, Ifremer, How minimizing the footprint of the aquaculture and fisheries on the ecosystem?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Sète, France. Symposium, Ifremer, Sète, France, 1-3 September 2010. How minimizing the footprint of the aquaculture and fisheries on the ecosystem? Abstracts book, p.38</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193726v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité génétique de l'efficacité d'utilisation d'aliments végétaux chez la truite arc-en-ciel et le bar</w:t>
+                <w:t xml:space="preserve">Alimentation des poissons d'élevage et qualités des produits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Mazurais</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">INAO Commission Produits de la Pisciculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Paris, France. 40 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820332v1</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant-based diet in trout ([i]O. mykiss[/i]): are there genotype x diet interactions for main production traits when fish are fed marine vs plant-based diets from the first meal?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chronic insulin infusion regulates hepatic lipid gene expression in rainbow trout Oncorhynchus mykiss fed with carbohydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th World Congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany. pp.DVD, communication n°0650</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193727v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of rainbow trout clonal lines to plant-based feed evidence genotype x diet interactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Can genetic improvement in aquaculture reduce the impact on fisheries? The case of European sea bass (Dicentrarchus labrax) fed on a totally plant-ingredient based diet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId657" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Terrier</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mazurais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Symposium on Fish Nutrition and Feeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Qingdao, China</w:t>
+              <w:t xml:space="preserve">Symposium, Ifremer, How minimizing the footprint of the aquaculture and fisheries on the ecosystem?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Sète, France. Symposium, Ifremer, Sète, France, 1-3 September 2010. How minimizing the footprint of the aquaculture and fisheries on the ecosystem? Abstracts book, p.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193585v1</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation phénotypique de familles de truites et de bars présentant des aptitudes différentes à utiliser les aliments à base de végétaux</w:t>
+                <w:t xml:space="preserve">Variabilité génétique de l'efficacité d'utilisation d'aliments végétaux chez la truite arc-en-ciel et le bar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge I. Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Luis Zambonino-Infante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mazurais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821451v1</w:t>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génétique de l’utilisation de l’aliment d’origine végétal chez le bar et la truite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Plant-based diet in trout ([i]O. mykiss[/i]): are there genotype x diet interactions for main production traits when fish are fed marine vs plant-based diets from the first meal?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Chatain</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Richard Le Boucher</w:t>
+                <w:t xml:space="preserve">Jean-Michel Le Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’animation PEIMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Sizun, France. 25 diapositives</w:t>
+              <w:t xml:space="preserve">9th World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany. pp.DVD, communication n°0650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02812388v1</w:t>
+                <w:t xml:space="preserve">hal-01193727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metformin improves postprandial glucose homeostasis in rainbow trout (Oncorhynchus mykiss) fed high levels of dietary carbohydrates : a potential link with the induction of hepatic lipogenic capacities ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peut on améliorer la qualité nutritionnelle des graisses animales ? Que peut on attendre des pratiques d'élevage pour le poisson ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. International Congress of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">Journée annuelle du groupe lipides et nutrition : Peut-on améliorer la qualité nutritionnelle des graisses animales ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756943v1</w:t>
+                <w:t xml:space="preserve">hal-02822990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régimes très fortement substitués avec des produits d'origine végétale : quelques enseignements obtenus avec des clones de truite arc-en-ciel.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le point sur les aliments à base de végétaux pour les poissons carnivores - potentiel de développement de l'aquaculture limitant l'usage des ressources halieutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Journées Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Paris, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Exposé au Sénat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Paris, France. 10 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193346v1</w:t>
+                <w:t xml:space="preserve">hal-02820739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut on améliorer la qualité nutritionnelle des graisses animales ? Que peut on attendre des pratiques d'élevage pour le poisson ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metformin improves postprandial glucose homeostasis in rainbow trout (Oncorhynchus mykiss) fed high levels of dietary carbohydrates : a potential link with the induction of hepatic lipogenic capacities ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lansard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle du groupe lipides et nutrition : Peut-on améliorer la qualité nutritionnelle des graisses animales ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Paris, France. 1 p</w:t>
+              <w:t xml:space="preserve">19. International Congress of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822990v1</w:t>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le point sur les aliments à base de végétaux pour les poissons carnivores - potentiel de développement de l'aquaculture limitant l'usage des ressources halieutiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Régimes très fortement substitués avec des produits d'origine végétale : quelques enseignements obtenus avec des clones de truite arc-en-ciel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exposé au Sénat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Paris, France. 10 diapos</w:t>
+              <w:t xml:space="preserve">2e Journées Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820739v1</w:t>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le poisson d'aquaculture est-il moins bon ?</w:t>
               </w:r>
@@ -28997,90 +28997,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic selection on muscle fat content increased TOR signaling pathway and lipogenic gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Vachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29112,398 +29112,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence d'interactions génotype x aliment chez des clones de truites arc-en-ciel soumis à des régimes avec ou sans farine de poisson.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+                <w:t xml:space="preserve">Biological markers of intramuscular fat (IMF) content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId673" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Franck F. Tiquet</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Rencontres de l'Ichtyologie en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Paris, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">62. American Meat Science Association Reciprocal Meat Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Rogers, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02821572v1</w:t>
+                <w:t xml:space="preserve">hal-02752836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substitution de la farine de poisson par des sources protéiques d'origine végétale : effets sur la croissance musculaire des juvéniles de truite arc-en-ciel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cluzeaud</w:t>
+                <w:t xml:space="preserve">Mise en évidence d'interactions génotype x aliment chez des clones de truites arc-en-ciel soumis à des régimes avec ou sans farine de poisson.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck F. Tiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">4e Rencontres de l'Ichtyologie en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752134v1</w:t>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological markers of intramuscular fat (IMF) content</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+                <w:t xml:space="preserve">Substitution de la farine de poisson par des sources protéiques d'origine végétale : effets sur la croissance musculaire des juvéniles de truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Alami-Durante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Wrutniak Cabello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cluzeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62. American Meat Science Association Reciprocal Meat Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Rogers, United States</w:t>
+              <w:t xml:space="preserve">2. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752836v1</w:t>
+                <w:t xml:space="preserve">hal-02752134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition and nutritional quality of fish from fisheries and farming</w:t>
               </w:r>
@@ -29571,77 +29571,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'alimentation sur les critères de qualité nutritionnelle et sensorielle chez deux lignées de truites arc-en-ciel sélectionnées sur la teneur en lipides du muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ines Kolditz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cardinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29761,90 +29761,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is nutrient utilization affected by the genotype of fish ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ines Kolditz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indo-French seminar "Recent advances in Aquaculture"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Bhubaneswar, India. 21 diapos</w:t>
@@ -29873,103 +29873,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A first insight into genotype-diet interactions in European seabass (Dicentrarchus labrax) in the context of plant based diet use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mazurais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on Genetics in Aquaculture (IAGA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Bangkok, pp.Inconnu</w:t>
@@ -29992,277 +29992,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in white muscle transcriptome induced by dietary energy levels in two strains of rainbow trout selected for muscle fat content</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insulin regulates the expression of several metabolism-related genes in the liver and primary hepatocytes of rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lansard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International symposium on fish nutrition and feeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Florianopolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750863v1</w:t>
+                <w:t xml:space="preserve">hal-02750843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin regulates the expression of several metabolism-related genes in the liver and primary hepatocytes of rainbow trout</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marine Lansard</w:t>
+                <w:t xml:space="preserve">Variabilité génétique de l'utilisation des aliments végétaux chez la truite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge I. Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International symposium on fish nutrition and feeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Florianopolis, Brazil</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750843v1</w:t>
+                <w:t xml:space="preserve">hal-02757076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle moléculaire du métabolisme énergétique chez les animaux de rente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -30294,3283 +30320,3261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité génétique de l'utilisation des aliments végétaux chez la truite</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in white muscle transcriptome induced by dietary energy levels in two strains of rainbow trout selected for muscle fat content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edwige Quillet</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ines Kolditz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
+              <w:t xml:space="preserve">13. International symposium on fish nutrition and feeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Florianopolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757076v1</w:t>
+                <w:t xml:space="preserve">hal-02750863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in liver metabolic pathways induced by dietary energy and selection for muscle fat content in rainbow trout</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Selection for muscle lipid content in rainbow trout: consequences on fillet quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edwige Quillet</w:t>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition. ISEP 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9. International Symposium on Genetics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.07.121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757021v1</w:t>
+                <w:t xml:space="preserve">hal-01193488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences de l'alimentation précoce et de l'alimentation avant l'abattage sur les dépôts lipidiques et la couleur de la chair de la truite Arc-En-Ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Alami-Durante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Choubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères journées de la recherche filière piscicole, Paris, 3-4 juillet 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of concommitant replacement of fish meal and fish oil by plant ingredients on lipid metabolism in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Maria Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatic gene expression profiling in juvenile rainbow trout (Oncorhynchus mykiss) after dietary fish meal or dietary fish oil replacement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Piumi</w:t>
+                <w:t xml:space="preserve">Prospective pisciculture 2021 : quels scénarios ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bonnemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Forraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Fostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">1. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755369v1</w:t>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of lipid distribution in rainbow trout by magnetic resonance, colour vision and histology imaging techniques</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conséquences de l'alimentation précoce et de l'alimentation avant l'abattage sur les dépôts lipidiques et la couleur de la chair de la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Alami-Durante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Choubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on Energy &amp; Protein Metabolism &amp; Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t>
+              <w:t xml:space="preserve">1. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752860v1</w:t>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of selection for muscle lipid content on body shape, fat deposition and dressing yields in rainbow trout</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptome and proteome analysis of changes induced in rainbow trout (Oncorhynchus mykiss) liver by suppression of dietary fish oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ines Kolditz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayena Borthaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Symposium on Genetics in Aquaculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aquaculture Europe 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Istanbul, Turkey</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02757666v1</w:t>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome and proteome analysis of changes induced in rainbow trout (Oncorhynchus mykiss) liver by suppression of dietary fish oil</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effet de la sélection pour la teneur en lipides musculaires sur la répartition des lipides corporels et les rendements de transformation chez la truite Arc-En-Ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Collewet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">1ères journées de la recherche filière piscicole, Paris, 3-4 juillet 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755191v1</w:t>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la sélection pour la teneur en lipides musculaires sur la répartition des lipides corporels et les rendements de transformation chez la truite Arc-En-Ciel</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ingestion, croissance et efficacité alimentaire chez la truite arc-en-ciel nourrie avec un aliment sans farine de poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge I. Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères journées de la recherche filière piscicole, Paris, 3-4 juillet 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Paris, France. pp.1</w:t>
+              <w:t xml:space="preserve">1. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590375v1</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective pisciculture 2021 : quels scénarios ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Forraz</w:t>
+                <w:t xml:space="preserve">Changes in liver metabolic pathways induced by dietary energy and selection for muscle fat content in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ines Kolditz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Fostier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Josette Borthaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition. ISEP 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754363v1</w:t>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences de l'alimentation précoce et de l'alimentation avant l'abattage sur les dépôts lipidiques et la couleur de la chair de la truite arc-en-ciel</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hepatic gene expression profiling in juvenile rainbow trout (Oncorhynchus mykiss) after dietary fish meal or dietary fish oil replacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ines Kolditz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756987v1</w:t>
+                <w:t xml:space="preserve">hal-02755369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingestion, croissance et efficacité alimentaire chez la truite arc-en-ciel nourrie avec un aliment sans farine de poisson</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Terrier</w:t>
+                <w:t xml:space="preserve">Characterization of lipid distribution in rainbow trout by magnetic resonance, colour vision and histology imaging techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Davenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylène Collewet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">2. International Symposium on Energy &amp; Protein Metabolism &amp; Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753470v1</w:t>
+                <w:t xml:space="preserve">hal-02752860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du remplacement de la farine ou de l'huile de poisson par des produits végétaux sur le transcriptome hépatique de la truite arc-en-ciel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Piumi</w:t>
+                <w:t xml:space="preserve">Effect of selection for muscle lipid content on body shape, fat deposition and dressing yields in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées de la Recherche Filière piscicole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9. International Symposium on Genetics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.07.168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753370v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome and proteome analysis of changes induced in trout liver by suppression of dietary fish oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ines Kolditz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayena Borthaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental biology 2007. Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of rainbow trout selected for high or low muscle lipid content to different dietary energy supply</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+                <w:t xml:space="preserve">Effet du remplacement de la farine ou de l'huile de poisson par des produits végétaux sur le transcriptome hépatique de la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ines Kolditz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Symposium on Genetics in Aquaculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1. Journées de la Recherche Filière piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01193485v1</w:t>
+                <w:t xml:space="preserve">hal-02753370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection pour la teneur en lipides musculaires et triploïdie : impact sur la qualité de la chair de truite arc-en-ciel</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Response of rainbow trout selected for high or low muscle lipid content to different dietary energy supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ines Kolditz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Médale</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées de la recherche filière piscicole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9. International Symposium on Genetics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.07.109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756218v1</w:t>
+                <w:t xml:space="preserve">hal-01193485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omega 3 in fish from fisheries and farming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sélection pour la teneur en lipides musculaires et triploïdie : impact sur la qualité de la chair de truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Société Française de Nutrition et British Nutrition Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Lille, France. 1 p</w:t>
+              <w:t xml:space="preserve">1. Journées de la recherche filière piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816376v1</w:t>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection for muscle lipid content in rainbow trout: consequences on fillet quality</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Omega 3 in fish from fisheries and farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Symposium on Genetics in Aquaculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium Société Française de Nutrition et British Nutrition Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Lille, France. 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01193488v1</w:t>
+                <w:t xml:space="preserve">hal-02816376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of early nutrition on fat storage and quality criteria in 600G rainbow trout selected for muscle fat content</w:t>
+                <w:t xml:space="preserve">Effect of early nutrition on fat storage and quality criteria in 600g rainbow trout selected for muscle fat content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Symposium Fish Nutrition and Feeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Biarritz, France</w:t>
+              <w:t xml:space="preserve">XII International Symposium on Fish Nutrition &amp; Feeding, Biarritz, May 28-June 1, 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755248v1</w:t>
+                <w:t xml:space="preserve">hal-02588825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliment aquacole et substitution des matières premières halieutiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perspectives of plant protein use in aquaculture : biological, environmental and socio-economic consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Perez Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gutierres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. van den Thillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aujourd'hui l'aquaculture et la pêche professionnelle. Rencontres interprofessionnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Lyon, France. 1 p</w:t>
+              <w:t xml:space="preserve">World Aquaculture Society WAS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Florence, Italy. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02812750v1</w:t>
+                <w:t xml:space="preserve">hal-02820808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives of plant protein use in aquaculture : biological, environmental and socio-economic consequences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
+                <w:t xml:space="preserve">First feeding lipid level affects the time course of fat storage in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Alami-Durante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Girod-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Aquaculture Society WAS 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Florence, Italy. 1 p</w:t>
+              <w:t xml:space="preserve">12. International Symposium Fish Nutrition and Feeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820808v1</w:t>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First feeding lipid level affects the time course of fat storage in rainbow trout</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of early nutrition on fat storage and quality criteria in 600G rainbow trout selected for muscle fat content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Symposium Fish Nutrition and Feeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754920v1</w:t>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de gènes impliqués dans le déterminisme génétique et nutritionnel de l'adiposité chez la truite (Oncorhynchus mykiss)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aliment aquacole et substitution des matières premières halieutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Rencontres de l'Ichtyologie en France - RIF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Paris, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Aujourd'hui l'aquaculture et la pêche professionnelle. Rencontres interprofessionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Lyon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811972v1</w:t>
+                <w:t xml:space="preserve">hal-02812750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche des gènes impliqués dans le déterminisme génétique et nutritionnel de l'adiposité chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+                <w:t xml:space="preserve">Recherche de gènes impliqués dans le déterminisme génétique et nutritionnel de l'adiposité chez la truite (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ines Kolditz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIF 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">3. Rencontres de l'Ichtyologie en France - RIF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Paris, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751489v1</w:t>
+                <w:t xml:space="preserve">hal-02811972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic pathways involved in nutritional and genetic determinism of fat storage allocation in body compartments of rainbow trout : gene candidates and liver proteome analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+                <w:t xml:space="preserve">Recherche des gènes impliqués dans le déterminisme génétique et nutritionnel de l'adiposité chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ines Kolditz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Symposium Fish Nutrition and Feeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Biarritz, France</w:t>
+              <w:t xml:space="preserve">RIF 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754889v1</w:t>
+                <w:t xml:space="preserve">hal-02751489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of selection for muscle lipid content on fat deposition, dressing yields and body shape in rainbow trout</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Metabolic pathways involved in nutritional and genetic determinism of fat storage allocation in body compartments of rainbow trout : gene candidates and liver proteome analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ines Kolditz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium for Genetics in Aquaculture, Montpellier, 25-30 June 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.1</w:t>
+              <w:t xml:space="preserve">12. International Symposium Fish Nutrition and Feeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02588820v1</w:t>
+                <w:t xml:space="preserve">hal-02754889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de gènes clés de la variabilité de la teneur en lipides intra-musculaires : Approche comparée multi espèces (bovin, canard, truite et porc)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+                <w:t xml:space="preserve">Effect of selection for muscle lipid content on fat deposition, dressing yields and body shape in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2004 et 2005 - Département de Physiologie Animale et Système d'Élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Tours, France</w:t>
+              <w:t xml:space="preserve">9th International Symposium for Genetics in Aquaculture, Montpellier, 25-30 June 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754790v1</w:t>
+                <w:t xml:space="preserve">hal-02588820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of fishmeal replacement by a mixture of plant protein on growth and quality criteria of large size rainbow trout</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recherche de gènes clés de la variabilité de la teneur en lipides intra-musculaires : Approche comparée multi espèces (bovin, canard, truite et porc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Symposium Fish Nutrition and Feeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Biarritz, France</w:t>
+              <w:t xml:space="preserve">1. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2004 et 2005 - Département de Physiologie Animale et Système d'Élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755005v1</w:t>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition de la chair des poissons : atouts nutritionnels</w:t>
               </w:r>
@@ -33619,1636 +33623,1645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional and genetic determinism of fat storage allocation in body compartments of rainbow trout: liver proteome analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consequences of fishmeal replacement by a mixture of plant protein on growth and quality criteria of large size rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Choubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">12. International Symposium Fish Nutrition and Feeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750624v1</w:t>
+                <w:t xml:space="preserve">hal-02755005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la teneur en lipides musculaires et de la triploïdie sur la texture de la chair de truite arc-en-ciel : intérêt de lignées divergentes selectionnées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of early nutrition on fat storage and quality criteria in 600g rainbow trout selected for muscle fat content</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+                <w:t xml:space="preserve">Nutritional and genetic determinism of fat storage allocation in body compartments of rainbow trout: liver proteome analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ines Kolditz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII International Symposium on Fish Nutrition &amp; Feeding, Biarritz, May 28-June 1, 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.1</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588825v1</w:t>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection divergente pour la teneur en lipides du muscle chez la truite arc-en-ciel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edwige Quillet</w:t>
+                <w:t xml:space="preserve">Caractérisation de la carnitine palmitoyl transferase I de la truite arc-en-ciel : relations avec les réserves lipidiques corporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gutières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayena Borthaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cluzeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SEMII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Sizun, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">2. Congrès de la Société Française de Nutrition - Symposium Mitochondries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Marseille, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02830316v1</w:t>
+                <w:t xml:space="preserve">hal-02834084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génétique, alimentation et répartition des graisses corporelles chez la truite arc-en-ciel</w:t>
+                <w:t xml:space="preserve">Conséquences de l'alimentation précoce et de l'alimentation de finition (avant abattage) sur les dépôts lipidiques et la couleur de la chair de la truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edwige Quillet</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Choubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Alami-Durante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication au Réseau INRA Génétique et Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Paris, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Réunion réseau inter-organismes Qualité des Poissons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02826067v1</w:t>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02829357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The future trends for research on quality and safety of animal products</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Génétique, alimentation et répartition des graisses corporelles chez la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId742" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Symposium "Animal Scienze Days"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Agripolis, Italy</w:t>
+              <w:t xml:space="preserve">Communication au Réseau INRA Génétique et Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Paris, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761475v1</w:t>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02826067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la carnitine palmitoyl transferase I de la truite arc-en-ciel : relations avec les réserves lipidiques corporelles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cluzeaud</w:t>
+                <w:t xml:space="preserve">Sélection divergente pour la teneur en lipides du muscle chez la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Congrès de la Société Française de Nutrition - Symposium Mitochondries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Marseille, France. 1 p</w:t>
+              <w:t xml:space="preserve">Journée SEMII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Sizun, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02834084v1</w:t>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02830316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences de l'alimentation précoce et de l'alimentation de finition (avant abattage) sur les dépôts lipidiques et la couleur de la chair de la truite arc-en-ciel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The future trends for research on quality and safety of animal products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ian Richardson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Duffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion réseau inter-organismes Qualité des Poissons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Paris, France. 1 p</w:t>
+              <w:t xml:space="preserve">13. International Symposium "Animal Scienze Days"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Agripolis, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02829357v1</w:t>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stable isotope (13C) approach to analyse carbon flow in rainbow trout and gilthead sea bream</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nutritional assessment of somatolactin function in gilthead sea bream (Sparus aurata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fernandez Borras</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
+                <w:t xml:space="preserve">S. Vega Rubin de Celis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gomez Requeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gutíerrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 04. European Aquaculture Society Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">5. International Symposium on Fish Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Castellon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763030v1</w:t>
+                <w:t xml:space="preserve">hal-02763436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional regulation by dietary nitrogen source of growth hormone receptors in rainbow trout : somatotropic axis activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Gomez Requeni</w:t>
+                <w:t xml:space="preserve">A stable isotope (13C) approach to analyse carbon flow in rainbow trout and gilthead sea bream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Calduch Giner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Vega Rubin de Celis</w:t>
+                <w:t xml:space="preserve">J. Fernandez Borras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Perez Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium on Fish Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Castellon, Spain</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 04. European Aquaculture Society Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762851v1</w:t>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications of amino acid and glucose uptake in response to dietary fishmeal replacement in rainbow trout (Oncorhynchus mykiss)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Santigosa</w:t>
+                <w:t xml:space="preserve">Transcriptional regulation by dietary nitrogen source of growth hormone receptors in rainbow trout : somatotropic axis activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gomez Requeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Calduch Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vega Rubin de Celis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 04. European Aquaculture Society Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">5. International Symposium on Fish Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Castellon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763974v1</w:t>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish meal replacement by plant protein sources in gilthead sea bream (Sparus aurata): effects on growth performance and non-specific defence mechanisms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Gomez - Réqueni</w:t>
+                <w:t xml:space="preserve">Modifications of amino acid and glucose uptake in response to dietary fishmeal replacement in rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Santigosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId756" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Perez - Sanchez</w:t>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Gallardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 04. European Aquaculture Society Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId754" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762814v1</w:t>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of total replacement of fish meal by plant proteins on sensory, physical and chemical traits during shelf-life in rainbow trout (Oncorhynchus mykiss)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Total replacement of fishmeal in diet affects vitellogenesis but not reproductive performance of rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Glasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 04. European Aquaculture Society Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">11. International Symposium on Nutrition and Feeding in Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Phuket Island, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762741v1</w:t>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions d'élevage, composition du poisson et valeur nutritionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activity and mRNA expression of genes releated to fatty acid oxydation in &amp;quot;fat&amp;quot; and &amp;quot;lean&amp;quot; lines of chickens: effect of muscle metabolic type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bordeaux Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">5. Polish-French Symposium "Animal Growth and Development Regulatory Mechanisms"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId759" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759918v1</w:t>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the suppression of dietary fish oil on hepatic intermediary metabolism in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35267,1537 +35280,1524 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Nutrition and Feeding in Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Phuket Island, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity and mRNA expression of genes releated to fatty acid oxydation in &amp;quot;fat&amp;quot; and &amp;quot;lean&amp;quot; lines of chickens: effect of muscle metabolic type</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conditions d'élevage, composition du poisson et valeur nutritionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Polish-French Symposium "Animal Growth and Development Regulatory Mechanisms"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">Bordeaux Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759709v1</w:t>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total replacement of fishmeal in diet affects vitellogenesis but not reproductive performance of rainbow trout</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The effect of total replacement of fish meal by plant proteins on sensory, physical and chemical traits during shelf-life in rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Francesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zampacavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Nutrition and Feeding in Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Phuket Island, Thailand</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 04. European Aquaculture Society Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759282v1</w:t>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la carnitine palmitoyltransférase 1 chez le poulet: effet de l'engraissement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Collin</w:t>
+                <w:t xml:space="preserve">Fish meal replacement by plant protein sources in gilthead sea bream (Sparus aurata): effects on growth performance and non-specific defence mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sitja-Bobadilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gomez - Réqueni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId763" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Perez - Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées Francophones de Nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Lyon, France</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 04. European Aquaculture Society Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId766" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759056v1</w:t>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High level of fish meal replacement by plant proteins in gilthead sea bream (Sparus aurata). 1. Effect on growth, quality traits and chemical composition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation de la carnitine palmitoyltransférase 1 chez le poulet: effet de l'engraissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 04. European Aquaculture Society Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">5. Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762815v1</w:t>
+                <w:t xml:space="preserve">hal-02759056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques nutritionnelles des poissons et facteurs de variations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High level of fish meal replacement by plant proteins in gilthead sea bream (Sparus aurata). 1. Effect on growth, quality traits and chemical composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Francesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vigiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gomez-Réqueni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Perez-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Rennes, France</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 04. European Aquaculture Society Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758751v1</w:t>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein growth performance, amino acid utilisation and somatotropic axis responsiveness to fish meal replacement by plant protein sources in gilthead sea bream</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractéristiques nutritionnelles des poissons et facteurs de variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium on Fish Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Castellon, Spain</w:t>
+              <w:t xml:space="preserve">10. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763365v1</w:t>
+                <w:t xml:space="preserve">hal-02758751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of early nutrition and of finishing diets on energy metabolism and body stores of rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gutieres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Nutrition and Feeding in Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Phuket Island, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional assessment of somatolactin function in gilthead sea bream (Sparus aurata)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId749" w:history="1">
+                <w:t xml:space="preserve">Protein growth performance, amino acid utilisation and somatotropic axis responsiveness to fish meal replacement by plant protein sources in gilthead sea bream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gomez Requeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Gutíerrez</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mingarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Calduch Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium on Fish Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Castellon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763436v1</w:t>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of feed and feeding practice on quality factors such as nutrient composition and eating quality of aquaculture species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sélection expérimentale divergente pour la teneur en lipides musculaires estimée au Fat-meter chez la truite : réponse après deux générations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fauconneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Joint Trans-Atlantic Fisheries Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">13. Journée Technique du SYSAAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758994v1</w:t>
+                <w:t xml:space="preserve">hal-02825808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection expérimentale divergente pour la teneur en lipides musculaires estimée au Fat-meter chez la truite : réponse après deux générations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of feed and feeding practice on quality factors such as nutrient composition and eating quality of aquaculture species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Fauconneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journée Technique du SYSAAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">1. Joint Trans-Atlantic Fisheries Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02825808v1</w:t>
+                <w:t xml:space="preserve">hal-02758994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional regulation of trout skeletal muscle fibre size distribution and myosin heavy chain (MHC) expression by dietary proteins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chantal Wrutniak Cabello</w:t>
+                <w:t xml:space="preserve">Protein profile changes in trout fed plant proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A.M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId777" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Watt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on Nutrition and Feeding in Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Rhodes, Greece. 240 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761974v1</w:t>
+                <w:t xml:space="preserve">hal-02760024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des glucides alimentaires par le turbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ramalho Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journee Nutrition des Poissons INRA-IFREMER, Bordeaux Aquaculture 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein profile changes in trout fed plant proteins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S.A.M. Martin</w:t>
+                <w:t xml:space="preserve">Nutritional regulation of trout skeletal muscle fibre size distribution and myosin heavy chain (MHC) expression by dietary proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Alami-Durante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Wrutniak Cabello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Cash</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sadasivam Kaushik</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on Nutrition and Feeding in Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Rhodes, Greece. 240 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId781" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760024v1</w:t>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response to mass selection for two traits in related to fattening in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fauconneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. World congress on genetics applied to Livestock production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Montpellier, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36816,791 +36816,791 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controle nutritionnel de la genese des depots lipidiques chez la truite, effet de la temperature d'elevage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
+                <w:t xml:space="preserve">Etude de la regulation nutritionnelle du metabolisme du glucose dans le foie de la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Breque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Vachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nutrition des Poissons INRA-IFREMER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1999, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02765285v1</w:t>
+                <w:t xml:space="preserve">hal-02771180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du niveau d'alimentation sur les performances des truites fario sélectionnées pour la croissance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+                <w:t xml:space="preserve">Controle nutritionnel de la genese des depots lipidiques chez la truite, effet de la temperature d'elevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées Francophones de Nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1999, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées Nutrition des Poissons INRA-IFREMER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1999, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02834891v1</w:t>
+                <w:t xml:space="preserve">hal-02765285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homeostasie glucidique et caracterisation de la glucokinase chez les teleosteens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+                <w:t xml:space="preserve">Effet du niveau d'alimentation sur les performances des truites fario sélectionnées pour la croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Chevassus-Au-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Journees de la Societe française d'Ichtyologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1998, Biarritz, France</w:t>
+              <w:t xml:space="preserve">2. Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1999, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02839135v1</w:t>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02834891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de l'utilisation digestive et métabolique d'un régime riche en glucides par la carpe a 18øC et 25øC</w:t>
+                <w:t xml:space="preserve">Effet du taux de lipides du regime sur l'excretion azotee, les depenses d'energie et la composition corporelle de la daurade europeenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Blanc</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Santinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Journées de la Société Française d'Ichtyologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1998, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Journées Nutrition des Poissons INRA-IFREMER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1999, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02835063v1</w:t>
+                <w:t xml:space="preserve">hal-02768851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du taux de lipides du regime sur l'excretion azotee, les depenses d'energie et la composition corporelle de la daurade europeenne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homeostasie glucidique et caracterisation de la glucokinase chez les teleosteens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">E. Gomes</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Krishnamoorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nutrition des Poissons INRA-IFREMER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1999, Brest, France</w:t>
+              <w:t xml:space="preserve">21. Journees de la Societe française d'Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1998, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02768851v1</w:t>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02839135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la regulation nutritionnelle du metabolisme du glucose dans le foie de la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparaison de l'utilisation digestive et métabolique d'un régime riche en glucides par la carpe a 18øC et 25øC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nutrition des Poissons INRA-IFREMER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1999, Brest, France</w:t>
+              <w:t xml:space="preserve">21. Journées de la Société Française d'Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1998, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02771180v1</w:t>
+                <w:t xml:space="preserve">hal-02835063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of glucokinase expression by dietary carbohydrates in trout and carp livers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Breque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Vachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -37668,77 +37668,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mambrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1997, Vila Real, Portugal</w:t>
@@ -37761,1171 +37761,1171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02838392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation de l'expression de la glucokinase par les glucides alimentaires dans les foies de truite et de carpe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Comparaison de l'utilisation des glucides alimentaires par la truite arc en ciel a 8 C et a 18 C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Vachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Médale</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées Francophones de Nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1997, Paris, France</w:t>
+              <w:t xml:space="preserve">1. Colloque IFR 43</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02837021v1</w:t>
+                <w:t xml:space="preserve">hal-02767481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de l'utilisation des glucides alimentaires par la truite arc en ciel a 8 C et a 18 C</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation de l'expression de la glucokinase par les glucides alimentaires dans les foies de truite et de carpe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Breque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Vachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frederic Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Colloque IFR 43</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t>
+              <w:t xml:space="preserve">1. Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02767481v1</w:t>
+                <w:t xml:space="preserve">hal-02837021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition des poissons, croissance et qualité de l'environnement</w:t>
+                <w:t xml:space="preserve">Bilans et rétention énergétique chez la truite en fonction du rapport protéine / énergie de l'aliment et de la quantité ingérée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Vallée</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bordeaux Aquaculture, Journée INRA de rencontre recherche profession</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1996, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées INRA IFREMER Nutrition des Poissons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 1996, Saint Pée sur Nivelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02838342v1</w:t>
+                <w:t xml:space="preserve">hal-02764979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition glucidique de la daurade</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P.J. Santinha</w:t>
+                <w:t xml:space="preserve">Influence d'une alimentation a base de proteines vegetales sur la croissance de la carpe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Verzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gâtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reunion Hydrobiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1996, Saint Pee sur Nivelle, France</w:t>
+              <w:t xml:space="preserve">Colloque annuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1996, Ardon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02769506v1</w:t>
+                <w:t xml:space="preserve">hal-02767825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibre proteines-lipides dans l'alimentation de la daurade</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nutrition des poissons, croissance et qualité de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reunion Hydrobiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1996, Saint Pee sur Nivelle, France</w:t>
+              <w:t xml:space="preserve">Bordeaux Aquaculture, Journée INRA de rencontre recherche profession</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1996, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764721v1</w:t>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02838342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration des rendements de carcasse et maitrise de l'état d'engraissement des poissons d'élevage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+                <w:t xml:space="preserve">Nutrition glucidique de la daurade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Santinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cahu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bordeaux Aquaculture, Journée INRA de rencontre recherche profession</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1996, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Reunion Hydrobiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1996, Saint Pee sur Nivelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId801" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02842484v1</w:t>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilans et rétention énergétique chez la truite en fonction du rapport protéine / énergie de l'aliment et de la quantité ingérée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Equilibre proteines-lipides dans l'alimentation de la daurade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Santinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées INRA IFREMER Nutrition des Poissons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 1996, Saint Pée sur Nivelle, France</w:t>
+              <w:t xml:space="preserve">Reunion Hydrobiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1996, Saint Pee sur Nivelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId803" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764979v1</w:t>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d'une alimentation a base de proteines vegetales sur la croissance de la carpe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Marcel</w:t>
+                <w:t xml:space="preserve">Amélioration des rendements de carcasse et maitrise de l'état d'engraissement des poissons d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fauconneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Evrard</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1996, Ardon, France</w:t>
+              <w:t xml:space="preserve">Bordeaux Aquaculture, Journée INRA de rencontre recherche profession</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1996, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId804" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02767825v1</w:t>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02842484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition of farmed siberian sturgeon. A review of our current knowledge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Why do rainbow trout grow better when fed by day than by night ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mambrini-Doudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boujard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on strurgeons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1993, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">World conference on Chronobiology and Chronotherapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1995, Ferrara, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02772117v1</w:t>
+                <w:t xml:space="preserve">hal-02848245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why do rainbow trout grow better when fed by day than by night ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nutrition of farmed siberian sturgeon. A review of our current knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Boujard</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World conference on Chronobiology and Chronotherapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1995, Ferrara, Italy</w:t>
+              <w:t xml:space="preserve">2. International Symposium on strurgeons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1993, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02848245v1</w:t>
+                <w:t xml:space="preserve">hal-02772117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy requirements, utilization and dietary supply to salmonids</w:t>
               </w:r>
@@ -39032,64 +39032,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Doudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1993, Eichenau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -39127,51 +39127,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of energy requirements for maintenance and substrate utilization in rainbow trout using indirect calorimetry and growth trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -39203,312 +39203,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effects of dietary lipid/carbohydrate ratio and environmental factors on growth and nutritional balance in rainbow trout</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of non protein energy sources on lipid and fatty acid composition of the muscle of rainbow trout reared in sea water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Brauge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World aquaculture 93</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., May 1993, Torremolinos, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02847415v1</w:t>
+                <w:t xml:space="preserve">hal-02847416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in growth rate and fat deposition in three strains of rainbow trout</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Combined effects of dietary lipid/carbohydrate ratio and environmental factors on growth and nutritional balance in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Brauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium Fish nutrition and feeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1991, Biarritz, France</w:t>
+              <w:t xml:space="preserve">World aquaculture 93</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., May 1993, Torremolinos, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02777949v1</w:t>
+                <w:t xml:space="preserve">hal-02847415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of non protein energy sources on lipid and fatty acid composition of the muscle of rainbow trout reared in sea water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Differences in growth rate and fat deposition in three strains of rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId811" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christina Brauge</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World aquaculture 93</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., May 1993, Torremolinos, Spain</w:t>
+              <w:t xml:space="preserve">4. International Symposium Fish nutrition and feeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1991, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02847416v1</w:t>
+                <w:t xml:space="preserve">hal-02777949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between growth and energy substrates in three rainbow trout strains</w:t>
               </w:r>
@@ -39563,90 +39563,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy resources in Atipa, Hoplosternum littorale. A neotropical air breathing catfish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Luquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium Fish nutrition and feeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1991, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -39671,77 +39671,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du rapport glucides/lipides de l'aliment sur la croissance et le bilan nutritionnel chez la truite arc-en-ciel élevée à 18 °C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNERNA - Nutrition et Ecologie Microbienne des Poicilothermes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNERNA., Mar 1992, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -39779,51 +39779,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilization of dietary carbohydrates by rainbow trout at two water temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -39943,90 +39943,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of digestible carbohydrates on protein/energy utilization and on glucose metabolism in rainbow trout (Salmo gairdneri R.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fauconneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Feeding and Nutrition in Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1987, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -40083,51 +40083,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTLs linked to survival and growth of rainbow trout fed a 100% plant-based diet in rainbow trout since the first meal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan d'Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -40135,51 +40135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cachelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Berlin, Germany. , 1672 p., 2019, Our future: growing from water</w:t>
@@ -40208,103 +40208,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR-based metabolomics workflow for characterization and effect assessment of alternative plant-based diets on plasma and microbiote in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Madji Hounoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAR - European Magnetic Resonance Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nantes, France. 2018</w:t>
@@ -40327,821 +40327,821 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seven generations of divergent selection for muscle lipid content in rainbow trout: main impacts on lipid distribution and metabolism</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flesh quality of large size rainbow trout fed plant-based diets during the whole life cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Lazzarotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Terova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. , 1146 p., 2016, AE2016 "Food for Thought"</w:t>
+              <w:t xml:space="preserve">17. International Symposium on Fish Nutrition and Feeding ISFNF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Sun Valley, United States. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740952v1</w:t>
+                <w:t xml:space="preserve">hal-02739148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the long-term dietary replacement of fish meal and fish oil affect the hepatic and intestinal transcriptome of rainbow trout (Oncorhynchus mykiss) juveniles ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact d'un aliment d'origine végétale sur l'état de santé de trois lignées isogéniques et d'une lignée sélectionné de truite arc en ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Danion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïg Louboutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture 2015: Cutting edge science in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montpellier, France. , 2015</w:t>
+              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Filière Piscicole, 2016, Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId825" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901439v1</w:t>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeur nutritionnelle de farine de tenebrion (Tenebrio molitor) et de farine d'hermetia (Hermetia illucens) dégraissées pour la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does the long-term dietary replacement of fish meal and fish oil affect the hepatic and intestinal transcriptome of rainbow trout (Oncorhynchus mykiss) juveniles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Lazzarotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France. , Journées de la Recherche Filière Piscicole, 2016, Journées de la Recherche Filière Piscicole</w:t>
+              <w:t xml:space="preserve">Aquaculture 2015: Cutting edge science in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montpellier, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId826" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901338v1</w:t>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No fish meal and fish oil in aquafeed : a challenge for the sustainable development of aquaculture</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seven generations of divergent selection for muscle lipid content in rainbow trout: main impacts on lipid distribution and metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual meeting of the European Federation of Animal Science EAAP 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. , 22, 2016, Book of Abstracts of the 67th Annual Meeting of teh European Federation of Animal Science</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. , 1146 p., 2016, AE2016 "Food for Thought"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId828" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901302v1</w:t>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flesh quality of large size rainbow trout fed plant-based diets during the whole life cycle</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valeur nutritionnelle de farine de tenebrion (Tenebrio molitor) et de farine d'hermetia (Hermetia illucens) dégraissées pour la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaia Pegourie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Symposium on Fish Nutrition and Feeding ISFNF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Sun Valley, United States. 2016</w:t>
+              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France. , Journées de la Recherche Filière Piscicole, 2016, Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId829" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739148v1</w:t>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'un aliment d'origine végétale sur l'état de santé de trois lignées isogéniques et d'une lignée sélectionné de truite arc en ciel</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">No fish meal and fish oil in aquafeed : a challenge for the sustainable development of aquaculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Lazzarotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">67. Annual meeting of the European Federation of Animal Science EAAP 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. , 22, 2016, Book of Abstracts of the 67th Annual Meeting of teh European Federation of Animal Science</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01603402v1</w:t>
+                <w:t xml:space="preserve">hal-01901302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des conséquences métaboliques de deux régimes alimentaires sur la composition d’extraits lipidiques de foie et de muscle de truite arc-en-ciel par une approche de RMN métabolomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Madji Hounoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t>
@@ -41164,1739 +41164,1739 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of selenium species in aquaculture feeds on the selenium status of farmed rainbow trout</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three years life cycle breeding with a fish meal and fish oil free diet : reproduction performance and potential carry over generation effects in rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Lazzarotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. International Mass Spectrometry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Genève, Switzerland. , 530 p., 2014, IMSC 2014. Abstract book</w:t>
+              <w:t xml:space="preserve">16. International Symposium on Fish Nutrition and Feeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Cairns, Australia. , 2014, Symposium Proceedings ISFNF2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738652v1</w:t>
+                <w:t xml:space="preserve">hal-02740866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATOL et EOL : deux référentiels dans le domaine du phénotypage et des conditions d'élevage des poissons</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance appraisal of NIRS to predict polyunsaturated fatty acid content in beef and fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Colson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Le Gac</w:t>
+                <w:t xml:space="preserve">Benoît-Pierre Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2014, JRFP 2014</w:t>
+              <w:t xml:space="preserve">Joint ISNH/ISRP International Conference 2014 : Harnessing the Ecology and Physiology of Herbivores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Canberra, Australia. , 1 p., 2014, Harnessing the Ecology and Physiology of Herbivores</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193842v1</w:t>
+                <w:t xml:space="preserve">hal-02740931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early change in dietary protein / energy ratio has a long-term effect on myogenic genes expression in rainbow trout</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Girod-David</w:t>
+                <w:t xml:space="preserve">Does the maternal diet history affect the transcriptome of swim-up alevins of rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Lazzarotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Saint Sébastien, Spain. , 1500 p., 2014, Adding value. Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741041v1</w:t>
+                <w:t xml:space="preserve">hal-01193984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of changes in dietary lipid and protein sources, and possible interaction with genotype, on the regulation of food intake in rainbow trout (Oncorhynchus mykiss)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edwige Quillet</w:t>
+                <w:t xml:space="preserve">Fish meal and fish oil free diets from first-feeding onwards in rainbow trout (Oncorhynchus mykiss) : myogenic genes more affected in alevins than in juveniles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Alami-Durante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cluzeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Saint Sébastien, Spain. , 1500 p., 2014, Adding value. Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId842" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193983v1</w:t>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-prandial kinetics of gene expression of proteins involved in the digestive process in rainbow trout and impact of the composition of the diet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise Médale</w:t>
+                <w:t xml:space="preserve">Early change in dietary protein / energy ratio has a long-term effect on myogenic genes expression in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Alami-Durante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cluzeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maunas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Girod-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Saint Sébastien, Spain. , 1500 p., 2014, Adding value. Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId844" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741070v1</w:t>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative additive genetic basis of high feed substitution by plant ingredients in four major fish species farmed in temperate and southern Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of selenium species in aquaculture feeds on the selenium status of farmed rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Bestin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+                <w:t xml:space="preserve">Philippe Tacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Bouyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Saint Sébastien, Spain. , pp.136, 2014, Adding value. Abstracts</w:t>
+              <w:t xml:space="preserve">20. International Mass Spectrometry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Genève, Switzerland. , 530 p., 2014, IMSC 2014. Abstract book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193981v1</w:t>
+                <w:t xml:space="preserve">hal-02738652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term feeding rainbow trout with fish meal and fish oil free diet : consequences on growth performance, whole body lipid content and fatty acid profile</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ATOL et EOL : deux référentiels dans le domaine du phénotypage et des conditions d'élevage des poissons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Joret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Symposium on Fish Nutrition and Feeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Cairns, Australia. , 2014, Symposium Proceedings ISFNF2014</w:t>
+              <w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ITAVI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, JRFP 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741185v1</w:t>
+                <w:t xml:space="preserve">hal-01193842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nourrir les alevins de truite pendant une période courte avec un aliment végétal améliore son utilisation ultérieure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mukundh Balasubramanian</w:t>
+                <w:t xml:space="preserve">Post-prandial kinetics of gene expression of proteins involved in the digestive process in rainbow trout and impact of the composition of the diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Borey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2014, JRFP 2014</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Saint Sébastien, Spain. , 1500 p., 2014, Adding value. Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId847" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193852v1</w:t>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité génétique de la capacité de quatre espèces piscicoles à utiliser de l'aliment à forts taux de végétaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Effects of changes in dietary lipid and protein sources, and possible interaction with genotype, on the regulation of food intake in rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Emam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Paris, France. , 2014, 4èmes Journées de la Recherche Filière Piscicole</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Saint Sébastien, Spain. , 1500 p., 2014, Adding value. Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId849" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193851v1</w:t>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three years life cycle breeding with a fish meal and fish oil free diet : reproduction performance and potential carry over generation effects in rainbow trout (Oncorhynchus mykiss)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
+                <w:t xml:space="preserve">Comparative additive genetic basis of high feed substitution by plant ingredients in four major fish species farmed in temperate and southern Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Symposium on Fish Nutrition and Feeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Cairns, Australia. , 2014, Symposium Proceedings ISFNF2014</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Saint Sébastien, Spain. , pp.136, 2014, Adding value. Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId850" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740866v1</w:t>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance appraisal of NIRS to predict polyunsaturated fatty acid content in beef and fish</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+                <w:t xml:space="preserve">Nourrir les alevins de truite pendant une période courte avec un aliment végétal améliore son utilisation ultérieure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukundh Balasubramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mairesse</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint ISNH/ISRP International Conference 2014 : Harnessing the Ecology and Physiology of Herbivores</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Canberra, Australia. , 1 p., 2014, Harnessing the Ecology and Physiology of Herbivores</w:t>
+              <w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ITAVI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, JRFP 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId851" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740931v1</w:t>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the maternal diet history affect the transcriptome of swim-up alevins of rainbow trout (Oncorhynchus mykiss)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Long term feeding rainbow trout with fish meal and fish oil free diet : consequences on growth performance, whole body lipid content and fatty acid profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Lazzarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Saint Sébastien, Spain. , 1500 p., 2014, Adding value. Abstracts</w:t>
+              <w:t xml:space="preserve">16. International Symposium on Fish Nutrition and Feeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Cairns, Australia. , 2014, Symposium Proceedings ISFNF2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId854" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193984v1</w:t>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish meal and fish oil free diets from first-feeding onwards in rainbow trout (Oncorhynchus mykiss) : myogenic genes more affected in alevins than in juveniles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+                <w:t xml:space="preserve">Variabilité génétique de la capacité de quatre espèces piscicoles à utiliser de l'aliment à forts taux de végétaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Saint Sébastien, Spain. , 1500 p., 2014, Adding value. Abstracts</w:t>
+              <w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France. , 2014, 4èmes Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId855" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742674v1</w:t>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined NMR-based metabolomic analyses in rainbow trout nutrition studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Madji Hounoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Annual International Meeting of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom. , 2013</w:t>
@@ -42925,103 +42925,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des conséquences métaboliques de deux régimes alimentaires chez la truite arc-en-ciel par une approche métabolimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Madji Hounoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7.Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Amiens, France. , 2013</w:t>
@@ -43050,77 +43050,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of food deprivation on neural stem cells in zebrafish (Danio rerio) adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tibiábin Benítez-Santana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -43171,103 +43171,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High lipid diets promote persistent hyperglycaemia and downregulation of Akt-mTOR pathway in Solea senegalensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Alexandre Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa M.P. Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture 2013 : to the next 40 years of sustainable global aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Las Palmas de Gran Canaria, Spain. , 2013</w:t>
@@ -43322,51 +43322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -43430,103 +43430,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de méthode pour l'analyse des métabolites séléniés chez la truite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Bouyssière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Orléans, France. , 2012, 29èmes Journées Françaises de Spectrométrie de Masse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -43551,90 +43551,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sélection sur la teneur en lipides musculaires et la triploïdie affectent la texture du muscle de truite arc-en-ciel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -43670,437 +43670,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet induced changes in activity of acetyl-coenzyme a carboxylase in selected tissues of rainbow trout</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of dietary amino acid profiles on growth performance, intermediary metabolism and somatotropic axis responsiveness in gilthead sea bream (Sparus aurata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gomez - Réqueni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Rollin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on Nutrition and Feeding in Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Rhodes, Greece. 240 p., 2002, Feeding for quality. Abstract book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759805v1</w:t>
+                <w:t xml:space="preserve">hal-02762405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular cloning and tissue distribution of carnitine palmitoyltransferase I in rainbow trout</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+                <w:t xml:space="preserve">Diet induced changes in activity of acetyl-coenzyme a carboxylase in selected tissues of rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on Nutrition and Feeding in Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Rhodes, Greece. 240 p., 2002, Feeding for quality. Abstract book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId873" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759800v1</w:t>
+            <w:hyperlink r:id="rId872" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein and energy needs and energy allocation in large size rainbow trout fed graded levels of two diets with different energy sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular cloning and tissue distribution of carnitine palmitoyltransferase I in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gutieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId875" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Bellecave</w:t>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on Nutrition and Feeding in Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Rhodes, Greece. 240 p., 2002, Feeding for quality. Abstract book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759801v1</w:t>
+                <w:t xml:space="preserve">hal-02759800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary amino acid profiles on growth performance, intermediary metabolism and somatotropic axis responsiveness in gilthead sea bream (Sparus aurata)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protein and energy needs and energy allocation in large size rainbow trout fed graded levels of two diets with different energy sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId876" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bellecave</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on Nutrition and Feeding in Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Rhodes, Greece. 240 p., 2002, Feeding for quality. Abstract book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId876" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762405v1</w:t>
+            <w:hyperlink r:id="rId875" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -44170,51 +44170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Quæ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -44421,51 +44421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -44523,355 +44523,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les hydrosystèmes, la pêche et l'aquaculture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
+                <w:t xml:space="preserve">Rainbow trout as a model for nutrition and nutrient metabolism studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S'adapter au changement climatique</w:t>
+              <w:t xml:space="preserve">Trout : from physiology to conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId899" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 282 p., 2013, Syntheses, 978-2-7592-2016-8</w:t>
+            <w:hyperlink r:id="rId895" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nova Science Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 452 p., 2013, 9781624170096</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210195v1</w:t>
+                <w:t xml:space="preserve">hal-02802451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId900" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainbow trout as a model for nutrition and nutrient metabolism studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
+                <w:t xml:space="preserve">Les hydrosystèmes, la pêche et l'aquaculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId897" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId898" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId899" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId900" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trout : from physiology to conservation</w:t>
+              <w:t xml:space="preserve">S'adapter au changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nova Science Publishers</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 452 p., 2013, 9781624170096</w:t>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 282 p., 2013, Syntheses, 978-2-7592-2016-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId900" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802451v1</w:t>
+            <w:hyperlink r:id="rId896" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hydrosystèmes continentaux, côtiers et océaniques, filière pêche et aquaculture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId895" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId897" w:history="1">
+            <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quae. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptation de l’agriculture et des écosystèmes anthropisés au changement climatique</w:t>
@@ -45163,51 +45163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -45469,64 +45469,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of dietary non-protein energy source on substrate oxidation and lipogenesis in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy metabolism of farm animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 59, European association of animal production, 1994, Publication - European Association for Animal Production (EAAP)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -45577,263 +45577,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports de la génomique à l’agroécologie</w:t>
+                <w:t xml:space="preserve">LES APPORTS DE LA GÉNOMIQUE À L’AGROÉCOLOGIE. Bilan des projets financés sur la période 2005 – 2019 et perspectives pour la recherche.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Crespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Diribarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId885" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId887" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03438463v1</w:t>
+                <w:t xml:space="preserve">hal-03154415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES APPORTS DE LA GÉNOMIQUE À L’AGROÉCOLOGIE. Bilan des projets financés sur la période 2005 – 2019 et perspectives pour la recherche.</w:t>
+                <w:t xml:space="preserve">Les apports de la génomique à l’agroécologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Crespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Diribarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId885" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guiderdoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154415v1</w:t>
+                <w:t xml:space="preserve">hal-03438463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexion prospective interdisciplinaire pour l’agroécologie. Rapport de synthèse</w:t>
               </w:r>
@@ -45871,51 +45871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, 108 pp. </w:t>
             </w:r>
             <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -45972,51 +45972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, 147 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -46047,77 +46047,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of lipid distribution in rainbow trout by magnetic resonance, color vision and histology imaging techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -46262,51 +46262,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HCERES - Rapport d'évaluation de l'unité AFPA - Animal et fonctionnalité des produits animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -46725,77 +46725,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replacement of marine ingredients by plant products in fish diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -47008,51 +47008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId954" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId955" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -47104,90 +47104,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5 Scénarios pour la pisciculture française en 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId957" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Bonnemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Forraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -47222,51 +47222,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maîtrise génétique et alimentaire de l'adiposité et des rendements de découpe chez les poissons d'élevage. Programme AQS NCF24</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fauconneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -47327,77 +47327,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description des hétérogénéités d'adiposité et de couleur de la chair de poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marty-Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylène Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -47481,77 +47481,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EOL: Environment Ontology for Livestock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId964" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Joret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId965" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Blancheton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -47676,51 +47676,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74E1E547"/>
+    <w:nsid w:val="F00E5668"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -47907,51 +47907,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-medale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8083-1298" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135269806" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042743v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier-Taussat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9256" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991585v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9247" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991561v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9246" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991513v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9234" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991539v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Juin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9244" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991499v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9232" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705532v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.8221" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721970v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2024.102343" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743377v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.8224" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741493v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.8264" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224095v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taragnat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7695" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305424v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roques" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46809-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638629v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laithier J" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchand M" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2022.2058226" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452661v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100405" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884902v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa M P Valente" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Costas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume P&#233;rez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Glencross" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1092064" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163223v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Madji Hounoum" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2021.3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349230v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Callet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Danion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cluzeaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.732321" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901326v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Jo&#235;l Gatesoupe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anu.12793" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857986v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201462" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139720v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Lazzarotto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190730" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154355v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901313v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aguirre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186705" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346060v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibi&#225;bin Ben&#237;tez-Santana" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simion" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22406" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901447v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biju Sam Kamalam" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.02.007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494449v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Borey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes-Juan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-016-0208-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595194v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foucard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35957" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483272v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114516001252" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346912v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukundh N. Balasubramanian" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2804-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533866v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Le Boucher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-015-0174-2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901408v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;-Dicharry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Godin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haokun Liu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Antony Jesu Prabhu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssi&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114515001300" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050074v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3012" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194133v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cardinal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2015.06.029" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211006v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3022" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564068v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bueno" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tacon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Jesu Prabhu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b00768" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194043v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Leprevost" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117609" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630924v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Alami-Durante" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duval" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maunas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Girod-David" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514001391" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630500v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Borges" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telmo J.R. Fernandes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Palmas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Castro-Cunha" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2013.10.014" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193938v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Geurden" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634422v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.P. Valente" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102196" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635173v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyan Jin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biju Kamalam" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2014.04.027" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631796v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105548" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632885v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2014013" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001264v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. Le Boucher" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Ruelle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5311" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647642v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge I. Geurden" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2012.11.020" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019139v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648100v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alexandre Borges" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria dos Anjos Pires" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Dias" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2013.05.007" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVRTMRZQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652616v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Larroquet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076570" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651550v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Larquier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lanneretonne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/zeb.2012.0835" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004732v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Laureau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189813v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Borchert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukundh Balasubramanian" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Schrama" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083162" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643484v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114512003418" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646868v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Figueiredo-Silva" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam S. Kaushik" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan W. Schrama" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114511004739" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000610v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044898" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647533v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.070581" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649925v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mennigen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes Juan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038604" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000759v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duchaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kpzc-yx71" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648672v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Santigosa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garcia-Meilan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Valentin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez-Sanchez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2011.04.026" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000163v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2109.2010.02654.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648068v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Vachot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-010-3521-1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6NR8CJK2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000179v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Calvez Lecalvez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2011.08.010" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57TRF2SV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645298v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Linares" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L.R. Villanueva" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.G. Silva" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Espe" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2011.05.026" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SFN52MP3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646791v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3733" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654103v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2010.06.005" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653866v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668135v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wrutniak Cabello" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Kaushik" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2010.04.015" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK97W1ZL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662628v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2010.0288" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656996v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2010.0322" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193546v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ines Kolditz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes- Juan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114509992340" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668690v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2010.03.012" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-032V24NX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663615v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2010.01.003" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WSMGH9K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667996v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109991091" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664885v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lansard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00312.2009" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193406v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leonard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tiquet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2009.06.031" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654607v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2009.04.002" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657826v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beltran" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez-Borras" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2095.2008.00563.x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658647v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711450999095X" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193491v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Hortopan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2009.05.013" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668247v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00120.2009" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668151v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2009.0279" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666936v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2008.06.007" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0R61XPF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659148v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668969v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ena Borthaire" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-506" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665435v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayena Borthaire" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00766.2007" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665072v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.018374" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661115v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Kolditz" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508981411" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667451v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2007.01.007" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T93P8DL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656461v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662448v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducasse-Cabanot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Zambonino-Infante" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000596" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662734v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.02.047" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLHX4NRD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590378v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davenel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collewet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.168" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S40ST181-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655100v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663623v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Francesco" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parisi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gomez-R&#233;queni" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2095.2007.00485.x" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661455v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Herpin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Damon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosoni" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654949v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674729v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saera-Vila" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Calduch-Giner" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2005.07.009" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681605v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Toussaint" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Akoka" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2004.09.029" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQS6F6BQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680326v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albalat" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rojas" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00574.2004" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678834v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sitja-Bobadilla" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pena-Llopis" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2005.03.031" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679095v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Calduch-Giner" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vega-Rubin de Celis" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20051521" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674474v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mambrini" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Recalde" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chevassus" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673545v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scappini" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mecatti" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:VERC.0000045415.95275.5c" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680271v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mingarro" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.M. Martin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0044-8486(03)00532-5" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676318v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lupi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2004.01.006" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679345v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gut&#237;errez" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2004.06.007" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S6H96DB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900463v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnaci&#243;n Capilla" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Rema" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004027" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674416v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.T. Vilhelmsson" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. Houlihan" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20041176" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673906v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capilla" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rema" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673091v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rollin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gutieres" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669460v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Giorgi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680840v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vilhelmsson" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Watt" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676609v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vega-Rubin de Celsi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo G&#243;mez" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678892v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kirchner" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673333v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Damon" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677570v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674531v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Navarro" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580468v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Toussaint" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.1012" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7JWXCVC7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691017v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Breque" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694065v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boujard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haylor" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moisan" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688622v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694682v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687971v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Poli" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vall&#233;e" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687276v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomes" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698369v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688661v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J.M. Santinha" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F.S. Gomes" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686754v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Krishnamoorthy" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689139v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691579v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gelineau" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900175v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breque" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vachot" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687030v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688362v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697981v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Faur&#233;" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Vallet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698030v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verzier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G&#226;tel" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Evrard" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696337v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699762v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Doudet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700729v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707649v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mambrini-Doudet" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899750v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brauge" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699718v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brauge" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899739v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aguirre" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sj Kaushik" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701194v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701522v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700545v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713968v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711400v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bayourthe" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Parent" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vellas" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706677v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moreau" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Luquet" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713819v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711127v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702487v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713415v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Foster" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gray" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-6480(91)90302-M" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH0HGM4F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728074v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0044-8486(89)90446-8" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9T3D4V3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719739v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722888v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197457v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roy" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03058513v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975250v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162585v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738421v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam Kaushik" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011382v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousseau" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Hallouis" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605579v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605577v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607062v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Crusot" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigaudeau" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604244v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901314v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742966v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605578v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603408v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603407v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742838v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901296v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741171v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603406v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139701v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740877v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Joubert" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742344v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarra Cerezo" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194150v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741082v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mazurais" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743114v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benitez-Santana" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Joly" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193980v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605569v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740917v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743246v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bouzas Ramos" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797328v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tacon" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019529v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194030v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borchert" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019221v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schrama" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747354v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747645v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747387v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019607v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Trang Nguyen" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019176v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747390v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mai Nguyen" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745982v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Joret" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blancheton" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747405v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745068v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa M.P. Valente" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807932v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001268v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Le Calvez" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807883v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingunn Stubhaug" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744691v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807619v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745088v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807491v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190249v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001289v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744493v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielba Morillo" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luisa Medina" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744740v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191201v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748590v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mairesse" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019428v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000317v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808208v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Enrique Visbal" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745298v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745420v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807640v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808053v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000589v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808124v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745545v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biju Biju Sam Kamalam" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744793v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820577v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193605v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193560v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lecalvez" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754032v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751277v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Kolditz" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193728v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193721v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754691v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753110v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Borges" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Alan Dias" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753973v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Choubert" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753309v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820579v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752987v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Escorcio" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193726v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820332v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193727v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Calvez" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193585v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rimoldi" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Asuman Yilmaz" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821451v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Rimoldi" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Geay" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812388v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatain" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756943v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193346v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leonard" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tiquet" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822990v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820739v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820182v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754259v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821572v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;onard" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Tiquet" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752134v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752836v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755046v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193486v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cardinal" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820646v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193792v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814602v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750863v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750843v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822515v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757076v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757021v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josette Borthaire" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590373v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755136v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Salvador" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755369v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752860v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Davenel" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Collewet" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757666v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755191v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590375v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754363v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barnaud" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bonnemaire" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ment" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forraz" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756987v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753470v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753370v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755559v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193485v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.109" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MTHCV2Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756218v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816376v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193488v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.121" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFBCS1V2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755248v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812750v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820808v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Perez Sanchez" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gutierres" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van den Thillart" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754920v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Girod-David" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811972v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751489v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754889v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588820v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754790v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bernard" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755005v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817424v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750624v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guitton" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753799v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588825v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830316v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826067v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761475v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ian Richardson" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Duffy" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834084v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guti&#232;res" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829357v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763030v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez Borras" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762851v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gomez Requeni" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Calduch Giner" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vega Rubin de Celis" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763974v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Gallardo" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762814v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gomez - R&#233;queni" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez - Sanchez" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762741v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zampacavallo" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759918v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761277v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducasse" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759709v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759282v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Glasser" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759056v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762815v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vigiani" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758751v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763365v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760382v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763436v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758994v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825808v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761974v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouel" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763732v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramalho Ribeiro" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760024v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cash" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828373v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765285v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834891v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chevassus-Au-Louis" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839135v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835063v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768851v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Santinha" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gomes" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771180v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837274v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838392v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837021v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767481v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838342v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769506v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cahu" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764721v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842484v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faure" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764979v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767825v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772117v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848245v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844549v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772939v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774721v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847415v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Brauge" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777949v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847416v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777951v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777954v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843239v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772172v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779147v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783851v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317174v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan d'Ambrosio" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cachelou" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160639v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740952v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901439v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901338v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Pegourie" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901302v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739148v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Terova" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603402v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Cabon" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Louboutin" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itavi.asso.fr/jrfp/2016" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901419v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738652v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193842v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atol-ontology.com/index.php/" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741041v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duval" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193983v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Emam" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741070v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193981v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741185v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193852v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-de-la-recherche.org/JRFP/page-JRFP1024.php" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193851v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740866v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740931v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t-Pierre Mourot" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193984v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742674v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Marrec" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747807v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747469v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747817v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Stephane J.-S. Joly" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747490v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745391v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mairesse" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chesneau" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weill" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jsmtv.org/pdf/archives/ACTES_14e_JSMTV.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747548v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824907v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759805v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Rollin" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaushik" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759800v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759801v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bellecave" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762405v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929265v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940745v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hippolyte" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiderdoni" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannatul Mia" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Crespi" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801712v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Peyraud" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Peyronnet" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4709-les-legumineuses-pour-des-systemes-agricoles-et-alimentaires-durables.html" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210195v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gerdeaux" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3050-s-adapter-au-changement-climatique.html" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802451v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=37654" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908195v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerdeaux" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811900v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812496v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827282v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillaume" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582636v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828294v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carter" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Houlihan" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kiessling" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jobling" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842984v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846527v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438463v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Diribarne" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154415v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154433v2" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/heimwa" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195384v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590070v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041538v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177901v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise David" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roques" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03794811v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Arsac" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bayourthe" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986866v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791153v2" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901445v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Gaunand" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173625v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Benard" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Melki" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dominique L'Hotellier" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823793v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boudergue" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Hattenberger" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colin" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pouliquen" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824353v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barnaud" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forraz" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588463v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841089v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marty-Mah&#233;" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loisel" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810338v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Blancheton" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-medale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8083-1298" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135269806" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042743v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier-Taussat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9256" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991561v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9246" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991585v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9247" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991513v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9234" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991539v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Juin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9244" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991499v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9232" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705532v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.8221" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743377v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.8224" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721970v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2024.102343" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741493v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.8264" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305424v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roques" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46809-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224095v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taragnat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7695" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452661v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100405" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638629v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laithier J" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchand M" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2022.2058226" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884902v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa M P Valente" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Costas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume P&#233;rez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Glencross" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1092064" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349230v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Callet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Danion" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cluzeaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.732321" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163223v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Madji Hounoum" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2021.3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139720v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Lazzarotto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190730" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154355v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901326v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Jo&#235;l Gatesoupe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anu.12793" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857986v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201462" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901447v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biju Sam Kamalam" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.02.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901313v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aguirre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186705" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346060v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibi&#225;bin Ben&#237;tez-Santana" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simion" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22406" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533866v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Le Boucher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-015-0174-2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494449v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Borey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes-Juan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-016-0208-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595194v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foucard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35957" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483272v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114516001252" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346912v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukundh N. Balasubramanian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2804-1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194043v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Leprevost" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117609" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050074v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901408v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;-Dicharry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Godin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haokun Liu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Antony Jesu Prabhu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssi&#232;re" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114515001300" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564068v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bueno" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tacon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Jesu Prabhu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b00768" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211006v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3022" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194133v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cardinal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2015.06.029" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632885v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2014013" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630924v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Alami-Durante" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duval" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maunas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Girod-David" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514001391" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630500v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Borges" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telmo J.R. Fernandes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Palmas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Castro-Cunha" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2013.10.014" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193938v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Geurden" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634422v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.P. Valente" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102196" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631796v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyan Jin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biju Kamalam" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105548" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635173v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2014.04.027" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643484v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alexandre Borges" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Dias" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114512003418" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647642v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge I. Geurden" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2012.11.020" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652616v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Larroquet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076570" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001264v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. Le Boucher" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Ruelle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5311" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019139v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648100v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria dos Anjos Pires" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2013.05.007" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVRTMRZQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651550v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Larquier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lanneretonne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/zeb.2012.0835" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004732v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Laureau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189813v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Borchert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukundh Balasubramanian" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Schrama" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083162" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646868v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Figueiredo-Silva" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam S. Kaushik" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan W. Schrama" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114511004739" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000610v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044898" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647533v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.070581" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649925v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mennigen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes Juan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038604" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646791v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Vachot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3733" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648068v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-010-3521-1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6NR8CJK2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000759v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duchaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kpzc-yx71" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648672v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Santigosa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garcia-Meilan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Valentin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez-Sanchez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2011.04.026" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000163v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2109.2010.02654.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000179v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Calvez Lecalvez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2011.08.010" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57TRF2SV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645298v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Linares" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L.R. Villanueva" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.G. Silva" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Espe" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2011.05.026" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SFN52MP3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663615v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2010.01.003" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WSMGH9K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667996v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109991091" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662628v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2010.0288" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654103v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2010.06.005" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653866v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668135v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wrutniak Cabello" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Kaushik" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2010.04.015" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK97W1ZL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656996v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2010.0322" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193546v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ines Kolditz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes- Juan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114509992340" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668690v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2010.03.012" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-032V24NX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668247v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lansard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00120.2009" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668151v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2009.0279" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664885v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00312.2009" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193406v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leonard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tiquet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2009.06.031" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654607v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2009.04.002" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657826v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beltran" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez-Borras" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2095.2008.00563.x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193491v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Hortopan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2009.05.013" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658647v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711450999095X" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661115v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Kolditz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508981411" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666936v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2008.06.007" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0R61XPF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659148v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668969v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ena Borthaire" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-506" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665435v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayena Borthaire" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00766.2007" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665072v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.018374" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667451v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2007.01.007" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T93P8DL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656461v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662448v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducasse-Cabanot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Zambonino-Infante" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000596" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662734v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.02.047" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLHX4NRD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590378v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davenel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collewet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.168" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S40ST181-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663623v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Francesco" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parisi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gomez-R&#233;queni" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2095.2007.00485.x" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655100v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661455v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Herpin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Damon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosoni" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654949v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679095v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Calduch-Giner" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vega-Rubin de Celis" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20051521" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674729v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saera-Vila" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Calduch-Giner" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2005.07.009" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681605v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Toussaint" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Akoka" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2004.09.029" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQS6F6BQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680326v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albalat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rojas" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00574.2004" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678834v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sitja-Bobadilla" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pena-Llopis" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2005.03.031" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674416v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.T. Vilhelmsson" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.M. Martin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. Houlihan" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20041176" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673906v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capilla" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rema" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004027" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676318v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lupi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2004.01.006" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674474v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mambrini" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Recalde" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chevassus" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673545v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scappini" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mecatti" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:VERC.0000045415.95275.5c" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680271v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mingarro" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0044-8486(03)00532-5" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679345v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gut&#237;errez" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2004.06.007" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S6H96DB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900463v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnaci&#243;n Capilla" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Rema" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680840v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vilhelmsson" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Watt" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676609v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vega-Rubin de Celsi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo G&#243;mez" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678892v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kirchner" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673091v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rollin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gutieres" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669460v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Giorgi" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673333v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Damon" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677570v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674531v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Navarro" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580468v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Toussaint" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.1012" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7JWXCVC7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691017v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Breque" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694065v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boujard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haylor" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moisan" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688622v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694682v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698369v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688661v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J.M. Santinha" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F.S. Gomes" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686754v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Krishnamoorthy" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687971v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Poli" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vall&#233;e" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687276v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomes" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691579v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gelineau" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689139v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900175v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breque" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vachot" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687030v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688362v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697981v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Faur&#233;" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Vallet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696337v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698030v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcel" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verzier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G&#226;tel" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Evrard" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699762v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Doudet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899739v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aguirre" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sj Kaushik" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700729v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707649v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mambrini-Doudet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899750v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brauge" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699718v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brauge" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701194v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701522v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700545v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713968v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706677v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moreau" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Luquet" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711400v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bayourthe" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Parent" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vellas" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713819v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711127v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702487v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713415v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Foster" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gray" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-6480(91)90302-M" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH0HGM4F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728074v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0044-8486(89)90446-8" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9T3D4V3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719739v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722888v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197457v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roy" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975250v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03058513v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738421v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam Kaushik" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162585v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901314v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605579v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011382v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousseau" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Hallouis" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605577v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607062v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Crusot" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigaudeau" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604244v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603408v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742966v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605578v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603407v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742838v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901296v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741171v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139701v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603406v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740877v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Joubert" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743246v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bouzas Ramos" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797328v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tacon" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742344v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarra Cerezo" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194150v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741082v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mazurais" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743114v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benitez-Santana" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Joly" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193980v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605569v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740917v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745982v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Joret" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blancheton" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747405v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019221v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schrama" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747354v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019529v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194030v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borchert" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747645v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747387v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019607v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Trang Nguyen" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019176v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747390v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mai Nguyen" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748590v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mairesse" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019428v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000317v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Le Calvez" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808208v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Enrique Visbal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielba Morillo" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745298v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745420v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807883v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingunn Stubhaug" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744691v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190249v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001289v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807491v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745068v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa M.P. Valente" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807932v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001268v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807619v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745088v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744493v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luisa Medina" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744740v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191201v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808053v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000589v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807640v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745545v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biju Biju Sam Kamalam" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808124v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744793v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193585v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rimoldi" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Asuman Yilmaz" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821451v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Rimoldi" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Geay" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812388v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatain" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754032v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753973v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Choubert" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753110v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Borges" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Alan Dias" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820577v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193605v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193560v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lecalvez" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751277v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Kolditz" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193728v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193721v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754691v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752987v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Escorcio" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820579v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753309v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193726v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820332v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193727v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Calvez" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822990v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820739v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756943v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193346v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leonard" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tiquet" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820182v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754259v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752836v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821572v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;onard" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Tiquet" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752134v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755046v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193486v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cardinal" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820646v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193792v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814602v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750843v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757076v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822515v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750863v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193488v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.121" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFBCS1V2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590373v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755136v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Salvador" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754363v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barnaud" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bonnemaire" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ment" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forraz" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756987v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755191v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590375v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753470v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757021v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josette Borthaire" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755369v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752860v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Davenel" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Collewet" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757666v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755559v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753370v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193485v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.109" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MTHCV2Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756218v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816376v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588825v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820808v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Perez Sanchez" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gutierres" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van den Thillart" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754920v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Girod-David" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755248v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812750v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811972v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751489v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754889v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588820v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754790v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bernard" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817424v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755005v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753799v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750624v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guitton" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834084v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guti&#232;res" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829357v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826067v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830316v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761475v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ian Richardson" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Duffy" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763436v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vega Rubin de Celis" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gomez Requeni" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763030v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez Borras" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762851v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Calduch Giner" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763974v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Gallardo" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759282v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Glasser" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759709v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761277v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducasse" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759918v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762741v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zampacavallo" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762814v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gomez - R&#233;queni" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez - Sanchez" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759056v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762815v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vigiani" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758751v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760382v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763365v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825808v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758994v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760024v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cash" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763732v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramalho Ribeiro" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761974v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouel" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828373v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771180v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765285v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834891v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chevassus-Au-Louis" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768851v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Santinha" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gomes" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839135v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835063v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837274v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838392v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767481v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837021v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764979v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767825v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838342v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769506v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cahu" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764721v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842484v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faure" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848245v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772117v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844549v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772939v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774721v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847416v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Brauge" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847415v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777949v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777951v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777954v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843239v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772172v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779147v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783851v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317174v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan d'Ambrosio" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cachelou" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160639v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739148v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Terova" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603402v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Cabon" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Louboutin" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itavi.asso.fr/jrfp/2016" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901439v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740952v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901338v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Pegourie" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901302v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901419v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740866v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740931v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t-Pierre Mourot" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193984v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742674v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Marrec" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741041v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duval" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738652v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193842v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atol-ontology.com/index.php/" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741070v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193983v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Emam" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193981v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193852v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-de-la-recherche.org/JRFP/page-JRFP1024.php" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741185v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193851v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747807v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747469v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747817v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Stephane J.-S. Joly" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747490v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745391v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mairesse" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chesneau" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weill" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jsmtv.org/pdf/archives/ACTES_14e_JSMTV.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747548v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824907v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762405v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaushik" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759805v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Rollin" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759800v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759801v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bellecave" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929265v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940745v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hippolyte" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiderdoni" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannatul Mia" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Crespi" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801712v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Peyraud" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Peyronnet" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4709-les-legumineuses-pour-des-systemes-agricoles-et-alimentaires-durables.html" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802451v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=37654" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210195v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gerdeaux" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3050-s-adapter-au-changement-climatique.html" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908195v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerdeaux" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811900v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812496v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827282v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillaume" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582636v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828294v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carter" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Houlihan" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kiessling" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jobling" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842984v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846527v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154415v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Diribarne" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438463v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154433v2" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/heimwa" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195384v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590070v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041538v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177901v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise David" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roques" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03794811v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Arsac" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bayourthe" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986866v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791153v2" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901445v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Gaunand" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173625v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Benard" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Melki" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dominique L'Hotellier" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823793v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boudergue" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Hattenberger" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colin" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pouliquen" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824353v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barnaud" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forraz" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588463v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841089v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marty-Mah&#233;" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loisel" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810338v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Blancheton" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>