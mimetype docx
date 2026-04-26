--- v0 (2026-03-20)
+++ v1 (2026-04-26)
@@ -1946,1051 +1946,1051 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Ovotransferrin in Egg-White Antimicrobial Activity: A Review</w:t>
+                <w:t xml:space="preserve">Identification of New Antimicrobial Peptides that Contribute to the Bactericidal Activity of Egg White against Salmonella enterica Serovar Enteritidis at 45 °C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Legros</w:t>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bonnassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+                <w:t xml:space="preserve">Nadine Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (4), pp.823. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods10040823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.0c06677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03196651v1</w:t>
+                <w:t xml:space="preserve">hal-03142882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of thermal, non-thermal and emulsification processes on the gastrointestinal digestibility of egg white proteins</w:t>
+                <w:t xml:space="preserve">The Role of Ovotransferrin in Egg-White Antimicrobial Activity: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toktam Farjami</w:t>
+                <w:t xml:space="preserve">Julie Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bonnassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamal Babaei</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Dupont</w:t>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashkan Madadlou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 107, pp.45-56. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (4), pp.823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2020.11.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods10040823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117835v1</w:t>
+                <w:t xml:space="preserve">hal-03196651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical modeling of in vitro pepsin specificity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of thermal, non-thermal and emulsification processes on the gastrointestinal digestibility of egg white proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toktam Farjami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Babaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashkan Madadlou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.130098⟩</w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 107, pp.45-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2020.11.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03248112v1</w:t>
+                <w:t xml:space="preserve">hal-03117835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Digestion of Egg Products Enriched with DHA: Effect of the Food Matrix on DHA Bioavailability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francesco Capozzi</w:t>
+                <w:t xml:space="preserve">Statistical modeling of in vitro pepsin specificity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Suwareh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Causeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (1), pp.6. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 362, pp.130098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods10010006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.130098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106881v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food matrix structure (from Biscuit to Custard) has an impact on folate bioavailability in healthy volunteers</w:t>
+                <w:t xml:space="preserve">In Vivo Digestion of Egg Products Enriched with DHA: Effect of the Food Matrix on DHA Bioavailability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Buffière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manon Hiolle</w:t>
+                <w:t xml:space="preserve">Carlos Pineda-Vadillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
+                <w:t xml:space="preserve">Claire Bourlieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruddy Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Meunier</w:t>
+                <w:t xml:space="preserve">Francesco Capozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-020-02258-5⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods10010006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884815v1</w:t>
+                <w:t xml:space="preserve">hal-03106881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing milk, egg and plant resources to obtain safe and tasty foods with environmental and health benefits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Food matrix structure (from Biscuit to Custard) has an impact on folate bioavailability in healthy volunteers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Hiolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+                <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+                <w:t xml:space="preserve">Ruddy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Bouhallab</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+                <w:t xml:space="preserve">Nathalie Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2020.12.010⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60, pp.411-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-020-02258-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03099687v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of New Antimicrobial Peptides that Contribute to the Bactericidal Activity of Egg White against Salmonella enterica Serovar Enteritidis at 45 °C</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixing milk, egg and plant resources to obtain safe and tasty foods with environmental and health benefits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Baron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Jan</w:t>
+                <w:t xml:space="preserve">Fanny Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Leconte</w:t>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 108, pp.119-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.0c06677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2020.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03142882v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egg-White Proteins Have a Minor Impact on the Bactericidal Action of Egg White Toward Salmonella Enteritidis at 45°C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariah Alabdeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (article 584986), </w:t>
@@ -3188,77 +3188,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruddy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.2000228. </w:t>
@@ -3826,299 +3826,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food material properties as determining factors in nutrient release during human gastric digestion: a review</w:t>
+                <w:t xml:space="preserve">In-situ disintegration of egg white gels by pepsin and kinetics of nutrient release followed by time-lapse confocal microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geeshani Somaratne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Ferrua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaspreet Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aiqian Ye</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.1-17. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98, pp.105228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10408398.2019.1707770⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2019.105228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622310v1</w:t>
+                <w:t xml:space="preserve">hal-02264921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ disintegration of egg white gels by pepsin and kinetics of nutrient release followed by time-lapse confocal microscopy</w:t>
+                <w:t xml:space="preserve">Food material properties as determining factors in nutrient release during human gastric digestion: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geeshani Somaratne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Ferrua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aiqian Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aiqian Ye</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 98, pp.105228. </w:t>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2019.105228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10408398.2019.1707770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02264921v1</w:t>
+                <w:t xml:space="preserve">hal-02622310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Three Lipocalins of Egg-White: Only Ex-FABP Inhibits Siderophore-Dependent Iron Sequestration by Salmonella Enteritidis</w:t>
               </w:r>
@@ -4130,51 +4130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Alex Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bonnassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4519,51 +4519,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The anti-bacterial iron-restriction defence mechanisms of egg white; the potential role of three lipocalin-like proteins in resistance against Salmonella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Alex Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bonnassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5019,1457 +5019,1457 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01797878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Gene-expression Analysis of the Response of Salmonella Enteritidis to Egg White Exposure Reveals Multiple Egg White-imposed Stress Responses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Baron</w:t>
+                <w:t xml:space="preserve">Effect of dry heat treatment of egg white powder on its functional, nutritional and allergenic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Bonnassie-Rouxin</w:t>
+                <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Alabdeh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francoise Nau</w:t>
+                <w:t xml:space="preserve">Valerie Beaumal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth David Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00829⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 195, pp.40-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01527068v1</w:t>
+                <w:t xml:space="preserve">hal-01454655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The food matrix affects the anthocyanin profile of fortified egg and dairy matrices during processing and in vitro digestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Pineda Vadillo</w:t>
+                <w:t xml:space="preserve">Global Gene-expression Analysis of the Response of Salmonella Enteritidis to Egg White Exposure Reveals Multiple Egg White-imposed Stress Responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bonnassie-Rouxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alabdeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.07.049⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 article 829, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454637v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pasteurisation of liquid whole egg: Optimal heat treatments in relation to its functional, nutritional and allergenic properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The food matrix affects the anthocyanin profile of fortified egg and dairy matrices during processing and in vitro digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Pineda Vadillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth David Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 195, pp.137-149. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 214, pp.486-496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.07.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454657v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial activity of lysozyme isoforms: Key molecular features</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pasteurisation of liquid whole egg: Optimal heat treatments in relation to its functional, nutritional and allergenic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Beaumal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth David Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopolymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bip.23040⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 195, pp.137-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593208v1</w:t>
+                <w:t xml:space="preserve">hal-01454657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dry heat treatment of egg white powder on its functional, nutritional and allergenic properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antimicrobial activity of lysozyme isoforms: Key molecular features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Derde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Walrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Sagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth David Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 195, pp.40-51. </w:t>
+              <w:t xml:space="preserve">Biopolymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 107 (12), pp.e23040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.09.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/bip.23040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454655v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les oeufs et les ovoproduits dans l'alimentation des français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’oeuf peut-il contribuer à la durabilité de notre système alimentaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Emmanuelle Le Minous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Juillet - Août, pp.50-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467948v1</w:t>
+                <w:t xml:space="preserve">hal-01512202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the impact of egg white gel structure on peptide kinetics profile during in vitro digestion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les oeufs et les ovoproduits dans l'alimentation des français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Emmanuelle Le Minous</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2016.01.004⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (3), pp.147-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2016.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01395012v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structural properties of egg white gels impact the extent of in vitro protein digestion and the nature of peptides generated</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kéra Nyemb</w:t>
+                <w:t xml:space="preserve">Investigating the impact of egg white gel structure on peptide kinetics profile during in vitro digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kéra Nyemb-Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Causeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.10.011⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88, pp.302 - 309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2016.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01454556v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egg white versus Salmonella Enteritidis! A harsh medium meets a resilient pathogen</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francoise Nau</w:t>
+                <w:t xml:space="preserve">The structural properties of egg white gels impact the extent of in vitro protein digestion and the nature of peptides generated</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kéra Nyemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Gautier</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2015.09.009⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54, pp.315-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454523v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro digestion of dairy and egg products enriched with grape extracts: Effect of the food matrix on polyphenol bioaccessibility and antioxidant activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Pineda Vadillo</w:t>
+                <w:t xml:space="preserve">Egg white versus Salmonella Enteritidis! A harsh medium meets a resilient pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bonnassie-Rouxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2016.01.029⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53, pp.82-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2015.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454599v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’oeuf peut-il contribuer à la durabilité de notre système alimentaire ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliane Floury</w:t>
+                <w:t xml:space="preserve">In vitro digestion of dairy and egg products enriched with grape extracts: Effect of the food matrix on polyphenol bioaccessibility and antioxidant activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Pineda Vadillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cheynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88, pp.284-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2016.01.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512202v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Native and dry-heated lysozyme interactions with membrane lipid monolayers: Lipid packing modiﬁcations of a phospholipid mixture, model of the Escherichia coli cytoplasmic membrane</w:t>
               </w:r>
@@ -6991,64 +6991,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovotransferrin Plays a Major Role in the Strong Bactericidal Effect of Egg White against the Bacillus cereus Group.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7501,64 +7501,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 62 (7), pp.1692-700. </w:t>
@@ -7724,632 +7724,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hen egg white lysozyme permeabilizes Escherichia coli outer and inner membranes.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+                <w:t xml:space="preserve">Biochemical and Micrographic Evidence of Escherichia coli Membrane Damage during Incubation in Egg White under Bactericidal Conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Jan</w:t>
+                <w:t xml:space="preserve">Florence Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariah Alabdeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf4029199⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 76 (9), pp.1523-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4315/0362-028X.JFP-12-418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916545v1</w:t>
+                <w:t xml:space="preserve">hal-00868467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developments in understanding and assessment of egg and egg product quality over the last century</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. de Ketelaere</w:t>
+                <w:t xml:space="preserve">Hen egg white lysozyme permeabilizes Escherichia coli outer and inner membranes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Derde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World's Poultry Science Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0043933913000408⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (41), pp.9922-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf4029199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209455v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary Proteins Contribute Little to Glucose Production, Even Under Optimal Gluconeogenic Conditions in Healthy Humans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developments in understanding and assessment of egg and egg product quality over the last century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Fromentin</w:t>
+                <w:t xml:space="preserve">M. Bain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Tomé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Luengo</w:t>
+                <w:t xml:space="preserve">B. de Ketelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/db12-1208⟩</w:t>
+              <w:t xml:space="preserve">World's Poultry Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69, pp.414-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0043933913000408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547485v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical and Micrographic Evidence of Escherichia coli Membrane Damage during Incubation in Egg White under Bactericidal Conditions.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mariah Alabdeh</w:t>
+                <w:t xml:space="preserve">Dietary Proteins Contribute Little to Glucose Production, Even Under Optimal Gluconeogenic Conditions in Healthy Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Chaari</w:t>
+                <w:t xml:space="preserve">Laurent Flet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noël Grosset</w:t>
+                <w:t xml:space="preserve">Catherine Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 76 (9), pp.1523-9. </w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62 (5), pp.1435-1442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4315/0362-028X.JFP-12-418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2337/db12-1208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00868467v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pilot study for the intrinsic labeling of egg proteins with 15N and 13C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8406,1426 +8406,1426 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Succinimidyl residue formation in hen egg-white lysozyme favors the formation of intermolecular covalent bonds without affecting its tertiary structure.</w:t>
+                <w:t xml:space="preserve">Role of incubation conditions and protein fraction on the antimicrobial activity of egg white against Salmonella Enteritidis and Escherichia coli.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Desfougeres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Jardin</w:t>
+                <w:t xml:space="preserve">M. Alabdeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm101089g⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 74 (1), pp.24-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4315/0362-028X.JFP-10-157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729259v1</w:t>
+                <w:t xml:space="preserve">hal-00729297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The satiating effect of egg is higher than fresh cheese in humans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Succinimidyl residue formation in hen egg-white lysozyme favors the formation of intermolecular covalent bonds without affecting its tertiary structure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Desfougeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnés Marsset-Baglieri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Fromentin</w:t>
+                <w:t xml:space="preserve">S. Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.156-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm101089g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730152v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of hen egg yolk-derived phosvitin phosphopeptides and their effects on gene expression profiling against oxidative stress-induced Caco-2 cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The satiating effect of egg is higher than fresh cheese in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnés Marsset-Baglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Young</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francoise Nau</w:t>
+                <w:t xml:space="preserve">G. Airinei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pasco</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Diouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58, pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729282v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong improvement of interfacial properties can result from slight structural modifications of proteins: the case of native and dry-heated lysozyme.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of hen egg yolk-derived phosvitin phosphopeptides and their effects on gene expression profiling against oxidative stress-induced Caco-2 cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Desfougères</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. Mine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la203485y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (17), pp.9207-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf202092d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00685099v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary proteins poorly contribute to the endogenous production of Glucose after egg ingestion in humans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Fromentin</w:t>
+                <w:t xml:space="preserve">Strong improvement of interfacial properties can result from slight structural modifications of proteins: the case of native and dry-heated lysozyme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desfougères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniina Salonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Gaudichon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Diouani</w:t>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (24), pp.14947-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la203485y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730148v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of incubation conditions and protein fraction on the antimicrobial activity of egg white against Salmonella Enteritidis and Escherichia coli.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dietary proteins poorly contribute to the endogenous production of Glucose after egg ingestion in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Alabdeh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+                <w:t xml:space="preserve">Claire Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Protection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58, pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729297v1</w:t>
+                <w:t xml:space="preserve">hal-00730148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt nutritionnel de l'oeuf en alimentation humaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Egg products: functional ingredients for complex matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 23 (2), pp.225-236</w:t>
+              <w:t xml:space="preserve">, 2010, 23 (2), pp.215-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664522v1</w:t>
+                <w:t xml:space="preserve">hal-00729497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge and size drive spontaneous self-assembly of oppositely charged globular proteins into microspheres.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intérêt nutritionnel de l'oeuf en alimentation humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yamakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (2), pp.225-236</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-00729460v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ovoproduits : des ingrédients fonctionnels pour des matrices complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Anton</w:t>
+                <w:t xml:space="preserve">Charge and size drive spontaneous self-assembly of oppositely charged globular proteins into microspheres.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Desfougeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (12), pp.4138-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp9090427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664566v1</w:t>
+                <w:t xml:space="preserve">hal-00729460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential adsorption of egg-white proteins at the air-water interface suggests a stratified organization of the interfacial film</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+                <w:t xml:space="preserve">Les ovoproduits : des ingrédients fonctionnels pour des matrices complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (2), pp.215-224</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-00657917v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egg products: functional ingredients for complex matrices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Anton</w:t>
+                <w:t xml:space="preserve">Sequential adsorption of egg-white proteins at the air-water interface suggests a stratified organization of the interfacial film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pézolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (4), pp.275-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2009.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729497v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Turkey, Duck, and guinea fowl egg in hen egg products by species-specific PCR</w:t>
               </w:r>
@@ -9837,77 +9837,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Analytical Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2 (3), pp.231-238. </w:t>
@@ -9984,51 +9984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.B. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.R. Juneja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10079,77 +10079,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry-heating makes hen egg white lysozyme an efficient foaming agent and enables its bulk aggregation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desfougères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10247,51 +10247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desfougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10415,51 +10415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World's Poultry Science Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 63 (01), pp.82-90. </w:t>
@@ -10651,103 +10651,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les activités biologiques de l'oeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 20 (4), pp.337-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10828,51 +10828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 54 (11), pp.3901-3910. </w:t>
@@ -10922,77 +10922,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioactive egg components and their potential uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World's Poultry Science Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 62 (03), pp.429-438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11078,51 +11078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Lesaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 85 (5), pp.757-769. </w:t>
@@ -11331,64 +11331,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for synergy in the denaturation at the air-water interface of ovalbumine, ovotransferrin and lysozyme in ternary mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11458,298 +11458,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning and characterization of HEP21, a new member of the uPAR/Ly6 protein superfamily predominantly expressed in hen egg white</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ovalbumin, Ovotransferrin, Lysozyme: Three Model Proteins for Structural Modifications at the Air−Water Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Nau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Bouton</w:t>
+                <w:t xml:space="preserve">Stephane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 51 (21), pp.6354-6361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf034184n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02671060v1</w:t>
+                <w:t xml:space="preserve">hal-01347886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ovalbumin, Ovotransferrin, Lysozyme: Three Model Proteins for Structural Modifications at the Air−Water Interface</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cloning and characterization of HEP21, a new member of the uPAR/Ly6 protein superfamily predominantly expressed in hen egg white</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Pezennec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maryvonne Pasco</w:t>
+                <w:t xml:space="preserve">F. Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guerin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 82, pp.242-250</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01347886v1</w:t>
+                <w:t xml:space="preserve">hal-02671060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different electrophoretic separations of hen egg white proteins</w:t>
               </w:r>
@@ -11761,51 +11761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11860,77 +11860,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-step chromatographic procedure for the preparation of hen egg white ovotransferrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11975,436 +11975,436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron and citrate interactions with hen egg white lysozyme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Lysozyme effect on ion transmission through an ultrafiltration membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gérard Brule</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0308-8146(99)00147-8⟩</w:t>
+              <w:t xml:space="preserve">European Food Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 211 (5), pp.349-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002170000149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01347884v1</w:t>
+                <w:t xml:space="preserve">hal-01347885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple rapid procedure for preparation of large quantities of ovalbumin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Iron and citrate interactions with hen egg white lysozyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Brulé</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Le Graet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Brule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 68 (1), pp.29-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0308-8146(99)00147-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686134v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysozyme effect on ion transmission through an ultrafiltration membrane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Simple rapid procedure for preparation of large quantities of ovalbumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francoise Nau</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Brulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Food Research and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 48, pp.4883-4889</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01347885v1</w:t>
+                <w:t xml:space="preserve">hal-02686134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High intensity pulsed electric fields applied to egg white: effect on [i]Salmonella Enteritidis[/i] inactivation and protein denaturation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12602,51 +12602,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrolysis of hen egg white ovomucin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12710,51 +12710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparée des propriétés fonctionnelles et de la composition des fractions épaisse et liquide du blanc d'oeuf de poule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12825,467 +12825,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02691804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective separation of tryptic beta-casein peptides through ultrafiltration membranes: influence of ionic interactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrofiltration of solutions of amino acids or peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">G. Daufin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">F.L. Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aimar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Leonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 46, pp.246-253</w:t>
+              <w:t xml:space="preserve">Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 75, pp.105-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02707451v1</w:t>
+                <w:t xml:space="preserve">hal-02704470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrofiltration of solutions of amino acids or peptides</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selective separation of tryptic beta-casein peptides through ultrafiltration membranes: influence of ionic interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.L. Kerhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Leonil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Daufin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 75 (2), pp.105-115</w:t>
+              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 46, pp.246-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00929428v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02707451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrofiltration of solutions of amino acids or peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F.L. Kerhervé</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Daufin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fl Kerhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Aimar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Aimar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Leonil</w:t>
+                <w:t xml:space="preserve">J Léonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 75, pp.105-115</w:t>
+              <w:t xml:space="preserve">Le Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 75 (2), pp.105-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02704470v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00929428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separation of β-casein peptides through UF inorganic membranes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.L. Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Léonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Daufin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioseparation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 3, pp.205-2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13819,277 +13819,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying intestinal lipolysis with Magnetic Resonance Imaging: Proof of concept using fresh cream digested in vitro</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephane Quellec</w:t>
+                <w:t xml:space="preserve">Impact of the microstructure of two beef co-products on postprandial plasma amino acid kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t>
+              <w:t xml:space="preserve">8th International Conference on Food Digestion (ICFD2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04547062v1</w:t>
+                <w:t xml:space="preserve">hal-04543878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the microstructure of two beef co-products on postprandial plasma amino acid kinetics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Severine Chevalier</w:t>
+                <w:t xml:space="preserve">Quantifying intestinal lipolysis with Magnetic Resonance Imaging: Proof of concept using fresh cream digested in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruoxuan Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Collewet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Cambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Food Digestion (ICFD2024)</w:t>
+              <w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543878v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying lipolysis with MRI during in vitro digestion of cream</w:t>
               </w:r>
@@ -14377,51 +14377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaële Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes rencontres Nutrition - Alimentation - Métabolisme - Sport - Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le comité d’organisation de l’événement est constitué de :L’Institut NuMeCan, le laboratoire STLO, le laboratoire M2S, Lactalis, Sodiaal, Valorex, Biotech Santé Bretagne et l’Institut Carnot Agrifood Transition., Nov 2023, Rennes, France</w:t>
@@ -14569,273 +14569,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial-temporal mapping of the intra-gastric pH, pepsin concentration and proteolysis in pigs fed egg white gels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction de protéines végétales dans les laits infantiles : opportunités et verrous fonctionnels et nutritionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, the INFOGEST research network (www.cost-infogest.eu), May 2022, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">Colloque GPN (Groupe Protéines et Nutrition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe protéines et Nutrition, May 2022, visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662731v1</w:t>
+                <w:t xml:space="preserve">hal-03687165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction de protéines végétales dans les laits infantiles : opportunités et verrous fonctionnels et nutritionnels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial-temporal mapping of the intra-gastric pH, pepsin concentration and proteolysis in pigs fed egg white gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaele Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Pasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GPN (Groupe Protéines et Nutrition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe protéines et Nutrition, May 2022, visioconférence, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, the INFOGEST research network (www.cost-infogest.eu), May 2022, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687165v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Resonance Imaging for investigation of in vitro digestion of a bread and cheese meal</w:t>
               </w:r>
@@ -15274,51 +15274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15498,90 +15498,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité antimicrobienne du lysozyme natif/chauffé : de la bactérie aux systèmes modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Derde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique : Science des aliments et valorisation des bioproduits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Rennes, France</w:t>
@@ -15768,776 +15768,733 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement de sources protéiques des formules infantiles : degré d’hydrolyse et bioaccessibilité des acides aminés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment structurer les aliments pour améliorer la biodisponibilité des nutriments et composés bioactifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème rencontres Nutrition-Alimentation-Métabolisme-Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">12èmes Journées Alimentation &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909151v1</w:t>
+                <w:t xml:space="preserve">hal-02737549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron-acquisition genes and siderophore production are induced by Salmonella Enteritidis in egg white at temperatures around the natural body temperature of hens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Bonnassie-Rouxin</w:t>
+                <w:t xml:space="preserve">Changement de sources protéiques des formules infantiles : degré d’hydrolyse et bioaccessibilité des acides aminés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Salmonella and Salmonellosis (I3S)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">4ème rencontres Nutrition-Alimentation-Métabolisme-Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737477v1</w:t>
+                <w:t xml:space="preserve">hal-01909151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of using hyperspectral imaging to predict gastric juice diffusion into solid food structures during gastric digestion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aiqian Yea</w:t>
+                <w:t xml:space="preserve">Iron-acquisition genes and siderophore production are induced by Salmonella Enteritidis in egg white at temperatures around the natural body temperature of hens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimon-Andreas Karatzas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bonnassie-Rouxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19.IUFoST World Food Science and Technology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Navi Mumbai, India</w:t>
+              <w:t xml:space="preserve">International Symposium Salmonella and Salmonellosis (I3S)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737325v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’OEuf dans tous ses états, modèle d’ingrédient culinaire</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Feasibility of using hyperspectral imaging to predict gastric juice diffusion into solid food structures during gastric digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Geeshani M. Somaratne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlon M. Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaspreet Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Ferrua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aiqian Yea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 iéme action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">19.IUFoST World Food Science and Technology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Navi Mumbai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716617v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation et digestion chez le nourrisson</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’OEuf dans tous ses états, modèle d’ingrédient culinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIe journée de l'animation transversale "glande mammaire, lait"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">4 iéme action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925627v1</w:t>
+                <w:t xml:space="preserve">hal-01716617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la structure des aliments sur la biodisponibilité des micronutriments lipophiles : étude in vivo chez l’homme</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R Richard</w:t>
+                <w:t xml:space="preserve">Alimentation et digestion chez le nourrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">XVIIe journée de l'animation transversale "glande mammaire, lait"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927463v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ disintegration of protein gels (egg white) by pepsin based on time-lapse confocal microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16579,139 +16536,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première réunion plénière du GDR SLAMM (Solliciter LA Matière Molle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Laboratoire d'Ingénierie des Systèmes Biologiques et des Procédés (0792)., Nov 2018, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment structurer les aliments pour améliorer la biodisponibilité des nutriments et composés bioactifs</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact de la structure des aliments sur la biodisponibilité des micronutriments lipophiles : étude in vivo chez l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Gleize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Hiolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées Alimentation &amp; Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737549v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’OEuf dans tous ses états, modèle d’ingrédient culinaire</w:t>
               </w:r>
@@ -16723,51 +16723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17111,850 +17111,850 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Infogest Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Norwich, United Kingdom</w:t>
+              <w:t xml:space="preserve">2. Food Structure and Functionality Forum Symposium - from Molecules to Functionality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Singex, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490081v1</w:t>
+                <w:t xml:space="preserve">hal-01544627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l’interaction de l’ovotransferrine avec une monocouche de lipopolysaccharides d’E.coli</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+                <w:t xml:space="preserve">How structure and assembly across different length scales influence protein digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kéra Nyemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre Biologie Physique du Grand Ouest (RBPGO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">15th Infogest Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Norwich, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417397v1</w:t>
+                <w:t xml:space="preserve">hal-02490081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’OEuf dans tous ses états, modèle d’ingrédient culinaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation de l’interaction de l’ovotransferrine avec une monocouche de lipopolysaccharides d’E.coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Menacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ième action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">Rencontre Biologie Physique du Grand Ouest (RBPGO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446409v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How structure and assembly across different length scales influence protein digestion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kéra Nyemb</w:t>
+                <w:t xml:space="preserve">L’OEuf dans tous ses états, modèle d’ingrédient culinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Food Structure and Functionality Forum Symposium - from Molecules to Functionality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Singex, Singapore</w:t>
+              <w:t xml:space="preserve">2ième action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01544627v1</w:t>
+                <w:t xml:space="preserve">hal-01446409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des procédés thermiques sur la digestibilité et l’allergénicité des protéines d’œuf et de lait</w:t>
+                <w:t xml:space="preserve">L’OEuf dans tous ses états, modèle d’ingrédient culinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chantal Brossard</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Valorial-Nova Child « Allergies et intolérances alimentaires » &amp; Valorial-LRBVA « Protéines du futur »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">1re action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603518v1</w:t>
+                <w:t xml:space="preserve">hal-01209761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From gel structure to digestion: the egg white model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact des procédés thermiques sur la digestibilité et l’allergénicité des protéines d’œuf et de lait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference of Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Mar 2015, Naples, Italy</w:t>
+              <w:t xml:space="preserve">Valorial-Nova Child « Allergies et intolérances alimentaires » &amp; Valorial-LRBVA « Protéines du futur »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209786v1</w:t>
+                <w:t xml:space="preserve">hal-01603518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of egg-allergic children to thermally treated egg and its fractions assessed by skin prick-testing reveals two main profiles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Juchet</w:t>
+                <w:t xml:space="preserve">From gel structure to digestion: the egg white model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kéra Nyemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Interantional Conference - COST ImPARAS Improving Allergy Risk Assessment Strategy for new food proteins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Belgrade, Serbia. 1p</w:t>
+              <w:t xml:space="preserve">4th International Conference of Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Mar 2015, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603769v1</w:t>
+                <w:t xml:space="preserve">hal-01209786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’OEuf dans tous ses états, modèle d’ingrédient culinaire</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reactivity of egg-allergic children to thermally treated egg and its fractions assessed by skin prick-testing reveals two main profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Larre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Rancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Juchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1re action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">First Interantional Conference - COST ImPARAS Improving Allergy Risk Assessment Strategy for new food proteins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Belgrade, Serbia. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209761v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal processing and allergenic potential of egg for children</w:t>
               </w:r>
@@ -17992,51 +17992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chabauty-Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Rancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Juchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Allergy and Anaphylaxis Meeting (FAAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The European Academy of Allergy and Clinical Immunology (EAACI). Zurich, CHE., Oct 2014, Dublin, Ireland. pp.1</w:t>
@@ -18104,64 +18104,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMicroWold 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, madrid, Spain</w:t>
@@ -18315,51 +18315,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Soft Matter Approaches Bring New Tools For Biotechnology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18367,51 +18367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cosming 2013 CBB Ingrédients Cosmétiques et Biotechnologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Saint Malo, France</w:t>
@@ -18559,277 +18559,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ovalbumin aggregation due to heating in solution increases its in vitro digestibility, compared to the native and dry-heated protein</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Briard-Bion</w:t>
+                <w:t xml:space="preserve">Striking Associative Properties of Food Proteins : a switch to control bulk properties of dispersed media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Desfougères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 st Food Structures, Digestion &amp; Health Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Palmerston (NZ), New Zealand</w:t>
+              <w:t xml:space="preserve">POLYMERIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849243v1</w:t>
+                <w:t xml:space="preserve">hal-00936057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Striking Associative Properties of Food Proteins : a switch to control bulk properties of dispersed media</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+                <w:t xml:space="preserve">Ovalbumin aggregation due to heating in solution increases its in vitro digestibility, compared to the native and dry-heated protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Musikaphun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLYMERIX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Rennes, France</w:t>
+              <w:t xml:space="preserve">1 st Food Structures, Digestion &amp; Health Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Palmerston (NZ), New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936057v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovalbumin aggregation due to heating in solution increases its in vitro digestibility, compared to the native and dry-heated protein</w:t>
               </w:r>
@@ -18940,77 +18940,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un contrôle des propriétés macroscopiques des milieux dispersés par les propriétés associatives des protéines alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desfougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19059,320 +19059,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The satiating effect of egg is higher than fresh cheese when given as isocaloric &amp;quot;solid&amp;quot; preloads in humans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robert Benamouzig</w:t>
+                <w:t xml:space="preserve">How the physicochemical and structural properties of globular proteins affect their behavior at the air-solution interface and their foaming properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Desfougères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Biology Meeting 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Washington D.C., United States</w:t>
+              <w:t xml:space="preserve">Third international conference on biofoams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Capri (IT), France. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186836v1</w:t>
+                <w:t xml:space="preserve">hal-00729368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profil de sensibilisation aux protéines d'œuf et prédiction de la tolérance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Paty</w:t>
+                <w:t xml:space="preserve">The satiating effect of egg is higher than fresh cheese when given as isocaloric &amp;quot;solid&amp;quot; preloads in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Marsset-Baglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldjia Diouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gheorghe Airinei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Congrès Francophone d'Allergologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d’Allergologie (SFA). Paris, FRA. Association Nationale de Formation Médicale Continue en Allergologie (ANAFORCAL)., Apr 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Experimental Biology Meeting 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Washington D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809240v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profil de sensibilisation aux protéines d'oeuf et prédiction de la tolérance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal C. Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19404,971 +19404,971 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Congrès Francophone d’Allergologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the physicochemical and structural properties of globular proteins affect their behavior at the air-solution interface and their foaming properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+                <w:t xml:space="preserve">Profil de sensibilisation aux protéines d'œuf et prédiction de la tolérance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal C. Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Rance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Legoué-Morillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Paty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third international conference on biofoams</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Capri (IT), France. non paginé</w:t>
+              <w:t xml:space="preserve">6. Congrès Francophone d'Allergologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d’Allergologie (SFA). Paris, FRA. Association Nationale de Formation Médicale Continue en Allergologie (ANAFORCAL)., Apr 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729368v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OVONUTRIAL project: technologies impact on nutritional value and allergenicity of egg proteins</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modification of lysozyme by dry-heating: small cause, big effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desfougères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pézennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIth European symposium on the quality of eggs and eggproducts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Turku (FI), Finland</w:t>
+              <w:t xml:space="preserve">XIIIe European Symposium on the quality of eggs and egg products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Turku (FI), Finland. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730037v1</w:t>
+                <w:t xml:space="preserve">hal-00730023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat treatment of ovalbumin powder: interfacial and foaming properties of the different molecular species generated.</w:t>
+                <w:t xml:space="preserve">Les traitements de pasteurisation et de séchage de l'oeuf entier ainsi que l'étuvage à sec du blanc d'oeuf modifient le coefficient d'efficacité protéique et la composition corporelle chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Piedcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, antalya, Turkey</w:t>
+              <w:t xml:space="preserve">8. Journées francophones de nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003068v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement interfacial du lysozyme après traitement thermique à sec</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Pézennec</w:t>
+                <w:t xml:space="preserve">The bioactive properties of ovoflavoprotein hydrolysate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hietanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jääskeläinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pihlanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Rencontres Biologie-Physique du Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Ile de Berder (FR), France</w:t>
+              <w:t xml:space="preserve">XIIIth European symposium on the quality of eggs and egg products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Turku (FI), Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729978v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of lysozyme by dry-heating: small cause, big effect</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OVONUTRIAL project: technologies impact on nutritional value and allergenicity of egg proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIe European Symposium on the quality of eggs and egg products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Turku (FI), Finland. 11 p</w:t>
+              <w:t xml:space="preserve">XIIIth European symposium on the quality of eggs and eggproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Turku (FI), Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730023v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les traitements de pasteurisation et de séchage de l'oeuf entier ainsi que l'étuvage à sec du blanc d'oeuf modifient le coefficient d'efficacité protéique et la composition corporelle chez le rat</w:t>
+                <w:t xml:space="preserve">Heat treatment of ovalbumin powder: interfacial and foaming properties of the different molecular species generated.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Daniel Tomé</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desfougères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées francophones de nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ECIS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173387v1</w:t>
+                <w:t xml:space="preserve">hal-01003068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bioactive properties of ovoflavoprotein hydrolysate</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+                <w:t xml:space="preserve">Comportement interfacial du lysozyme après traitement thermique à sec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Desfougères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pihlanto</w:t>
+                <w:t xml:space="preserve">S. Pézennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIth European symposium on the quality of eggs and egg products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Turku (FI), Finland</w:t>
+              <w:t xml:space="preserve">4e Rencontres Biologie-Physique du Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Ile de Berder (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730089v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential adsorption of egg-white proteins: relation with physical properties of interfacial film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20436,90 +20436,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-additive interfacial properties of ovalbumin and lysozyme in mixtures as revealed by PM-IRRAS and the study of foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20613,51 +20613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. European Poultry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Vérone, Italy</w:t>
@@ -20686,77 +20686,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioactive egg components and their potential uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. European Symposium on the Quality of Eggs and Egg Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Doorwerth, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20781,77 +20781,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioactive egg components and their potential uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. European Symposium on the Quality of Eggs and Egg Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Doowerth, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20876,64 +20876,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of 3 new minor hen egg white proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guerin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21014,64 +21014,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisations actuelles et potentielles des protéines de blanc d'oeuf de poule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Awade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guerin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Thapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21684,64 +21684,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://web.cvent.com/event/1783d29e-b98f-4342-b4a1-30dbaf3fc357/summary. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Symposium: Dietary Protein for Human Health</w:t>
@@ -21768,320 +21768,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of milk specie and structure during in vitro gastrointestinal digestion of cow and sheep milk products</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwenaele Henry</w:t>
+                <w:t xml:space="preserve">Characterization of the gelling properties of protein from bovine co-products using response surface methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Cork, Ireland. , 2022</w:t>
+              <w:t xml:space="preserve">36th EFFoST International Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dublin, Ireland. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03663852v1</w:t>
+                <w:t xml:space="preserve">hal-03853921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the gelling properties of protein from bovine co-products using response surface methodology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lambert</w:t>
+                <w:t xml:space="preserve">Impact of milk specie and structure during in vitro gastrointestinal digestion of cow and sheep milk products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Saviard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Nebbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Ossemond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaele Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th EFFoST International Conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Dublin, Ireland. , 2022</w:t>
+              <w:t xml:space="preserve">7th International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Cork, Ireland. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853921v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of food matrix influences food bolus physical features and micronutrient oral bioaccessibility during mastication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22399,90 +22399,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food matrix structure (from biscuit to custard) impacts on folate bioavailability in healthy volunteers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruddy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22675,77 +22675,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Ossemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Rennes, France. , 2019</w:t>
@@ -22774,103 +22774,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Anti-Bacterial Iron-Restriction Defence Mechanism of Egg White: The Potential Role of Lipocalin-Like Proteins in Resistance against &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimon-Andreas Karatzas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bonnassie-Rouxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASM congress (American Society for Microbiology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, San Francisco, United States. , 2019</w:t>
@@ -22925,51 +22925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23018,1079 +23018,1075 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of food structure on lipophilic micronutrients bioavailability: a human study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Egg white exposure induces membrane depolarization of Salmonella Enteritidis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bonnassie-Rouxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioavailability 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Norwich, United Kingdom. , 2018</w:t>
+              <w:t xml:space="preserve">Symposium Salmomella and Salmonellosis I3S 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Saint MALO, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887281v1</w:t>
+                <w:t xml:space="preserve">hal-02737918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement de sources protéiques des formules infantiles : degré d’hydrolyse et bioaccessibilité des acides aminés</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Jeantet</w:t>
+                <w:t xml:space="preserve">Involvement of raw and heated egg yolk in children food allergy to egg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Rancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Juchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Paty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nice, France. , 2018</w:t>
+              <w:t xml:space="preserve">International Egg Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Kyoto, Japan. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946287v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global gene-expression analysis of the response of Salmonella Enteritidis to egg-white exposure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+                <w:t xml:space="preserve">Impact of food structure on lipophilic micronutrients bioavailability: a human study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Gleize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Hiolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Egg Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Kyoto, Japan. , 2018</w:t>
+              <w:t xml:space="preserve">Bioavailability 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Norwich, United Kingdom. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901474v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry heating of lysozyme: strong effects regarding antimicrobial activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changement de sources protéiques des formules infantiles : degré d’hydrolyse et bioaccessibilité des acides aminés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Egg Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Kyoto, Japan. , 2018</w:t>
+              <w:t xml:space="preserve">Les Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nice, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901488v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat treatments applied to egg product have a rather low impact on in vivo allergenicity, despite significant changes in protein digestibility and antigenicity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+                <w:t xml:space="preserve">Dry heating of lysozyme: strong effects regarding antimicrobial activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Derde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nuttinee Musikaphun</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Egg Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Kyoto, Japan. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901473v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of raw and heated egg yolk in children food allergy to egg</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Paty</w:t>
+                <w:t xml:space="preserve">Global gene-expression analysis of the response of Salmonella Enteritidis to egg-white exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bonnassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alabdeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Egg Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Kyoto, Japan. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901470v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egg white exposure induces membrane depolarization of Salmonella Enteritidis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heat treatments applied to egg product have a rather low impact on in vivo allergenicity, despite significant changes in protein digestibility and antigenicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Pasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuttinee Musikaphun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Salmomella and Salmonellosis I3S 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Saint MALO, France. , 2018</w:t>
+              <w:t xml:space="preserve">International Egg Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Kyoto, Japan. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737918v1</w:t>
+                <w:t xml:space="preserve">hal-01901473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring in vivo gastric digestion of egg white gels: impact of the initial gel structure and texture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction of native and dry-heated ovotransferrin with E.coli lipopolysaccharide monolayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Menacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t>
+              <w:t xml:space="preserve">EMBO "Towards novel therapies: Emerging insights from structural and molecular biology"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Groningen, Netherlands. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603787v1</w:t>
+                <w:t xml:space="preserve">hal-02417385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo digestion of DHA-enriched egg products: Effect of the food matrix structure on the DHA digestion kinetics and bioavailability.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pineda Vadillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24105,480 +24101,484 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of gastric juice diffusion into steamed and fried orange-fleshed sweet potatoes on the macro- and micro-structural changes and nutrient release during static in-vitro gastric digestion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Dupont</w:t>
+                <w:t xml:space="preserve">Exploring in vivo gastric digestion of egg white gels: impact of the initial gel structure and texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kéra Nyemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ferrua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First NZFSSRC Annual Meeting (The New Zealand Food Safety Science &amp; Research Centre)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Nelson, New Zealand. , 2017</w:t>
+              <w:t xml:space="preserve">5. International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02490080v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Films de Langmuir: modèle membranaire des bactéries, analyse par microscopie à force atomique</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Role of gastric juice diffusion into steamed and fried orange-fleshed sweet potatoes on the macro- and micro-structural changes and nutrient release during static in-vitro gastric digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geeshani M. Somaratnea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaspreet Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Ferrua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aiqian Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Montpellier, France. 2017</w:t>
+              <w:t xml:space="preserve">First NZFSSRC Annual Meeting (The New Zealand Food Safety Science &amp; Research Centre)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Nelson, New Zealand. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417525v1</w:t>
+                <w:t xml:space="preserve">hal-02490080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of native and dry-heated ovotransferrin with E.coli lipopolysaccharide monolayer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId458" w:history="1">
+                <w:t xml:space="preserve">Films de Langmuir: modèle membranaire des bactéries, analyse par microscopie à force atomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Menacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Derde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO "Towards novel therapies: Emerging insights from structural and molecular biology"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Groningen, Netherlands. 2017</w:t>
+              <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Montpellier, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417385v1</w:t>
+                <w:t xml:space="preserve">hal-02417525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial activity of proteins against E. coli. Investigation using interfacial technics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Derde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Menacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24735,1041 +24735,1041 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of food digesta and model particles in the small intestinal mucus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adam Macierzanka</w:t>
+                <w:t xml:space="preserve">How the physicochemical properties of egg white gel influence the in vivo gastric digestion process: Spatio-temporal mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kéra Nyemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.R. Mackie</w:t>
+                <w:t xml:space="preserve">S.M Rutherfurd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference of Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Naples, Italy. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209787v1</w:t>
+                <w:t xml:space="preserve">hal-01209785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egg white kills [i]Bacillus cereus[/i] group bacteria through a mechanism involving ovotransferrin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transport of food digesta and model particles in the small intestinal mucus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Macierzanka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Mackie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">bactéries sporulantes pathogènes ou d'intérêt technologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t>
+              <w:t xml:space="preserve">4th International Conference of Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Naples, Italy. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173074v1</w:t>
+                <w:t xml:space="preserve">hal-01209787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delivering anthocyanins in the gastrointestinal tract: processing conditions and food matrix effect</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Toth</w:t>
+                <w:t xml:space="preserve">Egg white kills [i]Bacillus cereus[/i] group bacteria through a mechanism involving ovotransferrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Gonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Pasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference of Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Naples, Italy. , 2015</w:t>
+              <w:t xml:space="preserve">bactéries sporulantes pathogènes ou d'intérêt technologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209791v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the matrix characteristics of egg white gel influence the in vivo gastric digestion process: Spatio-temporal mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kéra Nyemb</w:t>
+                <w:t xml:space="preserve">Delivering anthocyanins in the gastrointestinal tract: processing conditions and food matrix effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Pineda Vadillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Shane Rutherfurd</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Toth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.International Symposium on “Delivery of Functionality in Complex Food Systems: Physically inspired approaches from the nanoscale to the microscale”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France. , 2015</w:t>
+              <w:t xml:space="preserve">4th International Conference of Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Naples, Italy. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209854v1</w:t>
+                <w:t xml:space="preserve">hal-01209791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a new generation of DHA-enriched foods: maximizing DHA bioavailability by considering the food matrix effect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Pineda Vadillo</w:t>
+                <w:t xml:space="preserve">How the matrix characteristics of egg white gel influence the in vivo gastric digestion process: Spatio-temporal mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kéra Nyemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Shane Rutherfurd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference of Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Naples, Italy. , 2015</w:t>
+              <w:t xml:space="preserve">6.International Symposium on “Delivery of Functionality in Complex Food Systems: Physically inspired approaches from the nanoscale to the microscale”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209790v1</w:t>
+                <w:t xml:space="preserve">hal-01209854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the physicochemical properties of egg white gel influence the in vivo gastric digestion process: Spatio-temporal mapping</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S.M Rutherfurd</w:t>
+                <w:t xml:space="preserve">Towards a new generation of DHA-enriched foods: maximizing DHA bioavailability by considering the food matrix effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Pineda Vadillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference of Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Naples, Italy. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209785v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delivering anthocyanins in the gastrointestinal tract: processing conditions and food matrix effect</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marisa Sanz Buenhombre</w:t>
+                <w:t xml:space="preserve">Exploring the mechanisms of membrane insertion of native and dry-heated lysozyme: use of E. coli lipopolysaccharide monolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Derde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. NuGOweek Nutrigenomics of Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Castellammare di Stabia, Italy. , 2014</w:t>
+              <w:t xml:space="preserve">6. Rencontres de Biologie Physique du Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Mans, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209730v1</w:t>
+                <w:t xml:space="preserve">hal-01209635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the mechanisms of membrane insertion of native and dry-heated lysozyme: use of [i]E. coli[/i] lipopolysaccharide monolayers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+                <w:t xml:space="preserve">Delivering anthocyanins in the gastrointestinal tract: processing conditions and food matrix effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Pineda Vadillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamas Toth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attila Tanai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Csavajda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisa Sanz Buenhombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium on Antimicrobial Peptides 2014, AMP 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lorient, France. , 2014</w:t>
+              <w:t xml:space="preserve">11. NuGOweek Nutrigenomics of Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Castellammare di Stabia, Italy. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209634v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the mechanisms of membrane insertion of native and dry-heated lysozyme: use of E. coli lipopolysaccharide monolayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Exploring the mechanisms of membrane insertion of native and dry-heated lysozyme: use of [i]E. coli[/i] lipopolysaccharide monolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Derde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25798,73 +25798,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Rencontres de Biologie Physique du Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Mans, France. , 2014</w:t>
+              <w:t xml:space="preserve">4. International Symposium on Antimicrobial Peptides 2014, AMP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lorient, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209635v1</w:t>
+                <w:t xml:space="preserve">hal-01209634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloidal transport in the intestinal mucus</w:t>
               </w:r>
@@ -25958,103 +25958,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial membrane pertubation by native versus dry-heated lysozyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Derde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEM/GERLI lipidomics meeting: from membranes to pathologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, St-Jean Cap Ferrat, France. , 2013</w:t>
@@ -26316,103 +26316,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial membrane perturbation by native versus dry-heated lysozyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Derde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomicroworld</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Madrid, Spain. , 2013</w:t>
@@ -26791,51 +26791,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence by AFM-imaging of morphological differences between E. coli K12 cells treated with native and dry-heated lysozyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Derde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26843,51 +26843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Spa, Belgium. , 2013</w:t>
@@ -27173,2227 +27173,2227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing modifies in vitro egg protein digestibility as well as protein efficiency ratio and body composition in rats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Gaudichon</w:t>
+                <w:t xml:space="preserve">Dietary proteins poorly contribute to the endogenous production of glucose in humans after egg ingestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldjia Diouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles G. Fromentin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Dupont</w:t>
+                <w:t xml:space="preserve">Catherine Luengo-Guyonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Flet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium: Dietary Protein for Human Health</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 124 p., 2011, Symposium Proceedings: International Symposium Dietary Protein for Human Health 2011: Skycity Convention Centre, Auckland, New Zealand, 27-30 March 2011</w:t>
+              <w:t xml:space="preserve">Experimental Biology Meeting 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Washington D.C., United States. Federation of American Societies for Experimental Biology, FASEB Journal, 25, 2011, FASEB Journal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748493v1</w:t>
+                <w:t xml:space="preserve">hal-01186834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The satiating effect of egg is higher than fresh cheese in humans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Diouani</w:t>
+                <w:t xml:space="preserve">Processing modifies in vitro egg protein digestibility as well as protein efficiency ratio and body composition in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Piedcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Tomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. European Nutrition Conference (FENS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Madrid, Spain. </w:t>
+              <w:t xml:space="preserve">International Symposium: Dietary Protein for Human Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Auckland, New Zealand. </w:t>
             </w:r>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karger</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 58 (Suppl. 3), 443 p., 2011, Annals of Nutrition and Metabolism</w:t>
+                <w:t xml:space="preserve">Palmerston North Historical Society, 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 124 p., 2011, Symposium Proceedings: International Symposium Dietary Protein for Human Health 2011: Skycity Convention Centre, Auckland, New Zealand, 27-30 March 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186849v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du comportement aux interfaces du lysozyme natif de blanc d'oeuf de poule en vue d'une étude comparée avec du lysozyme traité thermiquement</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+                <w:t xml:space="preserve">The satiating effect of egg is higher than fresh cheese in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Marsset-Baglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Airinei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Rencontres de Biologie Physique du Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Rennes, France. 2011</w:t>
+              <w:t xml:space="preserve">11. European Nutrition Conference (FENS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 58 (Suppl. 3), 443 p., 2011, Annals of Nutrition and Metabolism</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454426v1</w:t>
+                <w:t xml:space="preserve">hal-01186849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies at liquid air interface: a powerful toolbox to study interactions between biomolecules</w:t>
+                <w:t xml:space="preserve">Etude du comportement aux interfaces du lysozyme natif de blanc d'oeuf de poule en vue d'une étude comparée avec du lysozyme traité thermiquement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ième colloque Molécules Ingrédients Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Quimper, France. , 2011</w:t>
+              <w:t xml:space="preserve">5. Rencontres de Biologie Physique du Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Rennes, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454420v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary proteins poorly contribute to the endogenous production of glucose after egg ingestion in humans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Fromentin</w:t>
+                <w:t xml:space="preserve">Studies at liquid air interface: a powerful toolbox to study interactions between biomolecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Gaudichon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Diouani</w:t>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. European Nutrition Conference (FENS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4ième colloque Molécules Ingrédients Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Quimper, France. , 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karger</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01186854v1</w:t>
+                <w:t xml:space="preserve">hal-01454420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessement of the nutritional quality of egg proteins in humans using intrinsic and uniformly doubly [15N]-[13C]- labelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Dietary proteins poorly contribute to the endogenous production of glucose after egg ingestion in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel D. Tomé</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium: Dietary Protein for Human Health</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 124 p., 2011, Symposium Proceedings: International Symposium Dietary Protein for Human Health 2011: Skycity Convention Centre, Auckland, New Zealand, 27-30 March 2011</w:t>
+              <w:t xml:space="preserve">11. European Nutrition Conference (FENS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 58 (Suppl. 3), 443 p., 2011, Annals of Nutrition and Metabolism</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747624v1</w:t>
+                <w:t xml:space="preserve">hal-01186854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the physicochemical and structural properties of globular proteins affect their behavior at the air-solution interface and their foaming properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+                <w:t xml:space="preserve">Assessement of the nutritional quality of egg proteins in humans using intrinsic and uniformly doubly [15N]-[13C]- labelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel J.-N. Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third international conference on biofoams</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Capri, Italy. , 2011, Third international conference on biofoams</w:t>
+              <w:t xml:space="preserve">International Symposium: Dietary Protein for Human Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Auckland, New Zealand. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palmerston North Historical Society, 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 124 p., 2011, Symposium Proceedings: International Symposium Dietary Protein for Human Health 2011: Skycity Convention Centre, Auckland, New Zealand, 27-30 March 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454294v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary proteins poorly contribute to the endogenous production of glucose in humans after egg ingestion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francoise Nau</w:t>
+                <w:t xml:space="preserve">How the physicochemical and structural properties of globular proteins affect their behavior at the air-solution interface and their foaming properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desfougeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Biology Meeting 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Washington D.C., United States. Federation of American Societies for Experimental Biology, FASEB Journal, 25, 2011, FASEB Journal</w:t>
+              <w:t xml:space="preserve">Third international conference on biofoams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Capri, Italy. , 2011, Third international conference on biofoams</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186834v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À énergie égale, un en-cas à base d’oeuf est plus satiétogène qu’un en-cas à base de fromage blanc chez l’Homme</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Benamouzig</w:t>
+                <w:t xml:space="preserve">Environmental conditions and molecular fractions involved in the antimicrobial activity of egg white against S. Enteritidis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alabdeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées Francophones de Nutrition</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Nutrition Clinique et Métabolisme, 24, 2010, Nutrition Clinique et Métabolisme</w:t>
+              <w:t xml:space="preserve">13 S International Symposium Salmonella and Salmonellosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Saint Malo, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173402v1</w:t>
+                <w:t xml:space="preserve">hal-01136707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profil de sensibilisation aux protéines d'œuf et prédiction de la tolérance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Paty</w:t>
+                <w:t xml:space="preserve">À énergie égale, un en-cas à base d’oeuf est plus satiétogène qu’un en-cas à base de fromage blanc chez l’Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Djiouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Airinei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de la recherche en santé dans le Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Nantes, France. 1 p., 2010</w:t>
+              <w:t xml:space="preserve">8. Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier Masson SAS Editeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nutrition Clinique et Métabolisme, 24, 2010, Nutrition Clinique et Métabolisme</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02823884v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling spontaneous protein self-assembly into microspheres in binary systems</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Profil de sensibilisation aux protéines d'œuf et prédiction de la tolérance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal C. Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Rance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Legoué-Morillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Paty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Conference of the European Colloid and Interface Society ECIS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Prague, Czech Republic. , Progress in Colloid and Polymer Science, 138, 202 p., 2010, Progress in Colloid and Polymer Science</w:t>
+              <w:t xml:space="preserve">Rencontres de la recherche en santé dans le Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Nantes, France. 1 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454288v1</w:t>
+                <w:t xml:space="preserve">hal-02823884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental conditions and molecular fractions involved in the antimicrobial activity of egg white against S. Enteritidis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Alabdeh</w:t>
+                <w:t xml:space="preserve">Controlling spontaneous protein self-assembly into microspheres in binary systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desfougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13 S International Symposium Salmonella and Salmonellosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Saint Malo, France. 2010</w:t>
+              <w:t xml:space="preserve">24th Conference of the European Colloid and Interface Society ECIS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Prague, Czech Republic. , Progress in Colloid and Polymer Science, 138, 202 p., 2010, Progress in Colloid and Polymer Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136707v1</w:t>
+                <w:t xml:space="preserve">hal-01454288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation spontanée de microsphères dans des mélanges de protéines globulaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Succinimide formation in lysozyme by heating (80°C) in the dry state decreases protein stability but do not impact on secondary or tertiary structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desfougeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Said Bouhallab</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Rencontres biologie physique du grand ouest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">34th FEBS congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Prague, Czech Republic. FEBS Journal, 276: Special Issue: Abstracts of the 34th FEBS Congress, 425p., 2009, FEBS Journal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2009.07045.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454419v1</w:t>
+                <w:t xml:space="preserve">hal-01454384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of lysozyme by dry-heating: small cause, big effect.</w:t>
+                <w:t xml:space="preserve">Comportement interfacial du lysosyme apres traitement thermique a sec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desfougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIe European Symposium on the quality of eggs and egg products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Turku, Finland. , 2009, World Poultry Science Association, Proceedings of the 19th European Symposium on Quality of Poultry Meat, 13th European Symposium on the Quality of Eggs and Egg Products, Turku, Finland, 21-25 June 2009</w:t>
+              <w:t xml:space="preserve">4. Rencontres Biologie-Physique du Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Vannes, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454386v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry heating of egg white proteins: how a multiscale approach may help to predict foaming properties from 2D interface measurements</w:t>
+                <w:t xml:space="preserve">Formation spontanée de microsphères dans des mélanges de protéines globulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desfougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. conference of the european colloid and interface society</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Progress in Colloid and Polymer Science, 70 p., 2009, Progress in Colloid and Polymer Science</w:t>
+              <w:t xml:space="preserve">4. Rencontres biologie physique du grand ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Vannes, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454433v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement interfacial du lysosyme apres traitement thermique a sec</w:t>
+                <w:t xml:space="preserve">Modification of lysozyme by dry-heating: small cause, big effect.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desfougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Rencontres Biologie-Physique du Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Vannes, France. 2009</w:t>
+              <w:t xml:space="preserve">XIIIe European Symposium on the quality of eggs and egg products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Turku, Finland. , 2009, World Poultry Science Association, Proceedings of the 19th European Symposium on Quality of Poultry Meat, 13th European Symposium on the Quality of Eggs and Egg Products, Turku, Finland, 21-25 June 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454385v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Succinimide formation in lysozyme by heating (80°C) in the dry state decreases protein stability but do not impact on secondary or tertiary structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dry heating of egg white proteins: how a multiscale approach may help to predict foaming properties from 2D interface measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desfougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniina Salonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th FEBS congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Prague, Czech Republic. FEBS Journal, 276: Special Issue: Abstracts of the 34th FEBS Congress, 425p., 2009, FEBS Journal. </w:t>
+              <w:t xml:space="preserve">23. conference of the european colloid and interface society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Antalya, Turkey. </w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2009.07045.x⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Springer-Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Progress in Colloid and Polymer Science, 70 p., 2009, Progress in Colloid and Polymer Science</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454384v1</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -29411,51 +29411,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Oeufs ? 60 clés pour comprendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29502,440 +29502,440 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science et technologie de l'oeuf</w:t>
+                <w:t xml:space="preserve">Science et technologie de l'oeuf : De l'oeuf aux ovoproduits, volume 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Thapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lavoisier TEC et DOC Editions, 562 p., 2010, Collection Sciences et Techniques Agroalimentaires, 2743012242</w:t>
+              <w:t xml:space="preserve">Lavoisier TEC et DOC, 2, 562 p., 2010, Collection Sciences et Techniques Agroalimentaires, 978-2-7430-1224-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349139v1</w:t>
+                <w:t xml:space="preserve">hal-01454446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science et technologie de l'oeuf : Production et Qualité, volume 1</w:t>
+                <w:t xml:space="preserve">Science et technologie de l'oeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Thapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 1, 350 p., 2010, Collection Sciences et Techniques Agroalimentaires, 978-2-7430-1224-3</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lavoisier TEC et DOC Editions, 562 p., 2010, Collection Sciences et Techniques Agroalimentaires, 2743012242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454447v1</w:t>
+                <w:t xml:space="preserve">hal-01349139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science et technologie de l'oeuf. De l'oeuf aux ovoproduits</w:t>
+                <w:t xml:space="preserve">Science et technologie de l'oeuf : Production et Qualité, volume 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Thapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Tec &amp; Doc, Lavoisier, 552 p, 2010, 978-2743012243</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavoisier TEC et DOC</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, 350 p., 2010, Collection Sciences et Techniques Agroalimentaires, 978-2-7430-1224-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729612v1</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science et technologie de l'oeuf : De l'oeuf aux ovoproduits, volume 2</w:t>
+                <w:t xml:space="preserve">Science et technologie de l'oeuf. De l'oeuf aux ovoproduits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Thapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lavoisier TEC et DOC, 2, 562 p., 2010, Collection Sciences et Techniques Agroalimentaires, 978-2-7430-1224-3</w:t>
+              <w:t xml:space="preserve">Tec &amp; Doc, Lavoisier, 552 p, 2010, 978-2743012243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454446v1</w:t>
+                <w:t xml:space="preserve">hal-00729612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -30143,51 +30143,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presentation of the Ovoproduct Matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30273,51 +30273,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Eggs to Egg Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30381,51 +30381,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les émulsions et les mousses à base d'oeufs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30619,64 +30619,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processed egg products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -30714,51 +30714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioactive fractions of eggs for human and animal health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30813,51 +30813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioactive fractions of eggs for human and animal health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31115,64 +31115,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processed egg products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31208,1071 +31208,1071 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ovoproduits impropres à la consommation humaine (ICH)</w:t>
+                <w:t xml:space="preserve">Les ovoproduits en Chine et en Amérique du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Pousset</w:t>
+                <w:t xml:space="preserve">Ying Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshinori Mine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et technologie de l'oeuf Volume 2 De l'oeuf aux ovoproduits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, Tec et Doc, 562 p, 2010, Collection Sciences et Techniques Agroalimentaires, 978-2-7430-1224-3</w:t>
+              <w:t xml:space="preserve">Science et technologie de l'œuf. Volume 2, De l'œuf aux ovoproduits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tec et Doc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Collection Sciences et Techniques Agroalimentaires, 978-2-7430-1224-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454445v1</w:t>
+                <w:t xml:space="preserve">hal-01454443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ovoproduits impropres à la consommation humaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Composition de l'oeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Guérin-Dubiart, Catherine. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nau, Françoise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et technologie de l'oeuf Volume 2 De l'oeuf aux ovoproduits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Tec et Doc, pp.513-525, 2010, 9782743012243</w:t>
+              <w:t xml:space="preserve">, Lavoisier Tec et Doc, pp.1-176, 2010, 978-2-7430-1224-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729567v1</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractionnement de l'oeuf</w:t>
+                <w:t xml:space="preserve">Les ovoproduits impropres à la consommation humaine (ICH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Thapon</w:t>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et technologie de l'œuf. Volume 2, De l'œuf aux ovoproduits</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Collection Sciences et Techniques Agroalimentaires, 978-2-7430-1224-3</w:t>
+              <w:t xml:space="preserve">Science et technologie de l'oeuf Volume 2 De l'oeuf aux ovoproduits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Tec et Doc, 562 p, 2010, Collection Sciences et Techniques Agroalimentaires, 978-2-7430-1224-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454144v1</w:t>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition de l'oeuf</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les ovoproduits impropres à la consommation humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guérin-Dubiart, Catherine. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et technologie de l'oeuf Volume 2 De l'oeuf aux ovoproduits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Tec et Doc, 2010, Sciences et Techniques Agroalimentaires, 978-2-7430-1224-3</w:t>
+              <w:t xml:space="preserve">, Tec et Doc, pp.513-525, 2010, 9782743012243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822901v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">valeur nutritionnelle et allergénicité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fractionnement de l'oeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Thapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et technologie de l'oeuf Volume 2 De l'oeuf aux ovoproduits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, Tec et Doc, 562 p, 2010, Collection Sciences et Techniques Agroalimentaires, 978-2-7430-1224-3</w:t>
+              <w:t xml:space="preserve">Science et technologie de l'œuf. Volume 2, De l'œuf aux ovoproduits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tec et Doc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Collection Sciences et Techniques Agroalimentaires, 978-2-7430-1224-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454442v1</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ovoproduits en Chine et en Amérique du Nord</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Ma</w:t>
+                <w:t xml:space="preserve">Composition de l'oeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et technologie de l'oeuf Volume 2 De l'oeuf aux ovoproduits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Tec et Doc, pp.279-320, 2010, 9782743012243</w:t>
+              <w:t xml:space="preserve">, Tec et Doc, 2010, Sciences et Techniques Agroalimentaires, 978-2-7430-1224-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729566v1</w:t>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ovoproduits en Chine et en Amérique du Nord</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">valeur nutritionnelle et allergénicité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiko Yamakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et technologie de l'œuf. Volume 2, De l'œuf aux ovoproduits</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Collection Sciences et Techniques Agroalimentaires, 978-2-7430-1224-3</w:t>
+              <w:t xml:space="preserve">Science et technologie de l'oeuf Volume 2 De l'oeuf aux ovoproduits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Tec et Doc, 562 p, 2010, Collection Sciences et Techniques Agroalimentaires, 978-2-7430-1224-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454443v1</w:t>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition de l'oeuf</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les ovoproduits en Chine et en Amérique du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Nys</w:t>
+                <w:t xml:space="preserve">Y. Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Nau, Françoise. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guérin-Dubiart, Catherine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et technologie de l'oeuf Volume 2 De l'oeuf aux ovoproduits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lavoisier Tec et Doc, pp.1-176, 2010, 978-2-7430-1224-3</w:t>
+              <w:t xml:space="preserve">, Tec et Doc, pp.279-320, 2010, 9782743012243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729464v1</w:t>
+                <w:t xml:space="preserve">hal-00729566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egg proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Anton</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Woodhead Publishing, non paginé, 2009</w:t>
+              <w:t xml:space="preserve">, 173 (2. édition), CRC press, 948 p., 2009, Woodhead Publishing in Food Science, Technology and Nutrition, 978-1-4398-0820-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729182v1</w:t>
+                <w:t xml:space="preserve">hal-01454417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egg proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G.O. Phillips. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 173 (2. édition), CRC press, 948 p., 2009, Woodhead Publishing in Food Science, Technology and Nutrition, 978-1-4398-0820-7</w:t>
+              <w:t xml:space="preserve">, Woodhead Publishing, non paginé, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454417v1</w:t>
+                <w:t xml:space="preserve">hal-00729182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avidin-Biotin Technology</w:t>
               </w:r>
@@ -32284,51 +32284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioactive Egg Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
@@ -32392,51 +32392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioactive Egg Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
@@ -32582,51 +32582,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riboflavin -binding protein (flavoprotein)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -32690,51 +32690,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovalbumin and gene-related proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32811,51 +32811,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéines végétales et animales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Thapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32923,51 +32923,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrolysats de protéines laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Léonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33038,191 +33038,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La congélation</w:t>
+                <w:t xml:space="preserve">Le cassage et la séparation du blanc et du jaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">l'Oeuf et les Ovoproduits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ed. Tec &amp; Doc</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 344 p., 1994, Collection Sciences et Techniques Agroalimentaires</w:t>
+                <w:t xml:space="preserve">Tec &amp; doc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 344 p., 1994, Collection Sciences et Techniques Agroalimentaires, 2-85206-903-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349144v1</w:t>
+                <w:t xml:space="preserve">hal-01349136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cassage et la séparation du blanc et du jaune</w:t>
+                <w:t xml:space="preserve">La congélation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">l'Oeuf et les Ovoproduits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tec &amp; doc</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 344 p., 1994, Collection Sciences et Techniques Agroalimentaires, 2-85206-903-2</w:t>
+                <w:t xml:space="preserve">Ed. Tec &amp; Doc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 344 p., 1994, Collection Sciences et Techniques Agroalimentaires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349136v1</w:t>
+                <w:t xml:space="preserve">hal-01349144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -33266,51 +33266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Pasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -33341,51 +33341,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'un coproduit issu d'un procédé d'extraction du lysozyme à partir de blanc d'œuf, pour l'obtention d'au moins une protéine basique de blanc d'œuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33442,64 +33442,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé d'obtention, à partir de la caséine beta, de fractions enrichies en peptides à activité biologique et les fractions peptidiques obtenues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Leonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33713,90 +33713,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies at the Liquid-Air Interface : a Powerful Toolbox to Study Interactions Between Biomolecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ameziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -33930,345 +33930,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the nutritional quality of egg proteins in humans using intrinsic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Processing modifies in vitro egg protein digestibility, as well as protein efficiency ratio and body composition in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fromentin</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">J. Piedcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2011, pp.111-111</w:t>
+              <w:t xml:space="preserve">2011, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729336v1</w:t>
+                <w:t xml:space="preserve">hal-00729386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing modifies in vitro egg protein digestibility, as well as protein efficiency ratio and body composition in rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Assessment of the nutritional quality of egg proteins in humans using intrinsic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Piedcoq</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">J.N. Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2011, non paginé</w:t>
+              <w:t xml:space="preserve">2011, pp.111-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729386v1</w:t>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling Spontaneous Protein Self-assembly into Microspheres in Binary Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Desfougères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -34280,573 +34280,573 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry-heating of egg white proteins: how a multiscale approach may help to predict foaming properties from 2D interface measurements.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation spontanée de microsphères dans des mélanges de protéines globulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Desfougères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729165v1</w:t>
+                <w:t xml:space="preserve">hal-00729211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Succinimidyl residue formation in lysozyme without conformational changes:consequences on molecular stability and amyloid fibril formation propensity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId486" w:history="1">
+                <w:t xml:space="preserve">Dry-heating of egg white proteins: how a multiscale approach may help to predict foaming properties from 2D interface measurements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Desfougères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Salonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730078v1</w:t>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les traitements de pasteurisation et de séchage de l'œuf entier ainsi que l'étuvage du blanc d'œuf modifient le coefficient d'efficacité protéique et la composition corporelle chez le rat</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Tomé</w:t>
+                <w:t xml:space="preserve">Succinimidyl residue formation in lysozyme without conformational changes:consequences on molecular stability and amyloid fibril formation propensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Desfougères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730005v1</w:t>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation spontanée de microsphères dans des mélanges de protéines globulaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+                <w:t xml:space="preserve">Les traitements de pasteurisation et de séchage de l'œuf entier ainsi que l'étuvage du blanc d'œuf modifient le coefficient d'efficacité protéique et la composition corporelle chez le rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Piedcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729211v1</w:t>
+                <w:t xml:space="preserve">hal-00730005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural to functional properties of lysozyme heated at 80°C in the dry state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desfougères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pézennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -34958,51 +34958,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6BC9E366"/>
+    <w:nsid w:val="962A810C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -35189,51 +35189,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-nau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0167-8759" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083263438" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497276v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoxuan Deng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Diascorn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Challois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2026.112476" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970147v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lucas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Leduc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.115833" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970111v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cambert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quellec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.142716" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803279v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Foll" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114524001661" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213765v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lambert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.137298" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04630049v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Suwareh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.140260" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675064v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2024.06.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509491v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.115945" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04079001v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;i Ravilly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112821" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032279v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Le Roux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chacon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699786v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.12.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508011v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Feidt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100425" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03629567v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Rakhshi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hiolle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662515v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.133132" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196651v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Legros" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10040823" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117835v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toktam Farjami" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Babaei" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Madadlou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.11.029" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03248112v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130098" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106881v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pineda-Vadillo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capozzi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10010006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884815v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Richard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meunier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02258-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099687v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.12.010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142882v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c06677" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976067v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariah Alabdeh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.584986" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911717v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeshani Somaratne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiqian Ye" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J Ferrua" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109481" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976032v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gleize" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202000228" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02987178v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109782" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625044v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108917" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571057v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9030362" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272582v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Ferrua" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaspreet Singh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105258" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622310v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2019.1707770" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264921v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105228" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733175v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Alex Julien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00913" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621453v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2019.108891" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000872v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ra Nyemb" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Serri&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.12.042" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054473v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-019-00180-w" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267849v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon M. Reis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b02430" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997271v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brossard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ranc&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Drouet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Paty" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Juchet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.13009" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797878v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasumi Horimoto" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Hatta" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19026/ajfst.14.5831" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527068v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie-Rouxin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alabdeh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00829" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454637v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pineda Vadillo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.07.049" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454657v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Beaumal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David Briand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.10.007" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593208v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Derde" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Walrant" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sagan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.23040" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454655v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.09.022" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467948v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Le Minous" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2016.03.002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395012v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ra Nyemb-Diop" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.01.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454556v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.10.011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBW7N5ZW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454523v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.09.009" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454599v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.01.029" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512202v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138299v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Derde" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2015.01.008" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01090040v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2014.10.026" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01455220v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Airinei" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piedcoq" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.03.010" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157294v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttinee Musikaphun" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gillard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fo01156b" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209646v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gonnet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-13-473" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189975v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.03" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181291v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209588v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane M. Rutherfurd" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.02.048" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952857v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf405155p" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209676v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Macierzanka" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan.R. Mackie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs H. Bajka" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil M. Rigby" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095274" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916545v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf4029199" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209455v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Rossi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nys" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bain" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Ketelaere" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933913000408" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01547485v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fromentin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Luengo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db12-1208" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868467v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Chaari" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Grosset" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-12-418" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00692496v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sanders" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5291" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D6GPRX6W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729259v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Desfougeres" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pezennec" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm101089g" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730152v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fromentin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Airinei" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diouani" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729282v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Young" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasco" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mine" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf202092d" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685099v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desfoug&#232;res" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniina Salonen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufils" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la203485y" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730148v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanders" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729297v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alabdeh" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-10-157" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664522v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yamakawa" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729460v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9090427" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664566v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657917v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;zolet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2009.10.006" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC1TJ7WT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729497v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anton" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454132v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-009-9077-0" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729230v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yang" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Yang" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Juneja" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf803372b" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672337v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf703715j" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1MCT2XNR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729852v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desfougeres" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Artzner" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347887v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mann" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933907001298" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDB4F25CDF147C663FDFC0481F6E9C56D13BDDF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454012v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Arhaliass" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Legrand" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2007.03.033" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C43KDLX6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453963v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453970v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0529969" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CPMLHDZM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347880v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/WPS2005105" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453927v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perinel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Lesaffre" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2042" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GP4QBTCR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453935v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hietanen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quiros del Bosque" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf048369l" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1QPMFXMJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453954v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2004.07.006" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WR1ZLQS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671060v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerin-Dubiard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouton" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347886v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf034184n" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CHZ8B4FJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673125v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Val" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672654v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brul&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347884v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Graet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brule" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0308-8146(99)00147-8" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SL6DJH58-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686134v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347885v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002170000149" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-913L7SXD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347883v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roignant" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brul&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347881v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mallard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pages" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/JLC-100101722" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695703v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691804v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gestin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Protais" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Awade" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Thapon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707451v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L. Kerherv&#233;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Leonil" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daufin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929428v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Daufin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl Kerherv&#233;" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aimar" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Moll&#233;" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L&#233;onil" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704470v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aimar" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347882v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle L&#233;onil" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Daufin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05318349v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoxuane Deng" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Quellec" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547163v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774064v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421893v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atefeh Ghasemi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fillonneau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Catan&#233;o" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Prost" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lebail" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547062v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04543878v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Henry" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Chevalier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04294362v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342725v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272195v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188199v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662731v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Henry" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687165v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03660641v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine G. Collewet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Quellec" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220832v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318607v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03010312v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048755v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Batisse" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737427v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417277v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097203v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737436v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909151v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737477v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Julien" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimon-Andreas Karatzas" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737325v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Geeshani M. Somaratne" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiqian Yea" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716617v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925627v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927463v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meunier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pereira" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Richard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929031v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737549v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446408v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595727v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519459v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeshani M. Somaratnea" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490081v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417397v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Menacer" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446409v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544627v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603518v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209786v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603769v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Claude" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Juchet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209761v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209775v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Legoux" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chabauty-Chartier" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138317v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209772v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ranc&#233;" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Juchet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drouet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legou&#233;-Morillon" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209456v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Renault" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Jalmes" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paboeuf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924773v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Musikaphun" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briard-Bion" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849243v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936057v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Desfoug&#232;res" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849244v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209700v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186836v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldjia Diouani" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Benamouzig" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809240v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Brossard" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rance" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Legou&#233;-Morillon" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809143v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729368v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730037v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003068v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cheng" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729978v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;zennec" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730023v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;zennec" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaufils" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173387v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730089v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J&#228;&#228;skel&#228;inen" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pihlanto" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678269v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909249v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desbat" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453941v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453972v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760882v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762457v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carre" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779203v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Awade" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05463738v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Picard" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Olivier" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vinoy" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#234;" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05463761v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pogu" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;le Henry" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Calvez" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547092v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Diascorn" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Challois" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184916v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279361v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663852v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Saviard" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Nebbia" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853921v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456551v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737478v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737473v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100444v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100428v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chacon" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738014v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Batisse" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790284v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100429v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richard" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887281v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Meunier" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946287v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901474v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnassi&#233;" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901488v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901473v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901470v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737918v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603787v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Boucher" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrua" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506624v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490080v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417525v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417385v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417590v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743737v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatta Hajime Hatta" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Yu" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yamashita" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209787v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Mackie" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173074v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209791v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Toth" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209854v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shane Rutherfurd" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209790v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209785v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M Rutherfurd" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209730v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Toth" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Tanai" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Csavajda" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Sanz Buenhombre" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209634v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209635v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209537v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mackie" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209519v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209431v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mackie" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209499v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209489v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209540v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209433v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Rutherfurd" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209527v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209467v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209326v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170581.doc" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454210v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748493v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Fromentin" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Tom&#233;" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/203154.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186849v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209885.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454426v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pasquier" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Havard" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454420v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186854v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209900.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747624v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Fromentin" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel J.-N. Thibault" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/203151.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454294v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186834v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Luengo-Guyonnot" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173402v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djiouani" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benamouzig" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.em-consulte.com/revue/NUTCLI/24/S1/table-des-matieres/" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823884v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454288v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136707v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454419v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454386v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454433v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Cheng" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecis-web.eu/abstracts/antalya2009/program.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454385v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454384v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2009.07045.x" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515005v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5082-les-oeufs.html" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349139v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Thapon" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454447v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/Entreprises-Monde-agricole/Resultats-innovation-transfert/Toutes-les-actualites/Science-et-technologie-de-l-oeuf.-Volume-1.-Production-et-qualite" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729612v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454446v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232772v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ttps://www.routledge.com/Handbook-of-Egg-Science-and-Technology/Mine-Guyonnet-Hatta-Nau-Qiu/p/book/9781032156606" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025840v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-03901-1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03901-1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861722v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9781785482717/alteration-of-ovoproducts#book-description" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-271-7.50001-8" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349151v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848219342.html" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209478v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.lavoisier.fr/notice.asp?ouvrage=2738541" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209494v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/211054.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857098672.3.484" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454198v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729337v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454195v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729398v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Seuss-Baum" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454200v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729385v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454445v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pousset" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729567v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pousset" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454144v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.lavoisier.fr/not.asp?id=3LKZ2OOR33KOZZ" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822901v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454442v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiko Yamakawa" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729566v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ma" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454443v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Ma" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Mine" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yang" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729464v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nys" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729182v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454417v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349149v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783540378839" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349148v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349142v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349137v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349143v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837894v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge B&#233;rot" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quemeneur" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaouen" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349150v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Goud&#233;dranche" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349144v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/agro-alimentaire/l-oeuf-et-les-ovoproduits/thapon/descriptif-9782852069039" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349136v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454230v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00749332v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851021v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Maubois" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216732v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842534v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renault" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ameziane" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729354v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Havard" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729336v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fromentin" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Thibault" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729386v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piedcoq" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729470v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729165v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salonen" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730078v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moll&#233;" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730005v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729211v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729807v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-nau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0167-8759" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083263438" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497276v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoxuan Deng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Diascorn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Challois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2026.112476" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970147v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lucas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Leduc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.115833" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970111v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cambert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quellec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.142716" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803279v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Foll" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114524001661" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213765v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lambert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.137298" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04630049v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Suwareh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.140260" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675064v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2024.06.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509491v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.115945" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04079001v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;i Ravilly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112821" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032279v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Le Roux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chacon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699786v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.12.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508011v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Feidt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100425" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03629567v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Rakhshi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hiolle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662515v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.133132" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142882v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c06677" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196651v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Legros" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10040823" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117835v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toktam Farjami" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Babaei" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Madadlou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.11.029" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03248112v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130098" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106881v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pineda-Vadillo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capozzi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10010006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884815v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Richard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meunier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02258-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099687v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.12.010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976067v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariah Alabdeh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.584986" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911717v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeshani Somaratne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiqian Ye" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J Ferrua" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109481" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976032v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gleize" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202000228" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02987178v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109782" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625044v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108917" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571057v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9030362" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272582v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Ferrua" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaspreet Singh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105258" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264921v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105228" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622310v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2019.1707770" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733175v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Alex Julien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00913" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621453v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2019.108891" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000872v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ra Nyemb" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Serri&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.12.042" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054473v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-019-00180-w" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267849v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon M. Reis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b02430" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997271v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brossard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ranc&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Drouet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Paty" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Juchet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.13009" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797878v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasumi Horimoto" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Hatta" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19026/ajfst.14.5831" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454655v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Beaumal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David Briand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.09.022" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527068v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie-Rouxin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alabdeh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00829" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454637v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pineda Vadillo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.07.049" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454657v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.10.007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593208v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Derde" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Walrant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sagan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.23040" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512202v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467948v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Le Minous" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2016.03.002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395012v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ra Nyemb-Diop" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.01.004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454556v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.10.011" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBW7N5ZW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454523v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.09.009" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454599v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.01.029" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138299v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Derde" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2015.01.008" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01090040v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2014.10.026" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01455220v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Airinei" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piedcoq" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.03.010" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157294v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttinee Musikaphun" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gillard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fo01156b" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209646v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gonnet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-13-473" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189975v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.03" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181291v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209588v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane M. Rutherfurd" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.02.048" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952857v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf405155p" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209676v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Macierzanka" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan.R. Mackie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs H. Bajka" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil M. Rigby" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095274" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868467v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Chaari" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Grosset" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-12-418" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916545v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf4029199" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209455v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Rossi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nys" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bain" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Ketelaere" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933913000408" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01547485v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fromentin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Luengo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db12-1208" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00692496v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sanders" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5291" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D6GPRX6W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729297v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alabdeh" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-10-157" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729259v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Desfougeres" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pezennec" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm101089g" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730152v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fromentin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Airinei" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diouani" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729282v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Young" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasco" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mine" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf202092d" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685099v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desfoug&#232;res" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniina Salonen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufils" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la203485y" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730148v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanders" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729497v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anton" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664522v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yamakawa" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729460v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9090427" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664566v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657917v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;zolet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2009.10.006" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC1TJ7WT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454132v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-009-9077-0" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729230v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yang" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Yang" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Juneja" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf803372b" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672337v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf703715j" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1MCT2XNR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729852v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desfougeres" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Artzner" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347887v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mann" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933907001298" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDB4F25CDF147C663FDFC0481F6E9C56D13BDDF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454012v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Arhaliass" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Legrand" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2007.03.033" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C43KDLX6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453963v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453970v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0529969" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CPMLHDZM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347880v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/WPS2005105" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453927v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perinel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Lesaffre" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2042" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GP4QBTCR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453935v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hietanen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quiros del Bosque" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf048369l" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1QPMFXMJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453954v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2004.07.006" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WR1ZLQS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347886v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf034184n" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CHZ8B4FJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671060v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerin-Dubiard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouton" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673125v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Val" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672654v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brul&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347885v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002170000149" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-913L7SXD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347884v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Graet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brule" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0308-8146(99)00147-8" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SL6DJH58-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686134v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347883v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roignant" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brul&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347881v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mallard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pages" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/JLC-100101722" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695703v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691804v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gestin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Protais" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Awade" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Thapon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704470v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daufin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L. Kerherv&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aimar" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Leonil" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707451v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929428v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Daufin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl Kerherv&#233;" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aimar" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Moll&#233;" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L&#233;onil" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347882v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle L&#233;onil" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Daufin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05318349v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoxuane Deng" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Quellec" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547163v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774064v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421893v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atefeh Ghasemi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fillonneau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Catan&#233;o" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Prost" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lebail" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04543878v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Henry" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Chevalier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547062v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04294362v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342725v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272195v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188199v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687165v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662731v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Henry" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03660641v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine G. Collewet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Quellec" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220832v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318607v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03010312v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048755v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Batisse" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737427v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417277v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097203v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737436v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737549v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909151v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737477v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Julien" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimon-Andreas Karatzas" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737325v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Geeshani M. Somaratne" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiqian Yea" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716617v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925627v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929031v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927463v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meunier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pereira" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Richard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446408v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595727v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519459v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeshani M. Somaratnea" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544627v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490081v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417397v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Menacer" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446409v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209761v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603518v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209786v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603769v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Claude" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Juchet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209775v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Legoux" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chabauty-Chartier" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138317v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209772v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ranc&#233;" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Juchet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drouet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legou&#233;-Morillon" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209456v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Renault" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Jalmes" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paboeuf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924773v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Musikaphun" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briard-Bion" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936057v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Desfoug&#232;res" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849243v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849244v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209700v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729368v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186836v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldjia Diouani" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Benamouzig" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809143v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Brossard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Legou&#233;-Morillon" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809240v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rance" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730023v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;zennec" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaufils" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173387v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730089v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J&#228;&#228;skel&#228;inen" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pihlanto" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730037v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003068v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cheng" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729978v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;zennec" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678269v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909249v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desbat" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453941v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453972v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760882v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762457v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carre" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779203v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Awade" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05463738v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Picard" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Olivier" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vinoy" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#234;" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05463761v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pogu" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;le Henry" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Calvez" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547092v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Diascorn" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Challois" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184916v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279361v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853921v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663852v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Saviard" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Nebbia" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456551v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737478v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737473v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100444v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100428v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chacon" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738014v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Batisse" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790284v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100429v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richard" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737918v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901470v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887281v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Meunier" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946287v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901488v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901474v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnassi&#233;" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901473v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417385v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506624v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603787v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Boucher" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrua" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490080v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417525v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417590v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743737v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatta Hajime Hatta" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Yu" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yamashita" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209785v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M Rutherfurd" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209787v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Mackie" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173074v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209791v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Toth" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209854v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shane Rutherfurd" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209790v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209635v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209730v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Toth" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Tanai" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Csavajda" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Sanz Buenhombre" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209634v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209537v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mackie" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209519v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209431v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mackie" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209499v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209489v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209540v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209433v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Rutherfurd" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209527v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209467v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209326v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170581.doc" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454210v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186834v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Luengo-Guyonnot" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748493v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Fromentin" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Tom&#233;" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/203154.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186849v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209885.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454426v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pasquier" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Havard" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454420v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186854v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209900.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747624v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Fromentin" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel J.-N. Thibault" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/203151.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454294v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136707v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173402v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djiouani" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benamouzig" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.em-consulte.com/revue/NUTCLI/24/S1/table-des-matieres/" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823884v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454288v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454384v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2009.07045.x" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454385v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454419v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454386v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454433v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Cheng" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecis-web.eu/abstracts/antalya2009/program.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515005v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5082-les-oeufs.html" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454446v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Thapon" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349139v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454447v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/Entreprises-Monde-agricole/Resultats-innovation-transfert/Toutes-les-actualites/Science-et-technologie-de-l-oeuf.-Volume-1.-Production-et-qualite" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729612v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232772v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ttps://www.routledge.com/Handbook-of-Egg-Science-and-Technology/Mine-Guyonnet-Hatta-Nau-Qiu/p/book/9781032156606" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025840v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-03901-1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03901-1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861722v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9781785482717/alteration-of-ovoproducts#book-description" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-271-7.50001-8" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349151v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848219342.html" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209478v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.lavoisier.fr/notice.asp?ouvrage=2738541" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209494v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/211054.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857098672.3.484" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454198v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729337v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454195v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729398v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Seuss-Baum" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454200v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729385v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454443v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Ma" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Mine" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yang" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.lavoisier.fr/not.asp?id=3LKZ2OOR33KOZZ" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729464v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nys" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454445v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pousset" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729567v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pousset" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454144v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822901v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454442v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiko Yamakawa" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729566v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ma" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454417v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729182v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349149v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783540378839" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349148v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349142v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349137v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349143v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837894v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge B&#233;rot" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quemeneur" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaouen" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349150v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Goud&#233;dranche" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349136v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/agro-alimentaire/l-oeuf-et-les-ovoproduits/thapon/descriptif-9782852069039" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349144v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454230v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00749332v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851021v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Maubois" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216732v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842534v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renault" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ameziane" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729354v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Havard" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729386v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piedcoq" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729336v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fromentin" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Thibault" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729470v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729211v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729165v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salonen" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730078v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moll&#233;" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730005v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729807v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>