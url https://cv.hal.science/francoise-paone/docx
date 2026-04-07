--- v0 (2026-03-09)
+++ v1 (2026-04-07)
@@ -841,290 +841,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cathédrale de Vieille Major</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Cathédrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paone</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antoinette Hesnard; Manuel Moliner; Frédéric Conche; Marc Bouiron. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parcours de villes/ Marseille : 10 ans d’archéologie, 2600 ans d’histoire : Catalogue d’exposition des Musées de Marseille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999</w:t>
+              <w:t xml:space="preserve">Parcours de villes. Marseille : 10 ans d’archéologie, 2600 ans d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edisud/Musées de Marseille, pp.103-105, 1999, Catalogue d’exposition, Musée d’histoire de Marseille, 978-2-7449-0121-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876319v1</w:t>
+                <w:t xml:space="preserve">hal-05080515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La création d’un quartier à Marseille à la fin du XIIe siècle</w:t>
+                <w:t xml:space="preserve">La cathédrale de Vieille Major</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert Thernot</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parcours de villes/ Marseille : 10 ans d’archéologie, 2600 ans d’histoire.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edisud, 1999, Catalogue d’exposition des Musées de Marseille</w:t>
+              <w:t xml:space="preserve">Parcours de villes/ Marseille : 10 ans d’archéologie, 2600 ans d’histoire : Catalogue d’exposition des Musées de Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876297v1</w:t>
+                <w:t xml:space="preserve">hal-01876319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Cathédrale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La création d’un quartier à Marseille à la fin du XIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paone</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Thernot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parcours de villes. Marseille : 10 ans d’archéologie, 2600 ans d’histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edisud/Musées de Marseille, pp.103-105, 1999, Catalogue d’exposition, Musée d’histoire de Marseille, 978-2-7449-0121-8</w:t>
+              <w:t xml:space="preserve">Parcours de villes/ Marseille : 10 ans d’archéologie, 2600 ans d’histoire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edisud, 1999, Catalogue d’exposition des Musées de Marseille</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05080515v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le four de la rue des Trois Colombes.</w:t>
               </w:r>
@@ -2489,51 +2489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte de Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Midi-Méditerranée. 2020, pp.3 tomes. 234, 284, 90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3634,51 +3634,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Scherrer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505528v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guyon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588891v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078423v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Frangin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Sagetat-Basseuil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccj.cnrs.fr/spip.php?article2396" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082495v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879259v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sillano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876747v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Roth&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876319v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876297v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Parent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080515v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876280v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04132962v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Castrucci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien-Fran&#231;ois Gant&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/e5cr-rs02" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505525v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bertrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dureuil-Bourachau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Golvin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leseditionsmarioncharlet.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04114982v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178804v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927325v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676904v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-020-00785-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03541539v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Molina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Navarro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876775v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081189v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533514v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876745v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313474v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertomeu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte de Luca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180502v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigeade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lang-Desvignes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178949v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533418v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178981v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Riani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle March" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie d'Ovidio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172212v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivan Olivier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178832v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ben Chaba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Cuzon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Denis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172403v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voyez Christophe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouticourt Emilien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172227v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevillot Pascale" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonvicini Guy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172197v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weydert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Scherrer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505528v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guyon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588891v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078423v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Frangin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Sagetat-Basseuil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccj.cnrs.fr/spip.php?article2396" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082495v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879259v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sillano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876747v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Roth&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080515v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876319v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876297v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Parent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876280v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04132962v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Castrucci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien-Fran&#231;ois Gant&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/e5cr-rs02" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505525v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bertrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dureuil-Bourachau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Golvin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leseditionsmarioncharlet.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04114982v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178804v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927325v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676904v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-020-00785-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03541539v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Molina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Navarro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876775v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081189v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533514v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876745v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313474v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertomeu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte de Luca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180502v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigeade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lang-Desvignes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178949v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533418v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178981v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Riani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle March" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie d'Ovidio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172212v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivan Olivier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178832v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ben Chaba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Cuzon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Denis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172403v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voyez Christophe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouticourt Emilien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172227v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevillot Pascale" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonvicini Guy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172197v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weydert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>