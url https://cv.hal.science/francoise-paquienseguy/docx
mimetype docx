--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Françoise Paquienséguy </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Paquienséguy Françoise</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">现代 “工夫茶”： 传统、传承与创新</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">文化遗产</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOUYIN AND THE DIGITAL SPREAD OF INTANGIBLE CULTURAL HERITAGE: TRANSFORMING CULTURAL DISSEMINATION IN THE SHORT VIDEOS AGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Guo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/27523543251344976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">现代功夫茶:传统、传承、创新</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (2025), pp.93-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital: The Promise of the Unlimited?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/27523543241239366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes et les acteurs du co-design urbain : quelle place pour l’usager de la ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (6), pp.37-59. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/atic.006.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design des mobilités urbaines au centre d’une conception métropolitaine centrée usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Le Corf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.189-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMS-DMK aujourd’hui ? Enquête de lectorat 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39, http://journals.openedition.org/dms/8073. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.8073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer la ville par le design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.27-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AliHealthCode: Entre surveillance et sécurité, les représentations sociales des citoyens d'Hangzhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, X (1/2021), http://dx.doi.org/10.25965/interfaces-numeriques.4521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">里昂的丝绸：法国之间的创意产业中国，战</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic analytics Journal of Tongji University (Social Science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (5), pp.62-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du traitement des données à la création de valeur : comprendre les pratiques professionnelles des réutilisateurs des données ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des Données à la Décision - From Data to Decisions </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">城市意象的更迭 -从战略战术层面分析法国里昂作为世界丝绸城市的复兴</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic analytics Journal of Tongji University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (5), pp.62-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de l’environnement numérique des musées. Des CD-Rom aux applications muséales et autres e-albums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1-2, pp.79-92. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/LCN.13.1-2.69-93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage de l'appropriation au design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocula : occhio semiotico sui media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, pp.94-106. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12977/ocula2019-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open data et métropoles, les enjeux d’une transformation à l’œuvre : analyse sémio-pragmatique d’un corpus de portails métropolitains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34, pp.209-228. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.15818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimédias interactifs : les progrès de l’usager, du CD-ROM à l’E-albums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage au fil des Tic Une genèse à raviver pour mieux le repenser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (3), pp.464-481. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.2621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPEN DATA ET SMART CITIES : QUELS CHANTIERS POUR LES SIC ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Peyrelong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réutilisation et les réutilisateurs des données ouvertes en France: une approche centrée sur les usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of open governments - Revue Internationale des gouvernements ouverts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMAGINAIRES, TECHNIQUES ET PRATIQUES DE L'ECRITURE MULTIMEDIA INTERACTIVE : DES CD-ROM AUX E-ALBUMS CULTURELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, De l'interactivité aux interactions médiatrices, 4 (2), pp.237-250. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimédia et web 2.0 : entre pratiques éditoriales et industries créatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d'usage est-elle stratégique pour les industries créatives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Industries créatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à une réflexion en matière de Tic à l'Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réfléchir à la formation des usages liés aux technologies de l'information et de la communication numériques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TICE en tant que techniques de l'information et de la communication - Bilan d'une 2ème phase de recherches (2003-2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Benchenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TikTok, Douyin, AI: the Reinvention of Popular Culture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI &amp; Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dr GuoQian_BNBU_Zhuhai, Oct 2025, ZHUHAI, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI, Heritage and social networks: what strategies for valorization? The case of Douyin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23thrd International Marketing Trends Conference: The challenge of Artificial Intelligence Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMTC, Jan 2024, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Du Xiao Du!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Annual Conference Weiying xinghuo Institute of Digital Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yanching Institute of Technology, Oct 2023, Beijing (CH), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban mobility and social innovation: opportunities to move from governance through planning to governance through experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Digital Innovation, Entrepreneurship &amp; Financing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEEC U. Research Center (FR); JMSB, Concordia University (CA); School of Economics, Jilin University (CN), Jun 2022, Lyon (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les data-services et l’organisation de la contrainte : le cas du stationnement dans la Métropole de Lyon. Premiers résultats de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La régression numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MTO’2022 Pierre-Michel ROCCIO, Oct 2022, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural industries revisited by the AIGC: a strategy for the disappearance of risk?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication Studies in the Age of AI: Research Trends, Issues, and Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APCA Asia-Pacific Communication Alliance, Asian Network for Public Opinion Research (ANPOR)., Nov 2022, Beijing (Pékin), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Metropolis of Lyon: a model of urban innovation to follow?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bihay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First international Workshop Beyond creative cities: people, places, innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCAENA (supported by the Agence Nationale de la Recherche); DEMEXTRA (supported by PUCA – Plan Urbanisme Construction Architecture), Apr 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Tic aux réseaux numériques, les transformations de l’usage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Métamorphoses de l’action citoyenne. Bilan d’une décennie de recherche sur les réseaux numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIGRINTER (CNRS- UMR 7301); Université de Poitiers; Université Ibn Zohr d’Agadir; Toubkal de Campus France, Mar 2021, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en données de la ville : Quelle structuration ? Quels dispositifs? Quelles médiations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data SHS : Traiter et analyser des données en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Lyon Saint-Etienne, Dec 2020, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.34237.49121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et usages des objets connectés et applications de santé chez les personnes ayant eu une expérience personnelle de cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bernetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de Cancérologie du Cancéropôle CLARA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des données aux services dans les Métropoles : enquête auprès des réutilisateurs professionnels de données ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA France DATA VALUE CHAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage, intégré par le design ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place de l'usager en Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EA PROJEKT Mar 2018, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution des propositions et synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Des humanités numériques aux Digital Studies. Positions et propositions des SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conférence permanente des directeurs·rices des unités de recherche en sciences de l'information et de la communication (CPDirSIC); Société française des sciences de l'information et de la communciation (SFSIC), Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OUVERTURE DES DONNEES, LES ENJEUX DES PORTAILS OPENDATA METROPOLITAINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUINZIÈME SÉMINAIRE DU GROUPEMENT D'INTÉRÊT SCIENTIFIQUE (GIS) MARSOUIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (GIS) MARSOUIN, May 2017, Roz-sur-Couesnon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations science-société en pratique : quelles nouvelles configurations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Piponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire TRANSVERS-HN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des sciences de l'homme (CNRS, Université Lumière Lyon 2, ENS de Lyon, Sciences Po Lyon, Université Jean-Monnet Saint-Étienne, Université de Lyon, Réseau national des maisons des sciences de l'homme) ; MSH-Alpes (CNRS, Université Grenoble Alpes, Réseau national des maisons des sciences de l'homme), Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le glissement de la prescription dans les plateformes de recommandation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale du Numérique ENSSIB 4ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale supérieure des sciences de l'information et des bibliothèques, Nov 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart city & open data : à qui profitent les données ouvertes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienseguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.351-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le web collaboratif au service de la Fondation Nicolas Hulot et de son leader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Fps Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations des organisations EUTIC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Bruxelles, Belgique. pp.21-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00958018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecteurs numériques : qui êtes-vous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDE Congrès international sur le document numérique (CiDE 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gériico, Nov 2013, Lille, France. pp.17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conferencia inaugural de apertura del Doctorado &amp;quot; Innovación social y TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La relación entre técnica y sociedad.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Medellin, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites du web collaboratif dans les stratégies de communication de la Fondation pour la Nature et pour l'Homme de Nicolas Hulot.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTO'2012 Management des technologies organisationnelels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nîmes, France. pp.26-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de dispositif appliquée aux TIC et médias numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages et pratiques des publics dans les pays du Sud : Des médias classiques aux TIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Agadir, Maroc. pp. 417-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ETUDE DES USAGES EN SIC AUJOURD'HUI : BILAN et PERSPECTIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienseguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner les pratiques d'information et de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00104303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre interactivité, dispositif et médiation : que devient l'usage prescrit dans les cours en ligne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienseguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International ENJEUX et USAGES des TIC : reliance sociale et insertion professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Université Libre de Bruxelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00104296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des recherches en sciences de l'information et de la communication.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Douyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CPdirsic. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner les humanités numériques : positions et propositions des sciences de l'information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienseguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données urbaines et smart city. Entre représentations et pratiques professionnelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Peyrelong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des archives contemporaines. 2020, 978-2813003263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04763026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données Urbaines et smart city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Peyrelong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Ere Numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Data : Accès, collectivités territoriales et citoyenneté : des problématiques communicationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Paquienséguy. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Françoise Paquienséguy, 9782813001856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lectorat Numérique aujourd'hui : pratiques et usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782813001382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre numérique en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Charles-de-Gaulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 43, 2014, Etudes de Communication langages, information, médiations, Michèle Gellereau; Stéphane Chaudiron, 978-2-917562-12-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation citoyenne et plateformes participatives : volonté citoyenne, nécessité politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu VIDAL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’avènement de la société numérique dans les territoires : Des pratiques citoyennes et des politiques publiques en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUM Presses universitaire du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Collection Villes et Territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las tecnologías de información y comunicación y sus usos hoy : constantes, cuestionamientos e hipótesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erika Jaillier Castrillon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentacion conceptual y contextual para la reflexion sobre los ambientes de aprendizaje mediados por TIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Editorial de la Universidad Pontificia Bolivariana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, inPress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Humanités numériques depuis les Sic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner les Humanités Numériques : Positions et propositions des Sic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFSIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-76, 2021, 978-2-914872-00-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire au format numérique. Vers de nouvelles pratiques de lecture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures et écritures numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner les humanités numériques : un projet disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SFSIC/CPDIRSIC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paquienséquy, Françoise, Pélissier, Nicolas, Dir., Questionner les humanités numériques : positions et propositions des sciences de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-20, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts et modèles d’usages, approches disciplinaires croisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lespinet-Najib Véronique; Pinède Nathalie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fractures Corporelles, Fractures Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Nouvelle Aquitaine, 2021, Médias et Tic, 2858926131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Humanités Numériques depuis les Sciences de l’information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner les Humanités Numériques : Positions et propositions des Sic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Open Data métropolitain, en voie de structuration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données Urbaines et smart city</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Open Data à l'information, quelques points d'appui depuis les SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données Urbaines et smart city</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Open Data métropolitain, en voie de structuration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données Urbaines et smart city</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie interfaciale : Médiation - Illusion - Injonction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie Interfaciale Regards croisés en Sic et en Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE USER, AS KEY ELEMENT FOR PLATFORMS – THROUGH THE LENS OF ALIBABA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miao He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Platforms and cultural industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mabbel Verdi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique et le lecteur, retour du nomade Une enquête dans les médiathèques en Auvergne-Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">enssib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-37546-065-8. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.2035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d’écran brouillées : le fansub d’anime en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Châteauvert Jean; Delavaud, Gilles </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D’un écran à l’autre, les mutations du spectateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina/L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9782845167322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿APRENDER EN LA ERA DIGITAL?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Elena Chan-Nunez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuro de los sistemas y ambientes educativos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editoriales de la UDGV, pp.6-26, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA DATAVISUALISATION DES PORTAILS OPEN DATA : UNE FORME DE MEDIATION DU ET PAR LE CHIFFRE1 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avenati Olaf &amp; Chardel Pierre-Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datalogie : Formes et imaginaires du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions LOCO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.126-136, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRATIQUES D’ECRAN BROUILLEES : LE FANSUB d’ANIME EN FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Chateauvert et Gilles Delavaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'UN ÉCRAN À L'AUTRE, LES MUTATIONS DU SPECTATEUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USAGES DU TELEPHONE MOBILE CHEZ LES CADRES DE L'INDUSTRIE PETROLIERE AU GABON : UN TRANSFERT DE LA SPHERE PROFESSIONNELLE VERS LA SPHERE PRIVEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Mboumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kouméalo Anaté, Alain Capo-Chichi, Alain Kiyindou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUAND L'AFRIQUE RÉINVENTE LA TÉLÉPHONIE MOBILE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.153-167, 2015, Etudes Africaines, 978-2-343-06382-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et consommation d'Ebook en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Pirolli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre numérique au présent : pratiques de prescriptions et espaces de médiation, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Editions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-36441-126-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites du collaboratif dans les stratégies de communication numérique de la Fondation pour l'Homme et la Nature de Nicolas Hulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Fps Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CHAREST Francine, LAVIGNE Alain, MOUMOUNI Charles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias Sociaux et Relations Publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université du Québec, pp.55-64, 2015, Médias Sociaux et relations p ubliques, 978-2-7605-4179-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et Consommation d'Ebook en France : Comment aborder le sujet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Pirolli - Ciméos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre numérique au présent Pratiques de lecture, de prescription et de médiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.13-33, 2015, 978-2-36441-126-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open, Big, Collaboration : trois utopies de l’innovation au 21e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Fps Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghislaine Chartron; Evelyne Broudoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big data - Open data Quelles valeurs ? Quels enjeux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-30, 2015, 9782807300316. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.chron.2015.01.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figure de l'usager revisitée par le web 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Fps Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et intelligence du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.135-144, 2014, Communication et civilisation, 978-2-343-02434-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00971556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usager et le consommateur à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geneviève Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sociologie des usages : continuités et transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermès Sciences Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.10-29, 2012, 978-2-7462-2577-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Teacher on line : qu’est ce qui change, les pratiques professionnelles ou les pratiques communicationnelles ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Bonnet; Rosette Bonnet ; Daniel Raichvarg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Savoirs communicants, entre histoire, usages et innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-139, 2010, 978-2-915611-58-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Questionner les pratiques communicationnelles : Offre, pratiques, contenus »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Delavaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Médias, Nouveaux Contenus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Apogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.153-164, 2009, 978-2-84398-348-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la convergence technique à la migration des fonctions de communication : des usages en transit »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bouquillion; Yolande Combès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES INDUSTRIES DE LA CULTURE ET DE LA COMMUNICATION EN MUTATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-172, 2007, Questions contemporaines, 978-2-296-03772-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies d'information et de la communication : constat, questionnements et hypothèses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienseguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutations socio-économiques des Industries Culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00104288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier : Le(s) Multimédia(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de l'innovation dans les programmes d'enseignement supérieurs à distance est-elle pertinente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienseguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00104353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE LA CONVERGENCE TECHNIQUE A LA MIGRATION DES FONCTIONS DE COMMUNICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienseguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00104351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadres d'usage des données par des développeurs, des data scientists et des data journalistes Livrable n°3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EA 4147 Elico; SciencesPo Lyon; Université Lyon 1 - Claude Bernard; Université Lyon 3. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des résultats des expérimentations des outils OSC au Tubà et à la Péniche Livrable n°4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Peyrelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EA 4147 Elico. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIvrable 1.2 Analyse de portails métropolitains de données ouvertes à l’échelle internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 1.2, Equipe d'accueil lyonnaise en Sciences de l'information et de la communication. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNTHESE DES RESULTATS DE L'ENQUETE AUPRES DE RE‐UTILISATEURS DE DONNEES OUVERTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Peyrelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Vila-Raimondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SciencesPo Lyon; Enssib; Lyon3. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉSULTATS DE L’ÉVALUATION LUDOMUSE, EXPÉRIMENTATIONS - Juillet 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lesaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Bonaccorsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Elico. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId164"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Françoise Paquienséguy </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Paquienséguy Françoise</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprenants à distance, des publics oubliés ? Vers une ingenierie inclusive entre hybridation et médiations numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 53, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15yee⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOUYIN AND THE DIGITAL SPREAD OF INTANGIBLE CULTURAL HERITAGE: TRANSFORMING CULTURAL DISSEMINATION IN THE SHORT VIDEOS AGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Guo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/27523543251344976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">现代功夫茶:传统、传承、创新</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (2025), pp.93-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">现代 “工夫茶”： 传统、传承与创新</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">文化遗产</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital: The Promise of the Unlimited?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/27523543241239366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes et les acteurs du co-design urbain : quelle place pour l’usager de la ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (6), pp.37-59. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/atic.006.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design des mobilités urbaines au centre d’une conception métropolitaine centrée usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Le Corf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.189-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMS-DMK aujourd’hui ? Enquête de lectorat 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39, http://journals.openedition.org/dms/8073. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.8073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer la ville par le design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.27-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AliHealthCode: Entre surveillance et sécurité, les représentations sociales des citoyens d'Hangzhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, X (1/2021), http://dx.doi.org/10.25965/interfaces-numeriques.4521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">里昂的丝绸：法国之间的创意产业中国，战</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic analytics Journal of Tongji University (Social Science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (5), pp.62-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du traitement des données à la création de valeur : comprendre les pratiques professionnelles des réutilisateurs des données ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des Données à la Décision - From Data to Decisions </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">城市意象的更迭 -从战略战术层面分析法国里昂作为世界丝绸城市的复兴</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic analytics Journal of Tongji University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (5), pp.62-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de l’environnement numérique des musées. Des CD-Rom aux applications muséales et autres e-albums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1-2, pp.79-92. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/LCN.13.1-2.69-93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage de l'appropriation au design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocula : occhio semiotico sui media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, pp.94-106. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12977/ocula2019-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open data et métropoles, les enjeux d’une transformation à l’œuvre : analyse sémio-pragmatique d’un corpus de portails métropolitains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34, pp.209-228. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.15818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimédias interactifs : les progrès de l’usager, du CD-ROM à l’E-albums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réutilisation et les réutilisateurs des données ouvertes en France: une approche centrée sur les usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of open governments - Revue Internationale des gouvernements ouverts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPEN DATA ET SMART CITIES : QUELS CHANTIERS POUR LES SIC ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Peyrelong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage au fil des Tic Une genèse à raviver pour mieux le repenser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (3), pp.464-481. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.2621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMAGINAIRES, TECHNIQUES ET PRATIQUES DE L'ECRITURE MULTIMEDIA INTERACTIVE : DES CD-ROM AUX E-ALBUMS CULTURELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, De l'interactivité aux interactions médiatrices, 4 (2), pp.237-250. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimédia et web 2.0 : entre pratiques éditoriales et industries créatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d'usage est-elle stratégique pour les industries créatives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Industries créatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à une réflexion en matière de Tic à l'Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TICE en tant que techniques de l'information et de la communication - Bilan d'une 2ème phase de recherches (2003-2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Benchenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réfléchir à la formation des usages liés aux technologies de l'information et de la communication numériques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative des stratégies publiques d'introduction du vidéotex en RFA et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes et travaux du groupe de recherche inter-universitaire culturel communication - Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 1990 (4), pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiatisation numérique du patrimoine culturel immatériel chinois des régions arides : entre préservation institutionnelle et enjeux de développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4D : Design, Désert, Développement Durable - Créer dans le désert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sfax; Université de Tunis; Elico, Feb 2026, Tozeur, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TikTok, Douyin, AI: the Reinvention of Popular Culture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI &amp; Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dr GuoQian_BNBU_Zhuhai, Oct 2025, ZHUHAI, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI, Heritage and social networks: what strategies for valorization? The case of Douyin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23thrd International Marketing Trends Conference: The challenge of Artificial Intelligence Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMTC, Jan 2024, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Du Xiao Du!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Annual Conference Weiying xinghuo Institute of Digital Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yanching Institute of Technology, Oct 2023, Beijing (CH), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les data-services et l’organisation de la contrainte : le cas du stationnement dans la Métropole de Lyon. Premiers résultats de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La régression numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MTO’2022 Pierre-Michel ROCCIO, Oct 2022, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural industries revisited by the AIGC: a strategy for the disappearance of risk?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication Studies in the Age of AI: Research Trends, Issues, and Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APCA Asia-Pacific Communication Alliance, Asian Network for Public Opinion Research (ANPOR)., Nov 2022, Beijing (Pékin), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban mobility and social innovation: opportunities to move from governance through planning to governance through experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Digital Innovation, Entrepreneurship &amp; Financing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEEC U. Research Center (FR); JMSB, Concordia University (CA); School of Economics, Jilin University (CN), Jun 2022, Lyon (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Metropolis of Lyon: a model of urban innovation to follow?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bihay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First international Workshop Beyond creative cities: people, places, innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCAENA (supported by the Agence Nationale de la Recherche); DEMEXTRA (supported by PUCA – Plan Urbanisme Construction Architecture), Apr 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Tic aux réseaux numériques, les transformations de l’usage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Métamorphoses de l’action citoyenne. Bilan d’une décennie de recherche sur les réseaux numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIGRINTER (CNRS- UMR 7301); Université de Poitiers; Université Ibn Zohr d’Agadir; Toubkal de Campus France, Mar 2021, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en données de la ville : Quelle structuration ? Quels dispositifs? Quelles médiations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data SHS : Traiter et analyser des données en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Lyon Saint-Etienne, Dec 2020, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.34237.49121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et usages des objets connectés et applications de santé chez les personnes ayant eu une expérience personnelle de cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bernetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de Cancérologie du Cancéropôle CLARA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des données aux services dans les Métropoles : enquête auprès des réutilisateurs professionnels de données ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA France DATA VALUE CHAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage, intégré par le design ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place de l'usager en Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EA PROJEKT Mar 2018, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution des propositions et synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Des humanités numériques aux Digital Studies. Positions et propositions des SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conférence permanente des directeurs·rices des unités de recherche en sciences de l'information et de la communication (CPDirSIC); Société française des sciences de l'information et de la communciation (SFSIC), Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OUVERTURE DES DONNEES, LES ENJEUX DES PORTAILS OPENDATA METROPOLITAINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUINZIÈME SÉMINAIRE DU GROUPEMENT D'INTÉRÊT SCIENTIFIQUE (GIS) MARSOUIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (GIS) MARSOUIN, May 2017, Roz-sur-Couesnon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations science-société en pratique : quelles nouvelles configurations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Piponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire TRANSVERS-HN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des sciences de l'homme (CNRS, Université Lumière Lyon 2, ENS de Lyon, Sciences Po Lyon, Université Jean-Monnet Saint-Étienne, Université de Lyon, Réseau national des maisons des sciences de l'homme) ; MSH-Alpes (CNRS, Université Grenoble Alpes, Réseau national des maisons des sciences de l'homme), Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le glissement de la prescription dans les plateformes de recommandation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale du Numérique ENSSIB 4ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale supérieure des sciences de l'information et des bibliothèques, Nov 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart city & open data : à qui profitent les données ouvertes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienseguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.351-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le web collaboratif au service de la Fondation Nicolas Hulot et de son leader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Fps Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations des organisations EUTIC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Bruxelles, Belgique. pp.21-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00958018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecteurs numériques : qui êtes-vous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDE Congrès international sur le document numérique (CiDE 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gériico, Nov 2013, Lille, France. pp.17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conferencia inaugural de apertura del Doctorado &amp;quot; Innovación social y TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La relación entre técnica y sociedad.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Medellin, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites du web collaboratif dans les stratégies de communication de la Fondation pour la Nature et pour l'Homme de Nicolas Hulot.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTO'2012 Management des technologies organisationnelels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nîmes, France. pp.26-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de dispositif appliquée aux TIC et médias numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages et pratiques des publics dans les pays du Sud : Des médias classiques aux TIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Agadir, Maroc. pp. 417-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ETUDE DES USAGES EN SIC AUJOURD'HUI : BILAN et PERSPECTIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienseguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner les pratiques d'information et de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00104303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre interactivité, dispositif et médiation : que devient l'usage prescrit dans les cours en ligne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienseguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International ENJEUX et USAGES des TIC : reliance sociale et insertion professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Université Libre de Bruxelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00104296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la réglementation publique relative aux technologies de l'information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouquillion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 Bogues – Globalisme et pluralisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM; Gresec; LabSic, May 2002, Montréal (Québec), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantiers on-line : la circulation de l'information dans le BTP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUST - Colloque on Uses and Services in Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Telecom R&amp;D; ENST, Jun 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le multimédia français : logiques et acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers communs Sciences Politiques - Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Ottawa, Jun 1998, Ottawa (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des recherches en sciences de l'information et de la communication.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Douyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CPdirsic. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner les humanités numériques : positions et propositions des sciences de l'information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienseguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données urbaines et smart city. Entre représentations et pratiques professionnelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Peyrelong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des archives contemporaines. 2020, 978-2813003263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04763026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Data : Accès, collectivités territoriales et citoyenneté : des problématiques communicationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Paquienséguy. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Françoise Paquienséguy, 9782813001856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lectorat Numérique aujourd'hui : pratiques et usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782813001382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre numérique en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Charles-de-Gaulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 43, 2014, Etudes de Communication langages, information, médiations, Michèle Gellereau; Stéphane Chaudiron, 978-2-917562-12-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco teórico de la sociología de los usos y el trabajo sobre sus conceptos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabel Cristina Ángel-Uribe ; Lina María Cano Vásquez Alejandro ; Uribe Zapata. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentación conceptual y contextual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad Pontificia Bolivariana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.194-207, 2026, 978-628-500-190-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique d'usage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Coll. Ère numérique - Lab. ELICO, 9782813001382. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813003362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation citoyenne et plateformes participatives : volonté citoyenne, nécessité politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu VIDAL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’avènement de la société numérique dans les territoires : Des pratiques citoyennes et des politiques publiques en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUM Presses universitaire du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Collection Villes et Territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las tecnologías de información y comunicación y sus usos hoy : constantes, cuestionamientos e hipótesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erika Jaillier Castrillon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentacion conceptual y contextual para la reflexion sobre los ambientes de aprendizaje mediados por TIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Editorial de la Universidad Pontificia Bolivariana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, inPress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts et modèles d’usages, approches disciplinaires croisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lespinet-Najib Véronique; Pinède Nathalie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fractures Corporelles, Fractures Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Nouvelle Aquitaine, 2021, Médias et Tic, 2858926131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire au format numérique. Vers de nouvelles pratiques de lecture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures et écritures numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner les humanités numériques : un projet disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SFSIC/CPDIRSIC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paquienséquy, Françoise, Pélissier, Nicolas, Dir., Questionner les humanités numériques : positions et propositions des sciences de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-20, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Humanités Numériques depuis les Sciences de l’information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner les Humanités Numériques : Positions et propositions des Sic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Humanités numériques depuis les Sic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner les Humanités Numériques : Positions et propositions des Sic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFSIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-76, 2021, 978-2-914872-00-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Open Data à l'information, quelques points d'appui depuis les SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données Urbaines et smart city</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Open Data métropolitain, en voie de structuration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données Urbaines et smart city</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Open Data métropolitain, en voie de structuration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paquienséguy Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données Urbaines et smart city - Entre représentations et pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Coll. «Ère numérique - Lab. ELICO», 9782813003263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Open Data métropolitain, en voie de structuration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données Urbaines et smart city</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie interfaciale : Médiation - Illusion - Injonction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie Interfaciale Regards croisés en Sic et en Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE USER, AS KEY ELEMENT FOR PLATFORMS – THROUGH THE LENS OF ALIBABA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miao He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Platforms and cultural industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mabbel Verdi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique et le lecteur, retour du nomade Une enquête dans les médiathèques en Auvergne-Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">enssib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-37546-065-8. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.2035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d’écran brouillées : le fansub d’anime en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Châteauvert Jean; Delavaud, Gilles </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D’un écran à l’autre, les mutations du spectateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina/L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9782845167322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿APRENDER EN LA ERA DIGITAL?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Elena Chan-Nunez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuro de los sistemas y ambientes educativos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editoriales de la UDGV, pp.6-26, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA DATAVISUALISATION DES PORTAILS OPEN DATA : UNE FORME DE MEDIATION DU ET PAR LE CHIFFRE1 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avenati Olaf &amp; Chardel Pierre-Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datalogie : Formes et imaginaires du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions LOCO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.126-136, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRATIQUES D’ECRAN BROUILLEES : LE FANSUB d’ANIME EN FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Chateauvert et Gilles Delavaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'UN ÉCRAN À L'AUTRE, LES MUTATIONS DU SPECTATEUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et consommation d'Ebook en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Pirolli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre numérique au présent : pratiques de prescriptions et espaces de médiation, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Editions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-36441-126-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites du collaboratif dans les stratégies de communication numérique de la Fondation pour l'Homme et la Nature de Nicolas Hulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Fps Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CHAREST Francine, LAVIGNE Alain, MOUMOUNI Charles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias Sociaux et Relations Publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université du Québec, pp.55-64, 2015, Médias Sociaux et relations p ubliques, 978-2-7605-4179-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et Consommation d'Ebook en France : Comment aborder le sujet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Pirolli - Ciméos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre numérique au présent Pratiques de lecture, de prescription et de médiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.13-33, 2015, 978-2-36441-126-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open, Big, Collaboration : trois utopies de l’innovation au 21e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Fps Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghislaine Chartron; Evelyne Broudoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big data - Open data Quelles valeurs ? Quels enjeux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-30, 2015, 9782807300316. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.chron.2015.01.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USAGES DU TELEPHONE MOBILE CHEZ LES CADRES DE L'INDUSTRIE PETROLIERE AU GABON : UN TRANSFERT DE LA SPHERE PROFESSIONNELLE VERS LA SPHERE PRIVEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Mboumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kouméalo Anaté, Alain Capo-Chichi, Alain Kiyindou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUAND L'AFRIQUE RÉINVENTE LA TÉLÉPHONIE MOBILE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.153-167, 2015, Etudes Africaines, 978-2-343-06382-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figure de l'usager revisitée par le web 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Fps Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et intelligence du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.135-144, 2014, Communication et civilisation, 978-2-343-02434-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00971556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usager et le consommateur à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geneviève Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sociologie des usages : continuités et transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermès Sciences Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.10-29, 2012, 978-2-7462-2577-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Teacher on line : qu’est ce qui change, les pratiques professionnelles ou les pratiques communicationnelles ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Bonnet; Rosette Bonnet ; Daniel Raichvarg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Savoirs communicants, entre histoire, usages et innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-139, 2010, 978-2-915611-58-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Questionner les pratiques communicationnelles : Offre, pratiques, contenus »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Delavaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Médias, Nouveaux Contenus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Apogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.153-164, 2009, 978-2-84398-348-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la convergence technique à la migration des fonctions de communication : des usages en transit »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bouquillion; Yolande Combès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES INDUSTRIES DE LA CULTURE ET DE LA COMMUNICATION EN MUTATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-172, 2007, Questions contemporaines, 978-2-296-03772-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies d'information et de la communication : constat, questionnements et hypothèses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienseguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutations socio-économiques des Industries Culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00104288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI and Social Media for Intangible Cultural Heritage: Tea, Wine and Digital Mediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier : Le(s) Multimédia(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de l'innovation dans les programmes d'enseignement supérieurs à distance est-elle pertinente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienseguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00104353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE LA CONVERGENCE TECHNIQUE A LA MIGRATION DES FONCTIONS DE COMMUNICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienseguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00104351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enonciation : Analyse et recherche de cohérence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des résultats des expérimentations des outils OSC au Tubà et à la Péniche Livrable n°4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Peyrelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EA 4147 Elico. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadres d'usage des données par des développeurs, des data scientists et des data journalistes Livrable n°3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EA 4147 Elico; SciencesPo Lyon; Université Lyon 1 - Claude Bernard; Université Lyon 3. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIvrable 1.2 Analyse de portails métropolitains de données ouvertes à l’échelle internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 1.2, Equipe d'accueil lyonnaise en Sciences de l'information et de la communication. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNTHESE DES RESULTATS DE L'ENQUETE AUPRES DE RE‐UTILISATEURS DE DONNEES OUVERTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Peyrelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Vila-Raimondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SciencesPo Lyon; Enssib; Lyon3. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉSULTATS DE L’ÉVALUATION LUDOMUSE, EXPÉRIMENTATIONS - Juillet 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lesaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Bonaccorsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Elico. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de services sur Internet pour les professionnels du BTP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gresec, Université Grenoble Alpes (France). 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CACTUS: Computer Algebra and Conferencing in the Teaching of undergraduate Scientific subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2, Gresec, Université Grenoble Alpes (France). 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créanet Innovative Services Report n°2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2, Gresec, Université Grenoble Alpes (France). 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Algebra and Conferencing in the Teaching of Undergraduate Scientific Subject</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1, Gresec, Université Grenoble Alpes (France). 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créanet Services innovants Rapport n°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1, Gresec, Université Grenoble Alpes (France). 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude sur les usages du terminal de presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Papa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gresec, Université Grenoble Alpes (France). 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs du câble en RFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gresec, Université Grenoble Alpes (France). 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId189"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045444v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044904v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Guo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/27523543251344976" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364157v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519740v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/27523543241239366" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444088v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.006.0037" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963573v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Corf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963604v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Miguet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.8073" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963545v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963636v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713229v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913346v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148452v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148413v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.13.1-2.69-93" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148437v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12977/ocula2019-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138663v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.15818" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786622v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756058v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.2621" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543355v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Larroche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Peyrelong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718057v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271806v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.562" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975822v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975828v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975834v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975838v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975812v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Benchenna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brulois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mi&#232;ge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ologeanu-Taddei" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359902v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444120v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713233v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713234v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444148v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444194v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713238v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bihay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713241v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163031v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34237.49121" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988576v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Leroy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berneti&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138662v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756008v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01886038v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Walter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526769v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737930v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piponnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756021v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353651v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquienseguy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958018v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fps Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144225v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734778v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734767v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780473v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00104303v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00104296v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368625v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Douy&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lafon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bougenies" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276593v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763026v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hare" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163047v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552844v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/#" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212547v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271767v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edc.revues.org/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713230v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/cat%C3%A9gories/collections/villes-et-territoires/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713227v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.upb.edu.co/es/vida-universitaria/editorial-libreria" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964781v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Boukacem-Zeghmouri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfsic.org/publications-sfsic/ouvrages-actes/questionner-les-humanites-numeriques/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783550v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573993v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713232v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163050v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163032v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163034v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783506v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163035v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956338v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao He" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552816v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enssib.fr/presses/catalogue/le-numerique-et-le-lecteur-retour-du-nomade" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.2035" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432244v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lectures.revues.org/21383" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552773v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552803v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsloco.com/Datalogie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552783v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50929" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552993v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mboumba" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48127" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552832v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/sciences-sociales/433-le-livre-numerique-au-present-9782364411265" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144405v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144187v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271656v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidelia Ibekwe-Sanjuan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/titres/133333_2_0/9782807300316-big-data-open-data.html" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.chron.2015.01.0015" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971556v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611076v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/informatique/la-sociologie-des-usages/vidal/hermes-science-publications/traite-sti/livre/9782746225770" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271683v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/sciences-sociales/171-les-savoirs-communicants-entre-histoire-usages-et-innovations-9782915611588.html" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271696v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-apogee.com/nouveaux-medias-nouveaux-contenus.html" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271718v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=24234" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00104288v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00976924v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00104353v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00104351v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730820v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823479v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449348v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432124v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vila-Raimondi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092778v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jutant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lesaffre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574243v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Miguet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15yee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044904v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Guo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/27523543251344976" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364157v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045444v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519740v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/27523543241239366" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444088v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.006.0037" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963573v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Corf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963604v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.8073" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963545v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963636v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713229v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913346v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148452v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148413v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.13.1-2.69-93" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148437v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12977/ocula2019-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138663v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.15818" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786622v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718057v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543355v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Larroche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Peyrelong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756058v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.2621" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271806v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.562" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975822v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975828v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975834v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975812v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Benchenna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brulois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mi&#232;ge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ologeanu-Taddei" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975838v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562864v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553315v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359902v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444120v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713233v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444148v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444194v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713234v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713238v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bihay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713241v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163031v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34237.49121" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988576v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Leroy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berneti&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138662v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756008v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01886038v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Walter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526769v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737930v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piponnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756021v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353651v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquienseguy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958018v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fps Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144225v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734778v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734767v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780473v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00104303v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00104296v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562852v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouquillion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562335v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563478v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368625v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Douy&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lafon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bougenies" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276593v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763026v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hare" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552844v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/#" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212547v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271767v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edc.revues.org/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555232v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repository.upb.edu.co/items/71306396-8fc5-4d47-858c-d998ed1b86a2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548480v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labarthe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/collections/43" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003362" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713230v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/cat%C3%A9gories/collections/villes-et-territoires/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713227v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.upb.edu.co/es/vida-universitaria/editorial-libreria" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713232v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783550v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573993v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163050v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Boukacem-Zeghmouri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964781v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfsic.org/publications-sfsic/ouvrages-actes/questionner-les-humanites-numeriques/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163034v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783506v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163047v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163032v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163035v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956338v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao He" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552816v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enssib.fr/presses/catalogue/le-numerique-et-le-lecteur-retour-du-nomade" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.2035" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432244v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lectures.revues.org/21383" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552773v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552803v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsloco.com/Datalogie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552783v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50929" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552832v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/sciences-sociales/433-le-livre-numerique-au-present-9782364411265" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144405v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144187v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271656v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidelia Ibekwe-Sanjuan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/titres/133333_2_0/9782807300316-big-data-open-data.html" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.chron.2015.01.0015" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552993v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mboumba" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48127" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971556v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611076v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/informatique/la-sociologie-des-usages/vidal/hermes-science-publications/traite-sti/livre/9782746225770" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271683v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/sciences-sociales/171-les-savoirs-communicants-entre-histoire-usages-et-innovations-9782915611588.html" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271696v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-apogee.com/nouveaux-medias-nouveaux-contenus.html" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271718v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=24234" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00104288v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565728v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00976924v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00104353v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00104351v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562319v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823479v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730820v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449348v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432124v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vila-Raimondi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092778v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jutant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lesaffre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561693v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561684v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561678v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561692v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561673v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562505v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Papa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562530v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>