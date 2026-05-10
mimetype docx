--- v1 (2026-04-15)
+++ v2 (2026-05-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Françoise Paquienséguy </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Paquienséguy Françoise</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprenants à distance, des publics oubliés ? Vers une ingenierie inclusive entre hybridation et médiations numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 53, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15yee⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOUYIN AND THE DIGITAL SPREAD OF INTANGIBLE CULTURAL HERITAGE: TRANSFORMING CULTURAL DISSEMINATION IN THE SHORT VIDEOS AGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Guo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/27523543251344976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">现代功夫茶:传统、传承、创新</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (2025), pp.93-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">现代 “工夫茶”： 传统、传承与创新</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">文化遗产</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital: The Promise of the Unlimited?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/27523543241239366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes et les acteurs du co-design urbain : quelle place pour l’usager de la ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (6), pp.37-59. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/atic.006.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design des mobilités urbaines au centre d’une conception métropolitaine centrée usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Le Corf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.189-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMS-DMK aujourd’hui ? Enquête de lectorat 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39, http://journals.openedition.org/dms/8073. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.8073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer la ville par le design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.27-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AliHealthCode: Entre surveillance et sécurité, les représentations sociales des citoyens d'Hangzhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, X (1/2021), http://dx.doi.org/10.25965/interfaces-numeriques.4521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">里昂的丝绸：法国之间的创意产业中国，战</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic analytics Journal of Tongji University (Social Science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (5), pp.62-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du traitement des données à la création de valeur : comprendre les pratiques professionnelles des réutilisateurs des données ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des Données à la Décision - From Data to Decisions </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">城市意象的更迭 -从战略战术层面分析法国里昂作为世界丝绸城市的复兴</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic analytics Journal of Tongji University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (5), pp.62-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de l’environnement numérique des musées. Des CD-Rom aux applications muséales et autres e-albums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1-2, pp.79-92. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/LCN.13.1-2.69-93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage de l'appropriation au design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocula : occhio semiotico sui media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, pp.94-106. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12977/ocula2019-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open data et métropoles, les enjeux d’une transformation à l’œuvre : analyse sémio-pragmatique d’un corpus de portails métropolitains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34, pp.209-228. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.15818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimédias interactifs : les progrès de l’usager, du CD-ROM à l’E-albums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réutilisation et les réutilisateurs des données ouvertes en France: une approche centrée sur les usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of open governments - Revue Internationale des gouvernements ouverts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPEN DATA ET SMART CITIES : QUELS CHANTIERS POUR LES SIC ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Peyrelong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage au fil des Tic Une genèse à raviver pour mieux le repenser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (3), pp.464-481. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.2621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMAGINAIRES, TECHNIQUES ET PRATIQUES DE L'ECRITURE MULTIMEDIA INTERACTIVE : DES CD-ROM AUX E-ALBUMS CULTURELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, De l'interactivité aux interactions médiatrices, 4 (2), pp.237-250. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimédia et web 2.0 : entre pratiques éditoriales et industries créatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d'usage est-elle stratégique pour les industries créatives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Industries créatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à une réflexion en matière de Tic à l'Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TICE en tant que techniques de l'information et de la communication - Bilan d'une 2ème phase de recherches (2003-2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Benchenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réfléchir à la formation des usages liés aux technologies de l'information et de la communication numériques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative des stratégies publiques d'introduction du vidéotex en RFA et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes et travaux du groupe de recherche inter-universitaire culturel communication - Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 1990 (4), pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiatisation numérique du patrimoine culturel immatériel chinois des régions arides : entre préservation institutionnelle et enjeux de développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4D : Design, Désert, Développement Durable - Créer dans le désert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sfax; Université de Tunis; Elico, Feb 2026, Tozeur, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TikTok, Douyin, AI: the Reinvention of Popular Culture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI &amp; Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dr GuoQian_BNBU_Zhuhai, Oct 2025, ZHUHAI, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI, Heritage and social networks: what strategies for valorization? The case of Douyin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23thrd International Marketing Trends Conference: The challenge of Artificial Intelligence Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMTC, Jan 2024, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Du Xiao Du!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Annual Conference Weiying xinghuo Institute of Digital Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yanching Institute of Technology, Oct 2023, Beijing (CH), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les data-services et l’organisation de la contrainte : le cas du stationnement dans la Métropole de Lyon. Premiers résultats de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La régression numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MTO’2022 Pierre-Michel ROCCIO, Oct 2022, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural industries revisited by the AIGC: a strategy for the disappearance of risk?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication Studies in the Age of AI: Research Trends, Issues, and Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APCA Asia-Pacific Communication Alliance, Asian Network for Public Opinion Research (ANPOR)., Nov 2022, Beijing (Pékin), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban mobility and social innovation: opportunities to move from governance through planning to governance through experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Digital Innovation, Entrepreneurship &amp; Financing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEEC U. Research Center (FR); JMSB, Concordia University (CA); School of Economics, Jilin University (CN), Jun 2022, Lyon (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Metropolis of Lyon: a model of urban innovation to follow?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bihay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First international Workshop Beyond creative cities: people, places, innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCAENA (supported by the Agence Nationale de la Recherche); DEMEXTRA (supported by PUCA – Plan Urbanisme Construction Architecture), Apr 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Tic aux réseaux numériques, les transformations de l’usage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Métamorphoses de l’action citoyenne. Bilan d’une décennie de recherche sur les réseaux numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIGRINTER (CNRS- UMR 7301); Université de Poitiers; Université Ibn Zohr d’Agadir; Toubkal de Campus France, Mar 2021, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en données de la ville : Quelle structuration ? Quels dispositifs? Quelles médiations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data SHS : Traiter et analyser des données en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Lyon Saint-Etienne, Dec 2020, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.34237.49121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et usages des objets connectés et applications de santé chez les personnes ayant eu une expérience personnelle de cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bernetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de Cancérologie du Cancéropôle CLARA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des données aux services dans les Métropoles : enquête auprès des réutilisateurs professionnels de données ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA France DATA VALUE CHAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage, intégré par le design ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place de l'usager en Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EA PROJEKT Mar 2018, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution des propositions et synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Des humanités numériques aux Digital Studies. Positions et propositions des SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conférence permanente des directeurs·rices des unités de recherche en sciences de l'information et de la communication (CPDirSIC); Société française des sciences de l'information et de la communciation (SFSIC), Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OUVERTURE DES DONNEES, LES ENJEUX DES PORTAILS OPENDATA METROPOLITAINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUINZIÈME SÉMINAIRE DU GROUPEMENT D'INTÉRÊT SCIENTIFIQUE (GIS) MARSOUIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (GIS) MARSOUIN, May 2017, Roz-sur-Couesnon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations science-société en pratique : quelles nouvelles configurations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Piponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire TRANSVERS-HN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des sciences de l'homme (CNRS, Université Lumière Lyon 2, ENS de Lyon, Sciences Po Lyon, Université Jean-Monnet Saint-Étienne, Université de Lyon, Réseau national des maisons des sciences de l'homme) ; MSH-Alpes (CNRS, Université Grenoble Alpes, Réseau national des maisons des sciences de l'homme), Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le glissement de la prescription dans les plateformes de recommandation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale du Numérique ENSSIB 4ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale supérieure des sciences de l'information et des bibliothèques, Nov 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart city & open data : à qui profitent les données ouvertes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienseguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.351-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le web collaboratif au service de la Fondation Nicolas Hulot et de son leader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Fps Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations des organisations EUTIC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Bruxelles, Belgique. pp.21-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00958018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecteurs numériques : qui êtes-vous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDE Congrès international sur le document numérique (CiDE 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gériico, Nov 2013, Lille, France. pp.17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conferencia inaugural de apertura del Doctorado &amp;quot; Innovación social y TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La relación entre técnica y sociedad.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Medellin, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites du web collaboratif dans les stratégies de communication de la Fondation pour la Nature et pour l'Homme de Nicolas Hulot.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTO'2012 Management des technologies organisationnelels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nîmes, France. pp.26-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de dispositif appliquée aux TIC et médias numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages et pratiques des publics dans les pays du Sud : Des médias classiques aux TIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Agadir, Maroc. pp. 417-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ETUDE DES USAGES EN SIC AUJOURD'HUI : BILAN et PERSPECTIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienseguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner les pratiques d'information et de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00104303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre interactivité, dispositif et médiation : que devient l'usage prescrit dans les cours en ligne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienseguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International ENJEUX et USAGES des TIC : reliance sociale et insertion professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Université Libre de Bruxelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00104296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la réglementation publique relative aux technologies de l'information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouquillion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 Bogues – Globalisme et pluralisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM; Gresec; LabSic, May 2002, Montréal (Québec), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantiers on-line : la circulation de l'information dans le BTP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUST - Colloque on Uses and Services in Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Telecom R&amp;D; ENST, Jun 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le multimédia français : logiques et acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers communs Sciences Politiques - Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Ottawa, Jun 1998, Ottawa (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des recherches en sciences de l'information et de la communication.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Douyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CPdirsic. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner les humanités numériques : positions et propositions des sciences de l'information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienseguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données urbaines et smart city. Entre représentations et pratiques professionnelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Peyrelong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des archives contemporaines. 2020, 978-2813003263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04763026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Data : Accès, collectivités territoriales et citoyenneté : des problématiques communicationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Paquienséguy. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Françoise Paquienséguy, 9782813001856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lectorat Numérique aujourd'hui : pratiques et usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782813001382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre numérique en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Charles-de-Gaulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 43, 2014, Etudes de Communication langages, information, médiations, Michèle Gellereau; Stéphane Chaudiron, 978-2-917562-12-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco teórico de la sociología de los usos y el trabajo sobre sus conceptos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabel Cristina Ángel-Uribe ; Lina María Cano Vásquez Alejandro ; Uribe Zapata. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentación conceptual y contextual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad Pontificia Bolivariana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.194-207, 2026, 978-628-500-190-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique d'usage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Coll. Ère numérique - Lab. ELICO, 9782813001382. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813003362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation citoyenne et plateformes participatives : volonté citoyenne, nécessité politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu VIDAL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’avènement de la société numérique dans les territoires : Des pratiques citoyennes et des politiques publiques en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUM Presses universitaire du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Collection Villes et Territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las tecnologías de información y comunicación y sus usos hoy : constantes, cuestionamientos e hipótesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erika Jaillier Castrillon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentacion conceptual y contextual para la reflexion sobre los ambientes de aprendizaje mediados por TIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Editorial de la Universidad Pontificia Bolivariana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, inPress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts et modèles d’usages, approches disciplinaires croisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lespinet-Najib Véronique; Pinède Nathalie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fractures Corporelles, Fractures Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Nouvelle Aquitaine, 2021, Médias et Tic, 2858926131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire au format numérique. Vers de nouvelles pratiques de lecture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures et écritures numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner les humanités numériques : un projet disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SFSIC/CPDIRSIC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paquienséquy, Françoise, Pélissier, Nicolas, Dir., Questionner les humanités numériques : positions et propositions des sciences de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-20, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Humanités Numériques depuis les Sciences de l’information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner les Humanités Numériques : Positions et propositions des Sic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Humanités numériques depuis les Sic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner les Humanités Numériques : Positions et propositions des Sic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFSIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-76, 2021, 978-2-914872-00-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Open Data à l'information, quelques points d'appui depuis les SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données Urbaines et smart city</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Open Data métropolitain, en voie de structuration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données Urbaines et smart city</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Open Data métropolitain, en voie de structuration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paquienséguy Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données Urbaines et smart city - Entre représentations et pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Coll. «Ère numérique - Lab. ELICO», 9782813003263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Open Data métropolitain, en voie de structuration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données Urbaines et smart city</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie interfaciale : Médiation - Illusion - Injonction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie Interfaciale Regards croisés en Sic et en Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE USER, AS KEY ELEMENT FOR PLATFORMS – THROUGH THE LENS OF ALIBABA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miao He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Platforms and cultural industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mabbel Verdi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique et le lecteur, retour du nomade Une enquête dans les médiathèques en Auvergne-Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">enssib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-37546-065-8. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.2035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d’écran brouillées : le fansub d’anime en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Châteauvert Jean; Delavaud, Gilles </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D’un écran à l’autre, les mutations du spectateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina/L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9782845167322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿APRENDER EN LA ERA DIGITAL?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Elena Chan-Nunez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuro de los sistemas y ambientes educativos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editoriales de la UDGV, pp.6-26, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA DATAVISUALISATION DES PORTAILS OPEN DATA : UNE FORME DE MEDIATION DU ET PAR LE CHIFFRE1 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avenati Olaf &amp; Chardel Pierre-Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datalogie : Formes et imaginaires du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions LOCO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.126-136, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRATIQUES D’ECRAN BROUILLEES : LE FANSUB d’ANIME EN FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Chateauvert et Gilles Delavaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'UN ÉCRAN À L'AUTRE, LES MUTATIONS DU SPECTATEUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et consommation d'Ebook en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Pirolli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre numérique au présent : pratiques de prescriptions et espaces de médiation, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Editions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-36441-126-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites du collaboratif dans les stratégies de communication numérique de la Fondation pour l'Homme et la Nature de Nicolas Hulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Fps Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CHAREST Francine, LAVIGNE Alain, MOUMOUNI Charles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias Sociaux et Relations Publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université du Québec, pp.55-64, 2015, Médias Sociaux et relations p ubliques, 978-2-7605-4179-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et Consommation d'Ebook en France : Comment aborder le sujet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Pirolli - Ciméos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre numérique au présent Pratiques de lecture, de prescription et de médiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.13-33, 2015, 978-2-36441-126-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open, Big, Collaboration : trois utopies de l’innovation au 21e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Fps Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghislaine Chartron; Evelyne Broudoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big data - Open data Quelles valeurs ? Quels enjeux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-30, 2015, 9782807300316. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.chron.2015.01.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USAGES DU TELEPHONE MOBILE CHEZ LES CADRES DE L'INDUSTRIE PETROLIERE AU GABON : UN TRANSFERT DE LA SPHERE PROFESSIONNELLE VERS LA SPHERE PRIVEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Mboumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kouméalo Anaté, Alain Capo-Chichi, Alain Kiyindou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUAND L'AFRIQUE RÉINVENTE LA TÉLÉPHONIE MOBILE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.153-167, 2015, Etudes Africaines, 978-2-343-06382-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figure de l'usager revisitée par le web 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Fps Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et intelligence du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.135-144, 2014, Communication et civilisation, 978-2-343-02434-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00971556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usager et le consommateur à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geneviève Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sociologie des usages : continuités et transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermès Sciences Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.10-29, 2012, 978-2-7462-2577-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Teacher on line : qu’est ce qui change, les pratiques professionnelles ou les pratiques communicationnelles ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Bonnet; Rosette Bonnet ; Daniel Raichvarg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Savoirs communicants, entre histoire, usages et innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-139, 2010, 978-2-915611-58-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Questionner les pratiques communicationnelles : Offre, pratiques, contenus »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Delavaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Médias, Nouveaux Contenus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Apogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.153-164, 2009, 978-2-84398-348-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la convergence technique à la migration des fonctions de communication : des usages en transit »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bouquillion; Yolande Combès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES INDUSTRIES DE LA CULTURE ET DE LA COMMUNICATION EN MUTATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-172, 2007, Questions contemporaines, 978-2-296-03772-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies d'information et de la communication : constat, questionnements et hypothèses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienseguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutations socio-économiques des Industries Culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00104288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI and Social Media for Intangible Cultural Heritage: Tea, Wine and Digital Mediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier : Le(s) Multimédia(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de l'innovation dans les programmes d'enseignement supérieurs à distance est-elle pertinente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienseguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00104353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE LA CONVERGENCE TECHNIQUE A LA MIGRATION DES FONCTIONS DE COMMUNICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienseguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00104351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enonciation : Analyse et recherche de cohérence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des résultats des expérimentations des outils OSC au Tubà et à la Péniche Livrable n°4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Peyrelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EA 4147 Elico. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadres d'usage des données par des développeurs, des data scientists et des data journalistes Livrable n°3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EA 4147 Elico; SciencesPo Lyon; Université Lyon 1 - Claude Bernard; Université Lyon 3. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIvrable 1.2 Analyse de portails métropolitains de données ouvertes à l’échelle internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 1.2, Equipe d'accueil lyonnaise en Sciences de l'information et de la communication. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNTHESE DES RESULTATS DE L'ENQUETE AUPRES DE RE‐UTILISATEURS DE DONNEES OUVERTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Peyrelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Vila-Raimondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SciencesPo Lyon; Enssib; Lyon3. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉSULTATS DE L’ÉVALUATION LUDOMUSE, EXPÉRIMENTATIONS - Juillet 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lesaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Bonaccorsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Elico. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de services sur Internet pour les professionnels du BTP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gresec, Université Grenoble Alpes (France). 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CACTUS: Computer Algebra and Conferencing in the Teaching of undergraduate Scientific subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2, Gresec, Université Grenoble Alpes (France). 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créanet Innovative Services Report n°2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2, Gresec, Université Grenoble Alpes (France). 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Algebra and Conferencing in the Teaching of Undergraduate Scientific Subject</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1, Gresec, Université Grenoble Alpes (France). 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créanet Services innovants Rapport n°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1, Gresec, Université Grenoble Alpes (France). 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude sur les usages du terminal de presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Papa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gresec, Université Grenoble Alpes (France). 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs du câble en RFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gresec, Université Grenoble Alpes (France). 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId189"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Françoise Paquienséguy </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Paquienséguy Françoise</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprenants à distance, des publics oubliés ? Vers une ingenierie inclusive entre hybridation et médiations numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 53, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15yee⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOUYIN AND THE DIGITAL SPREAD OF INTANGIBLE CULTURAL HERITAGE: TRANSFORMING CULTURAL DISSEMINATION IN THE SHORT VIDEOS AGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Guo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/27523543251344976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">现代功夫茶:传统、传承、创新</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (2025), pp.93-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">现代 “工夫茶”： 传统、传承与创新</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">文化遗产</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital: The Promise of the Unlimited?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/27523543241239366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes et les acteurs du co-design urbain : quelle place pour l’usager de la ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (6), pp.37-59. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/atic.006.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMS-DMK aujourd’hui ? Enquête de lectorat 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39, http://journals.openedition.org/dms/8073. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.8073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design des mobilités urbaines au centre d’une conception métropolitaine centrée usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Le Corf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.189-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer la ville par le design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.27-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AliHealthCode: Entre surveillance et sécurité, les représentations sociales des citoyens d'Hangzhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, X (1/2021), http://dx.doi.org/10.25965/interfaces-numeriques.4521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">里昂的丝绸：法国之间的创意产业中国，战</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic analytics Journal of Tongji University (Social Science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (5), pp.62-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du traitement des données à la création de valeur : comprendre les pratiques professionnelles des réutilisateurs des données ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des Données à la Décision - From Data to Decisions </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">城市意象的更迭 -从战略战术层面分析法国里昂作为世界丝绸城市的复兴</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic analytics Journal of Tongji University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (5), pp.62-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de l’environnement numérique des musées. Des CD-Rom aux applications muséales et autres e-albums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1-2, pp.79-92. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/LCN.13.1-2.69-93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage de l'appropriation au design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocula : occhio semiotico sui media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, pp.94-106. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12977/ocula2019-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open data et métropoles, les enjeux d’une transformation à l’œuvre : analyse sémio-pragmatique d’un corpus de portails métropolitains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34, pp.209-228. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.15818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimédias interactifs : les progrès de l’usager, du CD-ROM à l’E-albums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réutilisation et les réutilisateurs des données ouvertes en France: une approche centrée sur les usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of open governments - Revue Internationale des gouvernements ouverts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPEN DATA ET SMART CITIES : QUELS CHANTIERS POUR LES SIC ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Peyrelong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage au fil des Tic Une genèse à raviver pour mieux le repenser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (3), pp.464-481. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.2621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMAGINAIRES, TECHNIQUES ET PRATIQUES DE L'ECRITURE MULTIMEDIA INTERACTIVE : DES CD-ROM AUX E-ALBUMS CULTURELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, De l'interactivité aux interactions médiatrices, 4 (2), pp.237-250. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimédia et web 2.0 : entre pratiques éditoriales et industries créatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d'usage est-elle stratégique pour les industries créatives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Industries créatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à une réflexion en matière de Tic à l'Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TICE en tant que techniques de l'information et de la communication - Bilan d'une 2ème phase de recherches (2003-2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Benchenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réfléchir à la formation des usages liés aux technologies de l'information et de la communication numériques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative des stratégies publiques d'introduction du vidéotex en RFA et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes et travaux du groupe de recherche inter-universitaire culturel communication - Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 1990 (4), pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiatisation numérique du patrimoine culturel immatériel chinois des régions arides : entre préservation institutionnelle et enjeux de développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4D : Design, Désert, Développement Durable - Créer dans le désert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sfax; Université de Tunis; Elico, Feb 2026, Tozeur, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TikTok, Douyin, AI: the Reinvention of Popular Culture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI &amp; Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dr GuoQian_BNBU_Zhuhai, Oct 2025, ZHUHAI, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI, Heritage and social networks: what strategies for valorization? The case of Douyin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23thrd International Marketing Trends Conference: The challenge of Artificial Intelligence Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMTC, Jan 2024, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Du Xiao Du!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Annual Conference Weiying xinghuo Institute of Digital Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yanching Institute of Technology, Oct 2023, Beijing (CH), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les data-services et l’organisation de la contrainte : le cas du stationnement dans la Métropole de Lyon. Premiers résultats de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La régression numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MTO’2022 Pierre-Michel ROCCIO, Oct 2022, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural industries revisited by the AIGC: a strategy for the disappearance of risk?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication Studies in the Age of AI: Research Trends, Issues, and Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APCA Asia-Pacific Communication Alliance, Asian Network for Public Opinion Research (ANPOR)., Nov 2022, Beijing (Pékin), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban mobility and social innovation: opportunities to move from governance through planning to governance through experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Digital Innovation, Entrepreneurship &amp; Financing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEEC U. Research Center (FR); JMSB, Concordia University (CA); School of Economics, Jilin University (CN), Jun 2022, Lyon (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Metropolis of Lyon: a model of urban innovation to follow?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bihay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First international Workshop Beyond creative cities: people, places, innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCAENA (supported by the Agence Nationale de la Recherche); DEMEXTRA (supported by PUCA – Plan Urbanisme Construction Architecture), Apr 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Tic aux réseaux numériques, les transformations de l’usage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Métamorphoses de l’action citoyenne. Bilan d’une décennie de recherche sur les réseaux numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIGRINTER (CNRS- UMR 7301); Université de Poitiers; Université Ibn Zohr d’Agadir; Toubkal de Campus France, Mar 2021, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en données de la ville : Quelle structuration ? Quels dispositifs? Quelles médiations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data SHS : Traiter et analyser des données en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Lyon Saint-Etienne, Dec 2020, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.34237.49121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et usages des objets connectés et applications de santé chez les personnes ayant eu une expérience personnelle de cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bernetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de Cancérologie du Cancéropôle CLARA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des données aux services dans les Métropoles : enquête auprès des réutilisateurs professionnels de données ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA France DATA VALUE CHAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage, intégré par le design ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place de l'usager en Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EA PROJEKT Mar 2018, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution des propositions et synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Des humanités numériques aux Digital Studies. Positions et propositions des SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conférence permanente des directeurs·rices des unités de recherche en sciences de l'information et de la communication (CPDirSIC); Société française des sciences de l'information et de la communciation (SFSIC), Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OUVERTURE DES DONNEES, LES ENJEUX DES PORTAILS OPENDATA METROPOLITAINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUINZIÈME SÉMINAIRE DU GROUPEMENT D'INTÉRÊT SCIENTIFIQUE (GIS) MARSOUIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (GIS) MARSOUIN, May 2017, Roz-sur-Couesnon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations science-société en pratique : quelles nouvelles configurations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Piponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire TRANSVERS-HN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des sciences de l'homme (CNRS, Université Lumière Lyon 2, ENS de Lyon, Sciences Po Lyon, Université Jean-Monnet Saint-Étienne, Université de Lyon, Réseau national des maisons des sciences de l'homme) ; MSH-Alpes (CNRS, Université Grenoble Alpes, Réseau national des maisons des sciences de l'homme), Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le glissement de la prescription dans les plateformes de recommandation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale du Numérique ENSSIB 4ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale supérieure des sciences de l'information et des bibliothèques, Nov 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart city & open data : à qui profitent les données ouvertes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienseguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.351-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecteurs numériques : qui êtes-vous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDE Congrès international sur le document numérique (CiDE 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gériico, Nov 2013, Lille, France. pp.17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le web collaboratif au service de la Fondation Nicolas Hulot et de son leader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Fps Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations des organisations EUTIC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Bruxelles, Belgique. pp.21-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00958018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites du web collaboratif dans les stratégies de communication de la Fondation pour la Nature et pour l'Homme de Nicolas Hulot.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTO'2012 Management des technologies organisationnelels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nîmes, France. pp.26-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conferencia inaugural de apertura del Doctorado &amp;quot; Innovación social y TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La relación entre técnica y sociedad.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Medellin, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de dispositif appliquée aux TIC et médias numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages et pratiques des publics dans les pays du Sud : Des médias classiques aux TIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Agadir, Maroc. pp. 417-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre interactivité, dispositif et médiation : que devient l'usage prescrit dans les cours en ligne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienseguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International ENJEUX et USAGES des TIC : reliance sociale et insertion professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Université Libre de Bruxelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00104296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ETUDE DES USAGES EN SIC AUJOURD'HUI : BILAN et PERSPECTIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienseguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner les pratiques d'information et de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00104303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la réglementation publique relative aux technologies de l'information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouquillion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 Bogues – Globalisme et pluralisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM; Gresec; LabSic, May 2002, Montréal (Québec), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantiers on-line : la circulation de l'information dans le BTP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUST - Colloque on Uses and Services in Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Telecom R&amp;D; ENST, Jun 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le multimédia français : logiques et acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers communs Sciences Politiques - Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Ottawa, Jun 1998, Ottawa (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des recherches en sciences de l'information et de la communication.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Douyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CPdirsic. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner les humanités numériques : positions et propositions des sciences de l'information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienseguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données urbaines et smart city. Entre représentations et pratiques professionnelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Peyrelong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des archives contemporaines. 2020, 978-2813003263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04763026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Data : Accès, collectivités territoriales et citoyenneté : des problématiques communicationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Paquienséguy. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Françoise Paquienséguy, 9782813001856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lectorat Numérique aujourd'hui : pratiques et usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782813001382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre numérique en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Charles-de-Gaulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 43, 2014, Etudes de Communication langages, information, médiations, Michèle Gellereau; Stéphane Chaudiron, 978-2-917562-12-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco teórico de la sociología de los usos y el trabajo sobre sus conceptos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabel Cristina Ángel-Uribe ; Lina María Cano Vásquez Alejandro ; Uribe Zapata. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentación conceptual y contextual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad Pontificia Bolivariana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.194-207, 2026, 978-628-500-190-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique d'usage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Coll. Ère numérique - Lab. ELICO, 9782813001382. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813003362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation citoyenne et plateformes participatives : volonté citoyenne, nécessité politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu VIDAL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’avènement de la société numérique dans les territoires : Des pratiques citoyennes et des politiques publiques en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUM Presses universitaire du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Collection Villes et Territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las tecnologías de información y comunicación y sus usos hoy : constantes, cuestionamientos e hipótesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erika Jaillier Castrillon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentacion conceptual y contextual para la reflexion sobre los ambientes de aprendizaje mediados por TIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Editorial de la Universidad Pontificia Bolivariana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, inPress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire au format numérique. Vers de nouvelles pratiques de lecture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures et écritures numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner les humanités numériques : un projet disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SFSIC/CPDIRSIC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paquienséquy, Françoise, Pélissier, Nicolas, Dir., Questionner les humanités numériques : positions et propositions des sciences de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-20, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts et modèles d’usages, approches disciplinaires croisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lespinet-Najib Véronique; Pinède Nathalie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fractures Corporelles, Fractures Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Nouvelle Aquitaine, 2021, Médias et Tic, 2858926131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Humanités Numériques depuis les Sciences de l’information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner les Humanités Numériques : Positions et propositions des Sic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Humanités numériques depuis les Sic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner les Humanités Numériques : Positions et propositions des Sic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFSIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-76, 2021, 978-2-914872-00-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Open Data à l'information, quelques points d'appui depuis les SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données Urbaines et smart city</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Open Data métropolitain, en voie de structuration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données Urbaines et smart city</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Open Data métropolitain, en voie de structuration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paquienséguy Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données Urbaines et smart city - Entre représentations et pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Coll. «Ère numérique - Lab. ELICO», 9782813003263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Open Data métropolitain, en voie de structuration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données Urbaines et smart city</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie interfaciale : Médiation - Illusion - Injonction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie Interfaciale Regards croisés en Sic et en Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE USER, AS KEY ELEMENT FOR PLATFORMS – THROUGH THE LENS OF ALIBABA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miao He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Platforms and cultural industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mabbel Verdi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique et le lecteur, retour du nomade Une enquête dans les médiathèques en Auvergne-Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">enssib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-37546-065-8. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.2035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿APRENDER EN LA ERA DIGITAL?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Elena Chan-Nunez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuro de los sistemas y ambientes educativos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editoriales de la UDGV, pp.6-26, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d’écran brouillées : le fansub d’anime en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Châteauvert Jean; Delavaud, Gilles </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D’un écran à l’autre, les mutations du spectateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina/L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9782845167322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA DATAVISUALISATION DES PORTAILS OPEN DATA : UNE FORME DE MEDIATION DU ET PAR LE CHIFFRE1 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avenati Olaf &amp; Chardel Pierre-Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datalogie : Formes et imaginaires du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions LOCO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.126-136, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRATIQUES D’ECRAN BROUILLEES : LE FANSUB d’ANIME EN FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Chateauvert et Gilles Delavaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'UN ÉCRAN À L'AUTRE, LES MUTATIONS DU SPECTATEUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et consommation d'Ebook en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Pirolli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre numérique au présent : pratiques de prescriptions et espaces de médiation, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Editions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-36441-126-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites du collaboratif dans les stratégies de communication numérique de la Fondation pour l'Homme et la Nature de Nicolas Hulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Fps Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CHAREST Francine, LAVIGNE Alain, MOUMOUNI Charles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias Sociaux et Relations Publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université du Québec, pp.55-64, 2015, Médias Sociaux et relations p ubliques, 978-2-7605-4179-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et Consommation d'Ebook en France : Comment aborder le sujet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Pirolli - Ciméos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre numérique au présent Pratiques de lecture, de prescription et de médiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.13-33, 2015, 978-2-36441-126-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open, Big, Collaboration : trois utopies de l’innovation au 21e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Fps Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghislaine Chartron; Evelyne Broudoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big data - Open data Quelles valeurs ? Quels enjeux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-30, 2015, 9782807300316. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.chron.2015.01.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USAGES DU TELEPHONE MOBILE CHEZ LES CADRES DE L'INDUSTRIE PETROLIERE AU GABON : UN TRANSFERT DE LA SPHERE PROFESSIONNELLE VERS LA SPHERE PRIVEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Mboumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kouméalo Anaté, Alain Capo-Chichi, Alain Kiyindou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUAND L'AFRIQUE RÉINVENTE LA TÉLÉPHONIE MOBILE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.153-167, 2015, Etudes Africaines, 978-2-343-06382-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figure de l'usager revisitée par le web 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Fps Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et intelligence du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.135-144, 2014, Communication et civilisation, 978-2-343-02434-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00971556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usager et le consommateur à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geneviève Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sociologie des usages : continuités et transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermès Sciences Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.10-29, 2012, 978-2-7462-2577-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Teacher on line : qu’est ce qui change, les pratiques professionnelles ou les pratiques communicationnelles ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Bonnet; Rosette Bonnet ; Daniel Raichvarg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Savoirs communicants, entre histoire, usages et innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-139, 2010, 978-2-915611-58-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Questionner les pratiques communicationnelles : Offre, pratiques, contenus »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Delavaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Médias, Nouveaux Contenus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Apogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.153-164, 2009, 978-2-84398-348-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la convergence technique à la migration des fonctions de communication : des usages en transit »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bouquillion; Yolande Combès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES INDUSTRIES DE LA CULTURE ET DE LA COMMUNICATION EN MUTATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-172, 2007, Questions contemporaines, 978-2-296-03772-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies d'information et de la communication : constat, questionnements et hypothèses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienseguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutations socio-économiques des Industries Culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00104288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI and Social Media for Intangible Cultural Heritage: Tea, Wine and Digital Mediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier : Le(s) Multimédia(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de l'innovation dans les programmes d'enseignement supérieurs à distance est-elle pertinente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienseguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00104353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE LA CONVERGENCE TECHNIQUE A LA MIGRATION DES FONCTIONS DE COMMUNICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienseguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00104351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enonciation : Analyse et recherche de cohérence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadres d'usage des données par des développeurs, des data scientists et des data journalistes Livrable n°3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EA 4147 Elico; SciencesPo Lyon; Université Lyon 1 - Claude Bernard; Université Lyon 3. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des résultats des expérimentations des outils OSC au Tubà et à la Péniche Livrable n°4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Peyrelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EA 4147 Elico. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIvrable 1.2 Analyse de portails métropolitains de données ouvertes à l’échelle internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 1.2, Equipe d'accueil lyonnaise en Sciences de l'information et de la communication. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNTHESE DES RESULTATS DE L'ENQUETE AUPRES DE RE‐UTILISATEURS DE DONNEES OUVERTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Peyrelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Vila-Raimondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SciencesPo Lyon; Enssib; Lyon3. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉSULTATS DE L’ÉVALUATION LUDOMUSE, EXPÉRIMENTATIONS - Juillet 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lesaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Bonaccorsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Elico. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de services sur Internet pour les professionnels du BTP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gresec, Université Grenoble Alpes (France). 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CACTUS: Computer Algebra and Conferencing in the Teaching of undergraduate Scientific subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2, Gresec, Université Grenoble Alpes (France). 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créanet Innovative Services Report n°2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2, Gresec, Université Grenoble Alpes (France). 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Algebra and Conferencing in the Teaching of Undergraduate Scientific Subject</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1, Gresec, Université Grenoble Alpes (France). 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créanet Services innovants Rapport n°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1, Gresec, Université Grenoble Alpes (France). 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude sur les usages du terminal de presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Papa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gresec, Université Grenoble Alpes (France). 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs du câble en RFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gresec, Université Grenoble Alpes (France). 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId189"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574243v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Miguet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15yee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044904v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Guo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/27523543251344976" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364157v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045444v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519740v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/27523543241239366" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444088v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.006.0037" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963573v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Corf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963604v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.8073" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963545v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963636v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713229v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913346v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148452v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148413v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.13.1-2.69-93" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148437v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12977/ocula2019-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138663v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.15818" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786622v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718057v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543355v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Larroche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Peyrelong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756058v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.2621" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271806v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.562" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975822v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975828v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975834v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975812v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Benchenna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brulois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mi&#232;ge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ologeanu-Taddei" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975838v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562864v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553315v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359902v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444120v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713233v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444148v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444194v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713234v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713238v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bihay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713241v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163031v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34237.49121" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988576v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Leroy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berneti&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138662v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756008v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01886038v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Walter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526769v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737930v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piponnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756021v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353651v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquienseguy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958018v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fps Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144225v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734778v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734767v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780473v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00104303v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00104296v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562852v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouquillion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562335v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563478v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368625v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Douy&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lafon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bougenies" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276593v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763026v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hare" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552844v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/#" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212547v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271767v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edc.revues.org/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555232v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repository.upb.edu.co/items/71306396-8fc5-4d47-858c-d998ed1b86a2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548480v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labarthe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/collections/43" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003362" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713230v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/cat%C3%A9gories/collections/villes-et-territoires/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713227v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.upb.edu.co/es/vida-universitaria/editorial-libreria" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713232v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783550v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573993v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163050v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Boukacem-Zeghmouri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964781v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfsic.org/publications-sfsic/ouvrages-actes/questionner-les-humanites-numeriques/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163034v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783506v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163047v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163032v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163035v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956338v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao He" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552816v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enssib.fr/presses/catalogue/le-numerique-et-le-lecteur-retour-du-nomade" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.2035" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432244v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lectures.revues.org/21383" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552773v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552803v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsloco.com/Datalogie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552783v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50929" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552832v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/sciences-sociales/433-le-livre-numerique-au-present-9782364411265" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144405v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144187v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271656v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidelia Ibekwe-Sanjuan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/titres/133333_2_0/9782807300316-big-data-open-data.html" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.chron.2015.01.0015" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552993v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mboumba" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48127" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971556v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611076v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/informatique/la-sociologie-des-usages/vidal/hermes-science-publications/traite-sti/livre/9782746225770" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271683v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/sciences-sociales/171-les-savoirs-communicants-entre-histoire-usages-et-innovations-9782915611588.html" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271696v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-apogee.com/nouveaux-medias-nouveaux-contenus.html" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271718v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=24234" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00104288v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565728v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00976924v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00104353v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00104351v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562319v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823479v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730820v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449348v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432124v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vila-Raimondi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092778v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jutant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lesaffre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561693v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561684v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561678v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561692v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561673v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562505v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Papa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562530v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574243v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Miguet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15yee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044904v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Guo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/27523543251344976" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364157v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045444v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519740v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/27523543241239366" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444088v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.006.0037" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963604v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.8073" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963573v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Corf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963545v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963636v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713229v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913346v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148452v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148413v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.13.1-2.69-93" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148437v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12977/ocula2019-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138663v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.15818" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786622v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718057v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543355v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Larroche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Peyrelong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756058v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.2621" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271806v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.562" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975822v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975828v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975834v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975812v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Benchenna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brulois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mi&#232;ge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ologeanu-Taddei" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975838v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562864v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553315v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359902v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444120v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713233v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444148v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444194v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713234v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713238v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bihay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713241v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163031v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34237.49121" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988576v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Leroy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berneti&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138662v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756008v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01886038v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Walter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526769v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737930v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piponnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756021v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353651v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquienseguy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144225v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958018v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fps Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734767v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734778v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780473v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00104296v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00104303v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562852v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouquillion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562335v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563478v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368625v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Douy&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lafon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bougenies" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276593v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763026v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hare" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552844v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/#" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212547v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271767v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edc.revues.org/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555232v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repository.upb.edu.co/items/71306396-8fc5-4d47-858c-d998ed1b86a2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548480v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labarthe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/collections/43" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003362" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713230v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/cat%C3%A9gories/collections/villes-et-territoires/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713227v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.upb.edu.co/es/vida-universitaria/editorial-libreria" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783550v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573993v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713232v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163050v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Boukacem-Zeghmouri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964781v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfsic.org/publications-sfsic/ouvrages-actes/questionner-les-humanites-numeriques/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163034v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783506v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163047v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163032v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163035v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956338v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao He" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552816v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enssib.fr/presses/catalogue/le-numerique-et-le-lecteur-retour-du-nomade" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.2035" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552773v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432244v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lectures.revues.org/21383" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552803v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsloco.com/Datalogie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552783v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50929" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552832v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/sciences-sociales/433-le-livre-numerique-au-present-9782364411265" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144405v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144187v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271656v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidelia Ibekwe-Sanjuan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/titres/133333_2_0/9782807300316-big-data-open-data.html" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.chron.2015.01.0015" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552993v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mboumba" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48127" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971556v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611076v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/informatique/la-sociologie-des-usages/vidal/hermes-science-publications/traite-sti/livre/9782746225770" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271683v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/sciences-sociales/171-les-savoirs-communicants-entre-histoire-usages-et-innovations-9782915611588.html" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271696v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-apogee.com/nouveaux-medias-nouveaux-contenus.html" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271718v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=24234" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00104288v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565728v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00976924v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00104353v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00104351v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562319v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730820v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823479v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449348v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432124v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vila-Raimondi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092778v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jutant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lesaffre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561693v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561684v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561678v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561692v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561673v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562505v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Papa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562530v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>