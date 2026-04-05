--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -360,221 +360,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Corblin (Alain), Le Journal de Puce alias Simone Sauteur, secrétaire de Robert Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Passera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des Annales de Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, p. 165-167, n°67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;témoins de l'immédiat&amp;quot; : Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Passera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 263 (3), p.3-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmcc.263.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se souvenir, accuser, se justifier : les premiers témoignages sur la France et les Français des années noires (1944-1949)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...126 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Passera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1256,234 +1256,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02563221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Premières rivalités mémorielles de la Seconde Guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Passera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine de la Mémoire, la mémoire sous toutes ses formes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MRSH Caen, Sep 2016, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les témoignages publiés des préfets de l'Occupation et de la Libération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Passera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Préfets et préfectures dans la Seconde Guerre mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité pour l'histoire préfectorale, May 2016, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Écrits de Guerre et d’Occupation, ego 1939-1945 : Le recensement des témoignages publiés depuis 1940. Présentation de l’instrument de travail et perspectives de recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Passera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Témoins et témoignages, figures et objets du XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation pour la mémoire de la déportation, Dec 2012, Paris, France. pp.105-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02561904v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02563238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recensement des témoignages publiés, la base EGO 1939-1945</w:t>
               </w:r>
@@ -2374,199 +2374,199 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l'intimité des ruines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Passera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les ruines de guerre européennes et leurs usages (XIXe-XIXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un tout petit chez soi, mais qui parle de moi&amp;quot;, Normandie 1944 et après</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Passera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réfugiés au XXe siècle : récits, objets et mémoires ordinaires. Journée d'études du 29 mars 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05481701v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05481631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’intimité des ruines</w:t>
               </w:r>
@@ -2639,925 +2639,921 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Eure sous la botte allemande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Passera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Conseil général de l'Eure. Direction Culture et Patrimoine. </w:t>
+              <w:t xml:space="preserve">Ludivine Ponte; Catherine Herr-Laporte; Conseil général de l'Eure. Direction Culture et Patrimoine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoines en guerre dans le département de l'Eure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Patrimoines en guerre : sauver un peu de la beauté du monde [exposition, Évreux, 7 mai-21 septembre 2025]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale, 2025, 978-88-366-5972-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04951701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itinéraire mémoriel sur les champs de bataille normands. Aperçu sur les usages sociaux du Débarquement et de la Bataille de Normandie, 1944-2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Passera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Denys; Benjamin Deruelle; Gilles Malandain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Après la bataille. Mémoires et usages des champs de bataille, du XVIe siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, Presses universitaires du Septentrion, pp.311-334, 2023, (War Studies), 978-2-7574-3880-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.152372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04951665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers témoignages publiés de la guerre 1939-1940, Des histoires vraies cousues de fil blanc ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Passera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1940, L’empreinte de la défaite, témoignages et archives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">Les travailleurs volontaires [La France pendant la Seconde Guerre mondiale, atlas historique]</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les travailleurs requis [La France pendant la Seconde Guerre mondiale, atlas historique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Passera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France pendant la Seconde Guerre mondiale [Atlas historique]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fayard, Ministère de la Défense, p. 118-119, 2010</w:t>
+              <w:t xml:space="preserve">, Fayard, Ministère de la Défense, p. 120-121, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">Les prisonniers de guerre sur le territoire du Reich [La France pendant la Seconde Guerre mondiale, atlas historique]</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Ostland [La France pendant la Seconde Guerre mondiale, atlas historique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Passera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France pendant la Seconde Guerre mondiale [Atlas historique]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fayard, Ministère de la Défense, p. 116-117, 2010</w:t>
+              <w:t xml:space="preserve">, Fayard, Ministère de la Défense, p. 112-113, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">Les travailleurs requis [La France pendant la Seconde Guerre mondiale, atlas historique]</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rétablir la République [La France pendant la Seconde Guerre mondiale, atlas historique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Passera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France pendant la Seconde Guerre mondiale [Atlas historique]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fayard, Ministère de la Défense, p. 120-121, 2010</w:t>
+              <w:t xml:space="preserve">, Fayard, Ministère de la Défense, p. 252-253, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">L'Ostland [La France pendant la Seconde Guerre mondiale, atlas historique]</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cimetières militaires [La France pendant la Seconde Guerre mondiale, atlas historique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Passera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France pendant la Seconde Guerre mondiale [Atlas historique]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fayard, Ministère de la Défense, p. 112-113, 2010</w:t>
+              <w:t xml:space="preserve">, Fayard, Ministère de la Défense, p. 280-281, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">Rétablir la République [La France pendant la Seconde Guerre mondiale, atlas historique]</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les prisonniers de guerre sur le territoire du Reich [La France pendant la Seconde Guerre mondiale, atlas historique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Passera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France pendant la Seconde Guerre mondiale [Atlas historique]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fayard, Ministère de la Défense, p. 252-253, 2010</w:t>
+              <w:t xml:space="preserve">, Fayard, Ministère de la Défense, p. 116-117, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">Les cimetières militaires [La France pendant la Seconde Guerre mondiale, atlas historique]</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les travailleurs volontaires [La France pendant la Seconde Guerre mondiale, atlas historique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Passera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France pendant la Seconde Guerre mondiale [Atlas historique]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fayard, Ministère de la Défense, p. 280-281, 2010</w:t>
+              <w:t xml:space="preserve">, Fayard, Ministère de la Défense, p. 118-119, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réforme régionale [La France pendant la Seconde Guerre mondiale, atlas historique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Passera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France pendant la Seconde Guerre mondiale [Atlas historique]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fayard, Ministère de la Défense, p. 76-77, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les musées de la Seconde Guerre mondiale [La France pendant la Seconde Guerre mondiale, atlas historique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Passera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France pendant la Seconde Guerre mondiale [Atlas historique]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fayard, Ministère de la Défense, p. 286-287, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bataille des &amp;quot;V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Passera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les propagandes : actualisations et confrontations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris : L'Harmattan, p. 145-155, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-00091872v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exploitation de la main-d'œuvre dans les territoires occupés par le IIIe Reich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Passera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sociétés, la guerre et la paix de 1911 à 1946</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes : Editions du temps, p. 350-364, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relève volontaire et forcée dans le département du Calvados</w:t>
               </w:r>
@@ -3588,122 +3584,53 @@
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche d'histoire quantitative, p. 307-328, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00004480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...67 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId72"/>
+      <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3850,51 +3777,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02561741v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Passera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.671.0149h" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02136926v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.681.0199f" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02553001v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691013v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.263.0003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02136939v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698676v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.263.0005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115461v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/annor.2004.1480" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197829v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Eismann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04951790v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04951741v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132501v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Leleu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563217v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01838004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.166063" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563221v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02561904v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563122v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563238v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563233v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115458v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479015v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Yverneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515382v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Quellien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998714v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474635v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daeffler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115453v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115449v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115486v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115479v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Moreau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prime" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simonnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115481v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115476v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05481701v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05481631v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04951715v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04951701v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05481676v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04951665v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.152372" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255986v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474758v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474757v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474759v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474756v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474789v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474796v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474754v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474797v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091872v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004480v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115470v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02561741v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Passera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.671.0149h" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02136926v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.681.0199f" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02553001v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02136939v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691013v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.263.0003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698676v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.263.0005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115461v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/annor.2004.1480" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197829v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Eismann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04951790v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04951741v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132501v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Leleu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563217v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01838004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.166063" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563221v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563238v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563122v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02561904v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563233v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115458v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479015v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Yverneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515382v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Quellien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998714v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474635v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daeffler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115453v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115449v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115486v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115479v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Moreau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prime" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simonnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115481v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115476v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05481631v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05481701v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04951715v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04951701v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04951665v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.152372" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255986v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474759v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474756v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474789v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474796v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474757v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474758v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474754v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474797v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091872v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115470v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004480v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>