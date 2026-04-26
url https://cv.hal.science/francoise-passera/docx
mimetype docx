--- v1 (2026-04-05)
+++ v2 (2026-04-26)
@@ -1256,234 +1256,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02563221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les témoignages publiés des préfets de l'Occupation et de la Libération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Passera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Préfets et préfectures dans la Seconde Guerre mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité pour l'histoire préfectorale, May 2016, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrits de Guerre et d’Occupation, ego 1939-1945 : Le recensement des témoignages publiés depuis 1940. Présentation de l’instrument de travail et perspectives de recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Passera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Témoins et témoignages, figures et objets du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation pour la mémoire de la déportation, Dec 2012, Paris, France. pp.105-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Premières rivalités mémorielles de la Seconde Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Passera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine de la Mémoire, la mémoire sous toutes ses formes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MRSH Caen, Sep 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02563238v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02561904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recensement des témoignages publiés, la base EGO 1939-1945</w:t>
               </w:r>
@@ -3464,165 +3464,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00091872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La relève volontaire et forcée dans le département du Calvados</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Passera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La main-d'œuvre française exploitée par le IIIe Reich</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche d'histoire quantitative, p. 307-328, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'exploitation de la main-d'œuvre dans les territoires occupés par le IIIe Reich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Passera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sociétés, la guerre et la paix de 1911 à 1946</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nantes : Editions du temps, p. 350-364, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115470v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00004480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3777,51 +3777,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02561741v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Passera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.671.0149h" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02136926v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.681.0199f" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02553001v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02136939v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691013v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.263.0003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698676v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.263.0005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115461v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/annor.2004.1480" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197829v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Eismann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04951790v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04951741v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132501v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Leleu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563217v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01838004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.166063" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563221v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563238v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563122v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02561904v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563233v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115458v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479015v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Yverneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515382v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Quellien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998714v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474635v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daeffler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115453v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115449v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115486v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115479v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Moreau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prime" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simonnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115481v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115476v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05481631v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05481701v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04951715v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04951701v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04951665v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.152372" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255986v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474759v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474756v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474789v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474796v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474757v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474758v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474754v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474797v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091872v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115470v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004480v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02561741v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Passera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.671.0149h" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02136926v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.681.0199f" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02553001v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02136939v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691013v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.263.0003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698676v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.263.0005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115461v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/annor.2004.1480" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197829v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Eismann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04951790v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04951741v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132501v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Leleu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563217v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01838004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.166063" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563221v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563122v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02561904v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563238v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563233v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115458v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479015v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Yverneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515382v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Quellien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998714v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474635v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daeffler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115453v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115449v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115486v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115479v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Moreau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prime" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simonnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115481v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115476v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05481631v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05481701v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04951715v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04951701v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04951665v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.152372" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255986v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474759v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474756v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474789v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474796v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474757v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474758v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474754v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474797v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091872v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004480v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115470v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>