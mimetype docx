--- v2 (2026-04-26)
+++ v3 (2026-05-16)
@@ -360,221 +360,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot;témoins de l'immédiat&amp;quot; : Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Passera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 263 (3), p.3-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmcc.263.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Corblin (Alain), Le Journal de Puce alias Simone Sauteur, secrétaire de Robert Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Passera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des Annales de Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, p. 165-167, n°67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se souvenir, accuser, se justifier : les premiers témoignages sur la France et les Français des années noires (1944-1949)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Passera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1256,165 +1256,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02563221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Écrits de Guerre et d’Occupation, ego 1939-1945 : Le recensement des témoignages publiés depuis 1940. Présentation de l’instrument de travail et perspectives de recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Passera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Témoins et témoignages, figures et objets du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation pour la mémoire de la déportation, Dec 2012, Paris, France. pp.105-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les témoignages publiés des préfets de l'Occupation et de la Libération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Passera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préfets et préfectures dans la Seconde Guerre mondiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité pour l'histoire préfectorale, May 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02563122v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02561904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premières rivalités mémorielles de la Seconde Guerre mondiale</w:t>
               </w:r>
@@ -2408,311 +2408,311 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un tout petit chez soi, mais qui parle de moi&amp;quot;, Normandie 1944 et après</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Passera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réfugiés au XXe siècle : récits, objets et mémoires ordinaires. Journée d'études du 29 mars 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05481701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l'intimité des ruines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Passera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ruines de guerre européennes et leurs usages (XIXe-XIXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Eure sous la botte allemande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Passera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ludivine Ponte; Catherine Herr-Laporte; Conseil général de l'Eure. Direction Culture et Patrimoine. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réfugiés au XXe siècle : récits, objets et mémoires ordinaires. Journée d'études du 29 mars 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Patrimoines en guerre : sauver un peu de la beauté du monde [exposition, Évreux, 7 mai-21 septembre 2025]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale, 2025, 978-88-366-5972-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04951701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’intimité des ruines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Passera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Michonneau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ruines de guerre européennes et leurs usages, XIXe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04951715v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-04951701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itinéraire mémoriel sur les champs de bataille normands. Aperçu sur les usages sociaux du Débarquement et de la Bataille de Normandie, 1944-2019</w:t>
               </w:r>
@@ -2843,234 +2843,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les travailleurs requis [La France pendant la Seconde Guerre mondiale, atlas historique]</w:t>
+                <w:t xml:space="preserve">Les travailleurs volontaires [La France pendant la Seconde Guerre mondiale, atlas historique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Passera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France pendant la Seconde Guerre mondiale [Atlas historique]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fayard, Ministère de la Défense, p. 120-121, 2010</w:t>
+              <w:t xml:space="preserve">, Fayard, Ministère de la Défense, p. 118-119, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474759v1</w:t>
+                <w:t xml:space="preserve">hal-00474758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Ostland [La France pendant la Seconde Guerre mondiale, atlas historique]</w:t>
+                <w:t xml:space="preserve">Les prisonniers de guerre sur le territoire du Reich [La France pendant la Seconde Guerre mondiale, atlas historique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Passera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France pendant la Seconde Guerre mondiale [Atlas historique]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fayard, Ministère de la Défense, p. 112-113, 2010</w:t>
+              <w:t xml:space="preserve">, Fayard, Ministère de la Défense, p. 116-117, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474756v1</w:t>
+                <w:t xml:space="preserve">hal-00474757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rétablir la République [La France pendant la Seconde Guerre mondiale, atlas historique]</w:t>
+                <w:t xml:space="preserve">L'Ostland [La France pendant la Seconde Guerre mondiale, atlas historique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Passera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France pendant la Seconde Guerre mondiale [Atlas historique]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fayard, Ministère de la Défense, p. 252-253, 2010</w:t>
+              <w:t xml:space="preserve">, Fayard, Ministère de la Défense, p. 112-113, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474789v1</w:t>
+                <w:t xml:space="preserve">hal-00474756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cimetières militaires [La France pendant la Seconde Guerre mondiale, atlas historique]</w:t>
               </w:r>
@@ -3119,165 +3119,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00474796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les prisonniers de guerre sur le territoire du Reich [La France pendant la Seconde Guerre mondiale, atlas historique]</w:t>
+                <w:t xml:space="preserve">Rétablir la République [La France pendant la Seconde Guerre mondiale, atlas historique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Passera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France pendant la Seconde Guerre mondiale [Atlas historique]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fayard, Ministère de la Défense, p. 116-117, 2010</w:t>
+              <w:t xml:space="preserve">, Fayard, Ministère de la Défense, p. 252-253, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474757v1</w:t>
+                <w:t xml:space="preserve">hal-00474789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les travailleurs volontaires [La France pendant la Seconde Guerre mondiale, atlas historique]</w:t>
+                <w:t xml:space="preserve">Les travailleurs requis [La France pendant la Seconde Guerre mondiale, atlas historique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Passera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France pendant la Seconde Guerre mondiale [Atlas historique]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fayard, Ministère de la Défense, p. 118-119, 2010</w:t>
+              <w:t xml:space="preserve">, Fayard, Ministère de la Défense, p. 120-121, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474758v1</w:t>
+                <w:t xml:space="preserve">hal-00474759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réforme régionale [La France pendant la Seconde Guerre mondiale, atlas historique]</w:t>
               </w:r>
@@ -3777,51 +3777,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02561741v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Passera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.671.0149h" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02136926v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.681.0199f" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02553001v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02136939v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691013v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.263.0003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698676v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.263.0005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115461v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/annor.2004.1480" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197829v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Eismann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04951790v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04951741v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132501v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Leleu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563217v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01838004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.166063" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563221v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563122v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02561904v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563238v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563233v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115458v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479015v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Yverneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515382v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Quellien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998714v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474635v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daeffler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115453v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115449v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115486v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115479v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Moreau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prime" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simonnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115481v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115476v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05481631v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05481701v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04951715v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04951701v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04951665v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.152372" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255986v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474759v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474756v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474789v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474796v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474757v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474758v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474754v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474797v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091872v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004480v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115470v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02561741v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Passera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.671.0149h" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02136926v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.681.0199f" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02553001v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691013v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.263.0003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02136939v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698676v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.263.0005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115461v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/annor.2004.1480" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197829v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Eismann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04951790v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04951741v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132501v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Leleu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563217v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01838004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.166063" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563221v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02561904v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563122v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563238v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563233v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115458v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479015v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Yverneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515382v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Quellien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998714v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474635v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daeffler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115453v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115449v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115486v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115479v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Moreau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prime" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simonnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115481v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115476v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05481701v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05481631v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04951701v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04951715v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04951665v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.152372" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255986v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474758v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474757v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474756v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474796v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474789v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474759v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474754v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474797v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091872v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004480v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115470v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>