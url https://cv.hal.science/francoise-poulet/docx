--- v0 (2026-03-03)
+++ v1 (2026-04-15)
@@ -433,51 +433,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Souchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fournial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Classiques Garnier, 2025, Bibliothèque du théâtre français, 978-2-406-17883-5. </w:t>
+              <w:t xml:space="preserve">Classiques Garnier, 112, pp.71-178, 2025, Bibliothèque du théâtre français, 978-2-406-17883-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17883-5.p.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">