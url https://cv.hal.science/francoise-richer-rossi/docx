--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1328,265 +1328,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05271338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les industries culturelles et créatives. Expressions culturelles et contre-culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francoise Richer-Rossi; Stephane Patin. Orbis Tertius, 2025, Culture et numérique, Francoise Richer-Rossi; Stéphane Patin, 978-2-36783-435-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transmisión de las noticias. Las relaciones de sucesos como espacio de mezclas, transformaciones y contaminaciones (siglos XVI-XVIII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Crémoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta López Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francoise Richer Rossi; Francoise Crémoux; Marta Lopez Izquierdo; Christine Marguet. Ediciones Universidad Salamanca, pp.424, 2025, Aquilafuente, 978-84-1091-058-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les représentations des minorités dans les mondes hispaniques: Actions, Interactions, Réactions (XV - XXI siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francoise Richer-Rossi. Orbis Tertius, 2025, Culture et numérique, Francoise Richer-Rossi; Stéphane Patin, 978-2-36783-425-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048292v1</w:t>
-              </w:r>
-[...174 lines deleted...]
-                <w:t xml:space="preserve">hal-05119469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La connaissance de l’espagnol en France et les premières grammaires hispano-françaises (1550-1700)</w:t>
               </w:r>
@@ -2556,116 +2556,228 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Circulations linguistiques et culturelles: L'étude de l'espagnol en France à l'époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Zuili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Maux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francoise Richer Rossi; Marc Zuili; Marie Hélène Maux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiographie linguistique et enseignement de l’espagnol en France (xvie-xviiie siècle) Du livre ancien aux humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orbis Tertius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-26, 2025, Culture et Numérique, 978-2-36783-433-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Voix et visages des minorités . Explorations culturelles dans l'aire hispanique: art, littérature, société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francoise Richer-Rossi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les représentations des minorités dans les mondes hispaniques: Actions, Interactions, Réactions (XVe - XXLe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Orbis Tertius, pp.20-39, 2025, 978-2-36783-425-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques culturelles et contre-culturelles: entre dialogue et résistance(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2685,586 +2797,474 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francoise Richer-Rossi; Stéphane Patin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les industries culturelles et créatives. Expressions culturelles et contre-culturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Orbis Tertius, pp.39-62, 2025, 978-2-36783-435-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05270853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducción a la obra La transmisión de las noticias. Las relaciones de sucesos como espacio de mezclas, transformaciones y contaminaciones (siglos XVI-XVIII)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Crémoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Crémoux</w:t>
+                <w:t xml:space="preserve">Marta López Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francoise Richer Rossi; Francoise Crémoux; Marta Lopez Izquierdo; Christine Marguet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transmisión de las noticias. Las relaciones de sucesos como espacio de mezclas, transformaciones y contaminaciones (siglos XVI-XVIII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ediciones Universidad Salamanca, pp.11-27, 2025, Aquilafuente, 978-84-1091-058-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05341974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Maux</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuius regio, eius religio : Philippe II d’Espagne face aux insurgés flamands (seconde moitié du XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Indravati Félicité; Marine Le Puloch. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regard critique sur les souverainetés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.195-214, A paraître, 978-2-406-18630-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’Italie à la France en passant par l’Espagne : Les Osservationi della lingua castigliana (Venise 1566) de l’Espagnol Juan de Miranda, entre héritage et émulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francoise Richer Rossi; Marc Zuili; Marie Hélène Maux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historiographie linguistique et enseignement de l’espagnol en France (xvie-xviiie siècle) Du livre ancien aux humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orbis Tertius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.11-26, 2025, Culture et Numérique, 978-2-36783-433-7</w:t>
+              <w:t xml:space="preserve">, pp.307-336, 2025, Culture et Numérique, 978-2-36783-433-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05341970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saray, Lola, Lolo y otro/a/s gitano/a/s del montón. Las series televisivas españolas entre esperpento e inclusividad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francoise Richer-Rossi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les représentations des minorités dans les mondes hispaniques: Actions, Interactions, Réactions (XVe - XXLe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Orbis Tertius, pp.215-237, 2025, 978-2-36783-425-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relatione della giustitia fatta in Spagna nella cità di Valladolid (1559): ecos, transformaciones y propangada en las Relazioni de los embajadores venecianos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francoise Richer Rossi; Francoise Crémoux; Marta Lopez Izquierdo; Christine Marguet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transmisión de las noticias. Las relaciones de sucesos como espacio de mezclas, transformaciones y contaminaciones (siglos XVI-XVIII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ediciones Universidad Salamanca, pp.87-104, 2025, Aquilafuente, 978-84-1091-058-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119474v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-05341970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le transmédia ou l'interdisciplinarité au coeur des industries culturelles et créatives</w:t>
               </w:r>
@@ -3330,173 +3330,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducción. Minorías y marginación social, Monográfico</w:t>
+                <w:t xml:space="preserve">Tours et détours : les représentations des Gitans dans la série espagnole Mar de plástico (2015).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francoise Richer-Rossi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minorías y marginación social, Monográfico</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, vol 9, Publications of eHumanista University of California, pp.83-85, 2023, ehumanista minorias ebooks</w:t>
+              <w:t xml:space="preserve">, vol 9, Publications of eHumanista University of California, pp.123-132, 2023, ehumanista minorias ebooks</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262927v1</w:t>
+                <w:t xml:space="preserve">hal-03883819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tours et détours : les représentations des Gitans dans la série espagnole Mar de plástico (2015).</w:t>
+                <w:t xml:space="preserve">Introducción. Minorías y marginación social, Monográfico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francoise Richer-Rossi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minorías y marginación social, Monográfico</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, vol 9, Publications of eHumanista University of California, pp.123-132, 2023, ehumanista minorias ebooks</w:t>
+              <w:t xml:space="preserve">, vol 9, Publications of eHumanista University of California, pp.83-85, 2023, ehumanista minorias ebooks</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03883819v1</w:t>
+                <w:t xml:space="preserve">hal-04262927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des dispositions pratiques aux trésors d’inventivité : comment les industries culturelles et créatives ont nourri les confinements de 2020 et 2021</w:t>
               </w:r>
@@ -3622,313 +3622,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03972262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Représenter et traduire le culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francoise Richer-Rossi; Stéphane Patin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les langues et les industries culturelles et créatives : représentations et traductions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Orbis Tertius, pp.11-23, 2022, 978-2-36783-202-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ecos moros y representaciones moriscas en relatos de viajes y de guerras (Venecia, siglo XVI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rica Amran. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecos y tiempos de las minorías en la España medieval y moderna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol 8, Publications of eHumanista University of California, pp.83-90, 2022, ehumanista Minorias ebooks</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03661935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Patin</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écriture mouvante d’Alfonso de Ulloa : l’exemple de ses Commentaires auto-traduits à la gloire de Philippe II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paloma Bravo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes en mouvement : transmettre, échanger, collectionner au Siècle d'or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.127-143, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur les représentations culturelles dans les séries télévisées espagnoles Elite (2018) et La casa de papel (2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francoise Richer-Rossi; Stéphane Patin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les langues et les industries culturelles et créatives : représentations et traductions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Orbis Tertius, pp.11-23, 2022, 978-2-36783-202-9</w:t>
-[...144 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Orbis Tertius, pp.91-108, 2022, 978-2-36783-202-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03661950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -4073,173 +4073,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03661955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Milagros vistos desde Venecia: un fin de siglo edificante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Tropé; Luc Torres; Javier Espejo Suros. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metamorfosis y memoria del evento. El acontecimiento en las relaciones de sucesos europeas de los siglos XVI al XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Salamanca, Colección Aquilafuente, pp.117-129, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De Successo de la jornada que se començò [sic] para Tripol… à La historia dell'impresa di Tripoli di Barbaria... Se traduire pour mieux (se) dire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Zuili; Marie-Hélène Maux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les traductions de la littérature espagnole en Europe (xvie-xviiie siècle) / Las traducciones de la literatura española en Europa (siglos xvi-xviii)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.41-64, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541327v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03335025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso de Ulloa (1529 ?-1570), un polygraphe espagnol entre identités et conflits dans la cosmopolite Cité des doges</w:t>
               </w:r>
@@ -6583,51 +6583,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22C0422F"/>
+    <w:nsid w:val="8C413D52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6731,51 +6731,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="55E9758A"/>
+    <w:nsid w:val="B56CBAEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6879,51 +6879,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E7D4CBB2"/>
+    <w:nsid w:val="299AFCAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7116,51 +7116,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-richer-rossi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2468-7911" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite.univ-paris-diderot.fr/structures/ufr-etudes-interculturelles-de-langues-appliquees" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eila.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/ECHELLES/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/cres-centre-de-recherche-sur-l-espagne-des-xvie-et-xviie-siecles-150509.kjsp?RH=1428067084909" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706039v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Richer-Rossi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321764v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24310/analecta45202421095" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661936v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045181v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706031v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661933v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661934v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541330v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.2859" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335148v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149158v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509861v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Alaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509846v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Patin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271338v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zuili" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Maux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsorbistertius.website/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048292v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270850v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119469v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cr&#233;moux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta L&#243;pez Izquierdo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Marguet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601187v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Collet Sedola" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Estaba Ramos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421461v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045170v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407579v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661942v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230358v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/books/9782813004093" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004093" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507025v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148741v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145376v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148747v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148751v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148763v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148772v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048293v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270853v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341974v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271343v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661952v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048294v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119474v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341970v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911545v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262927v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883819v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045193v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972262v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661935v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661951v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661950v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661931v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661955v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541327v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335025v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149218v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334857v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334864v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541329v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541324v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540630v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540632v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147679v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145384v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147684v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145166v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540634v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145388v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147690v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147689v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497517v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540636v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149023v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149012v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149019v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149029v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149013v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149175v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149182v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149189v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149192v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149198v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149205v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661956v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543729v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Farges" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-richer-rossi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2468-7911" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite.univ-paris-diderot.fr/structures/ufr-etudes-interculturelles-de-langues-appliquees" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eila.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/ECHELLES/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/cres-centre-de-recherche-sur-l-espagne-des-xvie-et-xviie-siecles-150509.kjsp?RH=1428067084909" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706039v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Richer-Rossi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321764v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24310/analecta45202421095" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661936v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045181v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706031v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661933v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661934v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541330v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.2859" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335148v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149158v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509861v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Alaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509846v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Patin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271338v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zuili" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Maux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsorbistertius.website/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270850v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119469v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cr&#233;moux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta L&#243;pez Izquierdo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Marguet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048292v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601187v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Collet Sedola" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Estaba Ramos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421461v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045170v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407579v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661942v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230358v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/books/9782813004093" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004093" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507025v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148741v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145376v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148747v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148751v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148763v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148772v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271343v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048293v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270853v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341974v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661952v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341970v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048294v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119474v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911545v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883819v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262927v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045193v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972262v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661951v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661935v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661950v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661931v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661955v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335025v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541327v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149218v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334857v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334864v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541329v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541324v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540630v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540632v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147679v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145384v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147684v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145166v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540634v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145388v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147690v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147689v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497517v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540636v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149023v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149012v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149019v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149029v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149013v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149175v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149182v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149189v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149192v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149198v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149205v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661956v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543729v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Farges" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>