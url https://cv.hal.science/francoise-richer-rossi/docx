--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -337,174 +337,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entre didáctica e ideología: algunos ejemplos de manuales de gramática editados en Venecia en la segunda mitad del siglo xvi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analecta Malacitana. Revista de la sección de Filología de la Facultad de Filosofía y Letras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45, pp.271-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24310/analecta45202421095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Los indios entre lástima y desprecio: la conquista española vista desde Italia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> eHumanista/Conversos : journal of iberian studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, De judíos, conversos y moriscos: Estudios interdisciplinares entre Literatura e Historia (siglos XV-XVIII), vol 12, pp.28-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706039v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-05321764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Quelli che sanno come molti frescamente discendono da mori e da giudei […] dubitano molto del cuor loro’: ¿España, tierra de heréticos?</w:t>
               </w:r>
@@ -1227,1063 +1227,1063 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les industries culturelles et créatives. Expressions culturelles et contre-culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francoise Richer-Rossi; Stephane Patin. Orbis Tertius, 2025, Culture et numérique, Francoise Richer-Rossi; Stéphane Patin, 978-2-36783-435-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les représentations des minorités dans les mondes hispaniques: Actions, Interactions, Réactions (XV - XXI siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francoise Richer-Rossi. Orbis Tertius, 2025, Culture et numérique, Francoise Richer-Rossi; Stéphane Patin, 978-2-36783-425-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transmisión de las noticias. Las relaciones de sucesos como espacio de mezclas, transformaciones y contaminaciones (siglos XVI-XVIII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Crémoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta López Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francoise Richer Rossi; Francoise Crémoux; Marta Lopez Izquierdo; Christine Marguet. Ediciones Universidad Salamanca, pp.424, 2025, Aquilafuente, 978-84-1091-058-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Historiographie linguistique et enseignement de l’espagnol en France (xvie-xviiie siècle) Du livre ancien aux humanités numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Zuili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Maux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francoise Richer Rossi; Marc Zuili; Marie Hélène Maux. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orbis Tertius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Culture et Numérique, Francoise Richer-Rossi; Stéphane Patin, 978-2-36783-433-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05271338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les industries culturelles et créatives. Expressions culturelles et contre-culturelles</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le transmedia dans les industries culturelles et créatives : approches théoriques et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Patin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Francoise Richer-Rossi; Stephane Patin. Orbis Tertius, 2025, Culture et numérique, Francoise Richer-Rossi; Stéphane Patin, 978-2-36783-435-1</w:t>
+              <w:t xml:space="preserve">Francoise Richer-Rossi; Stephane Patin. Orbis Tertius, 2024, Culture et numérique, Francoise Richer-Rossi; Stéphane Patin, 978-2-36783-413-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La transmisión de las noticias. Las relaciones de sucesos como espacio de mezclas, transformaciones y contaminaciones (siglos XVI-XVIII)</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La connaissance de l’espagnol en France et les premières grammaires hispano-françaises (1550-1700)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Crémoux</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Zuili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marta López Izquierdo</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Collet Sedola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Marguet</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Francoise Richer Rossi; Francoise Crémoux; Marta Lopez Izquierdo; Christine Marguet. Ediciones Universidad Salamanca, pp.424, 2025, Aquilafuente, 978-84-1091-058-4</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Maux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Estaba Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francoise Richer Rossi; Marc Zuili; Marie Hélène Maux; Diana Esteba Ramos. Universidad de Málaga, UMA Editorial, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Francoise Richer-Rossi. Orbis Tertius, 2025, Culture et numérique, Francoise Richer-Rossi; Stéphane Patin, 978-2-36783-425-2</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minorías y marginación social. Monográfico.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Richer-Rossi. Publications of eHumanista University of California, vol 9, pp.49, 2023, ehumanista minorias ebooks, Rica Amran; Antonio Cortijo Ocaña, 1540-5877</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La connaissance de l’espagnol en France et les premières grammaires hispano-françaises (1550-1700)</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les industries culturelles et créatives et la Covid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Zuili</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francoise Richer-Rossi; Stephane Patin. Orbis Tertius, pp.294, 2023, Culture et numérique, Francoise Richer-Rossi; Stéphane Patin, 978-2-36783-304-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langues et les industries culturelles et créatives : représentations et traductions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabina Collet Sedola</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francoise Richer-Rossi; Stephane Patin. Orbis Tertius, pp.294, 2022, Culture et numérique, Francoise Richer-Rossi; Stéphane Patin, 978-2-36783-202-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art et la manière - Quelques réflexions sur les industries culturelles et créatives Préface de Benjamin Ringot, Adjoint au directeur scientifque du Centre de recherche du château de Versailles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Maux</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francoise Richer-Rossi; Stephane Patin. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions des archives contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.176, 2021, Jean-Michel Benayoun, 9782813004093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9782813004093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture dans tous ses É(é)tats. Stratégies de communication, logiques artistiques et logiques économiques. Préface de Djamella Berri, Chef du service de la régie des oeuvres. Département des Sculptures du Louvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Francoise Richer Rossi; Marc Zuili; Marie Hélène Maux; Diana Esteba Ramos. Universidad de Málaga, UMA Editorial, 2024</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Richer-Rossi, Stéphane Patin. EAC Editeur, pp.307, 2020, Jean-Michel Benayoun, 9782813003683</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Francoise Richer-Rossi; Stephane Patin. Orbis Tertius, 2024, Culture et numérique, Francoise Richer-Rossi; Stéphane Patin, 978-2-36783-413-9</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso de Ulloa, historiographe. Discours politiques et traductions. Préface Augustin Redondo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Houdiard Editeur, pp.478, 2018, 978-2-35692-170-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Françoise Richer-Rossi. Publications of eHumanista University of California, vol 9, pp.49, 2023, ehumanista minorias ebooks, Rica Amran; Antonio Cortijo Ocaña, 1540-5877</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les métissages culturels. Patrimoine, arts, langues. Préface de Barbara Honrath, directrice du FICEP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoiser Richer-Rossi. Michel Houdiard Editeur, pp.219, 2018, Jean-Michel Benayoun, 978-2-35692-165-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...383 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148741v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02145376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une culture à l’autre. Bras de fer et brassage(s), Préface de Luis Alberto de Cuenca, Real Academia de la Historia (Madrid).</w:t>
               </w:r>
@@ -2556,228 +2556,460 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulations linguistiques et culturelles: L'étude de l'espagnol en France à l'époque moderne</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Maux</w:t>
+                <w:t xml:space="preserve">Relatione della giustitia fatta in Spagna nella cità di Valladolid (1559): ecos, transformaciones y propangada en las Relazioni de los embajadores venecianos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francoise Richer Rossi; Francoise Crémoux; Marta Lopez Izquierdo; Christine Marguet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La transmisión de las noticias. Las relaciones de sucesos como espacio de mezclas, transformaciones y contaminaciones (siglos XVI-XVIII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ediciones Universidad Salamanca, pp.87-104, 2025, Aquilafuente, 978-84-1091-058-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saray, Lola, Lolo y otro/a/s gitano/a/s del montón. Las series televisivas españolas entre esperpento e inclusividad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francoise Richer-Rossi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les représentations des minorités dans les mondes hispaniques: Actions, Interactions, Réactions (XVe - XXLe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Orbis Tertius, pp.215-237, 2025, 978-2-36783-425-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’Italie à la France en passant par l’Espagne : Les Osservationi della lingua castigliana (Venise 1566) de l’Espagnol Juan de Miranda, entre héritage et émulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francoise Richer Rossi; Marc Zuili; Marie Hélène Maux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historiographie linguistique et enseignement de l’espagnol en France (xvie-xviiie siècle) Du livre ancien aux humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orbis Tertius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, pp.307-336, 2025, Culture et Numérique, 978-2-36783-433-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05341970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulations linguistiques et culturelles: L'étude de l'espagnol en France à l'époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Zuili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Maux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francoise Richer Rossi; Marc Zuili; Marie Hélène Maux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiographie linguistique et enseignement de l’espagnol en France (xvie-xviiie siècle) Du livre ancien aux humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orbis Tertius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, pp.11-26, 2025, Culture et Numérique, 978-2-36783-433-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05271343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voix et visages des minorités . Explorations culturelles dans l'aire hispanique: art, littérature, société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francoise Richer-Rossi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les représentations des minorités dans les mondes hispaniques: Actions, Interactions, Réactions (XVe - XXLe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Orbis Tertius, pp.20-39, 2025, 978-2-36783-425-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques culturelles et contre-culturelles: entre dialogue et résistance(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2797,474 +3029,242 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francoise Richer-Rossi; Stéphane Patin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les industries culturelles et créatives. Expressions culturelles et contre-culturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Orbis Tertius, pp.39-62, 2025, 978-2-36783-435-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05270853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducción a la obra La transmisión de las noticias. Las relaciones de sucesos como espacio de mezclas, transformaciones y contaminaciones (siglos XVI-XVIII)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Crémoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta López Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francoise Richer Rossi; Francoise Crémoux; Marta Lopez Izquierdo; Christine Marguet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transmisión de las noticias. Las relaciones de sucesos como espacio de mezclas, transformaciones y contaminaciones (siglos XVI-XVIII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ediciones Universidad Salamanca, pp.11-27, 2025, Aquilafuente, 978-84-1091-058-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05341974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuius regio, eius religio : Philippe II d’Espagne face aux insurgés flamands (seconde moitié du XVIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Indravati Félicité; Marine Le Puloch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regard critique sur les souverainetés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.195-214, A paraître, 978-2-406-18630-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03661952v1</w:t>
-              </w:r>
-[...230 lines deleted...]
-                <w:t xml:space="preserve">hal-05119474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le transmédia ou l'interdisciplinarité au coeur des industries culturelles et créatives</w:t>
               </w:r>
@@ -3330,173 +3330,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tours et détours : les représentations des Gitans dans la série espagnole Mar de plástico (2015).</w:t>
+                <w:t xml:space="preserve">Introducción. Minorías y marginación social, Monográfico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francoise Richer-Rossi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minorías y marginación social, Monográfico</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, vol 9, Publications of eHumanista University of California, pp.123-132, 2023, ehumanista minorias ebooks</w:t>
+              <w:t xml:space="preserve">, vol 9, Publications of eHumanista University of California, pp.83-85, 2023, ehumanista minorias ebooks</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03883819v1</w:t>
+                <w:t xml:space="preserve">hal-04262927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducción. Minorías y marginación social, Monográfico</w:t>
+                <w:t xml:space="preserve">Tours et détours : les représentations des Gitans dans la série espagnole Mar de plástico (2015).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francoise Richer-Rossi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minorías y marginación social, Monográfico</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, vol 9, Publications of eHumanista University of California, pp.83-85, 2023, ehumanista minorias ebooks</w:t>
+              <w:t xml:space="preserve">, vol 9, Publications of eHumanista University of California, pp.123-132, 2023, ehumanista minorias ebooks</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262927v1</w:t>
+                <w:t xml:space="preserve">hal-03883819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des dispositions pratiques aux trésors d’inventivité : comment les industries culturelles et créatives ont nourri les confinements de 2020 et 2021</w:t>
               </w:r>
@@ -3622,50 +3622,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03972262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alfonso de Ulloa: traductor de sí mismo en la Venecia del siglo XVI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ruth Fine; Florinda F. Goldberg; Or Hasson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mundos del hispanismo. Una cartografia para el siglo XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editorial Iberoamericana/Vervuert, pp.118-124, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecos moros y representaciones moriscas en relatos de viajes y de guerras (Venecia, siglo XVI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rica Amran. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecos y tiempos de las minorías en la España medieval y moderna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, vol 8, Publications of eHumanista University of California, pp.83-90, 2022, ehumanista Minorias ebooks</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Représenter et traduire le culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3678,568 +3824,422 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francoise Richer-Rossi; Stéphane Patin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les langues et les industries culturelles et créatives : représentations et traductions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Orbis Tertius, pp.11-23, 2022, 978-2-36783-202-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03661951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écriture mouvante d’Alfonso de Ulloa : l’exemple de ses Commentaires auto-traduits à la gloire de Philippe II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paloma Bravo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textes en mouvement : transmettre, échanger, collectionner au Siècle d'or</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.127-143, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur les représentations culturelles dans les séries télévisées espagnoles Elite (2018) et La casa de papel (2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francoise Richer-Rossi; Stéphane Patin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les langues et les industries culturelles et créatives : représentations et traductions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Orbis Tertius, pp.91-108, 2022, 978-2-36783-202-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03661950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palinodia de la nephanda y fiera nación de los Turcos y de su engañoso arte y cruel modo de guerrear y su traducción veneciana: del enemigo endemoniado al vecino respetado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvia Stefan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Melisendra: Journal of Spanish early Modernity studies, no. 3, Guerras poetizadas y escritura polémica en la Edad Moderna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Bucharest, Romania, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03661931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Ruth Fine; Florinda F. Goldberg; Or Hasson. </w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Successo de la jornada que se començò [sic] para Tripol… à La historia dell'impresa di Tripoli di Barbaria... Se traduire pour mieux (se) dire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Zuili; Marie-Hélène Maux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mundos del hispanismo. Una cartografia para el siglo XXI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editorial Iberoamericana/Vervuert, pp.118-124, 2022</w:t>
+              <w:t xml:space="preserve">Les traductions de la littérature espagnole en Europe (xvie-xviiie siècle) / Las traducciones de la literatura española en Europa (siglos xvi-xviii)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.41-64, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros vistos desde Venecia: un fin de siglo edificante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Tropé; Luc Torres; Javier Espejo Suros. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metamorfosis y memoria del evento. El acontecimiento en las relaciones de sucesos europeas de los siglos XVI al XVIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de Salamanca, Colección Aquilafuente, pp.117-129, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335025v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02541327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso de Ulloa (1529 ?-1570), un polygraphe espagnol entre identités et conflits dans la cosmopolite Cité des doges</w:t>
               </w:r>
@@ -4438,246 +4438,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le traducteur : ce qu’en dit le paratexte. De l’espagnol à l’italien : enjeux conceptuels et idéologiques dans la Venise du XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Bretthauer; François Rivière; Anna Caiozzo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La plume et le calame. Entre Orient et Occident, les métiers de l'écrit à la marge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Valenciennes, pp.143/164, 2020, 9782364240612</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture(s) mondialisée(s) : composer, communiquer, diffuser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Richer-Rossi; Stéphane Patin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La culture dans tous ses É(é)tats. Stratégies de communication. Logiques artistiques et logiques économiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions des archives contemporaines, pp.1-12, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">España y sus minorías: los testimonios de Andrea Navagero y de Leonardo Donato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rica Amran; Antonio Cortijo Ocana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mirada del otro: las minorías en España y América (siglos XV-XVII), Le regard de l’autre : les minorités en Espagne et en Amérique (XVe-XVIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol 6, Publications of eHumanista University of California, pp.279/286, 2020, ehumanista Minorías eBooks</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541329v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-02540630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions autour de la notion de métissages culturels</w:t>
               </w:r>
@@ -5091,414 +5091,414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Centres pluriculturels et circulation des savoirs. Présentation de l'ouvrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Richer-Rossi; Stéphane Patin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centres pluriculturels et circulation des savoirs (XVe – XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard Editeur, pp.14-25, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Science, politique et religion : Historia de la composición del cuerpo humano (Rome, 1556) et sa traduction italienne (Venise, 1559). Juan Valverde de Amusco, un converso entre l’Espagne et l’Italie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rica Amran. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Las minorías: Ciencia y religión, magia y superstición en España y América (siglos XV al XVII). Les minorités : science et religion, magie et superstition dans l’Espagne et l’Amérique (XVème-XVIIème siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol 1, Publications of eHumanista University of California, pp.74-84, 2015, ehumanista Minorias ebooks</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02145388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations cinématographiques de l’immigration et de l’incommunication. Quelques réﬂexions sur Flores de otro mundo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Michel Benayoun; Elisabeth Navarro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interprétation et médiation, volume 2, Migrations, représentations et enjeux socioréférentiels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michel Houdiard Éditeur, pp.160-176, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rencontre de deux cultures : Jacques Sobieski, un voyageur polonais en Espagne (1611)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Zuili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centres pluriculturels et circulation des savoirs (XVe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard, page 160-181, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traductions de l’espagnol et textes italiens : une vision duelle du Nouveau Monde dans l’édition vénitienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Richer-Rossi; Stéphane Patin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centres pluriculturels et circulation des savoirs XVe – XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michel Houdiard Éditeur, pp.45-62, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147689v1</w:t>
-              </w:r>
-[...166 lines deleted...]
-                <w:t xml:space="preserve">hal-02540636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les morisques : une assimilation difficile dans l’Espagne du XVIe siècle sous le regard des ambassadeurs vénitiens</w:t>
               </w:r>
@@ -6583,51 +6583,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C413D52"/>
+    <w:nsid w:val="22D2E7AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6731,51 +6731,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B56CBAEA"/>
+    <w:nsid w:val="018A9CEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6879,51 +6879,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="299AFCAA"/>
+    <w:nsid w:val="EB23308B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7116,51 +7116,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-richer-rossi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2468-7911" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite.univ-paris-diderot.fr/structures/ufr-etudes-interculturelles-de-langues-appliquees" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eila.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/ECHELLES/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/cres-centre-de-recherche-sur-l-espagne-des-xvie-et-xviie-siecles-150509.kjsp?RH=1428067084909" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706039v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Richer-Rossi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321764v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24310/analecta45202421095" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661936v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045181v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706031v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661933v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661934v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541330v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.2859" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335148v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149158v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509861v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Alaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509846v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Patin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271338v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zuili" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Maux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsorbistertius.website/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270850v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119469v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cr&#233;moux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta L&#243;pez Izquierdo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Marguet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048292v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601187v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Collet Sedola" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Estaba Ramos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421461v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045170v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407579v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661942v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230358v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/books/9782813004093" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004093" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507025v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148741v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145376v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148747v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148751v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148763v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148772v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271343v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048293v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270853v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341974v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661952v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341970v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048294v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119474v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911545v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883819v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262927v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045193v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972262v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661951v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661935v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661950v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661931v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661955v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335025v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541327v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149218v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334857v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334864v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541329v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541324v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540630v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540632v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147679v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145384v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147684v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145166v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540634v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145388v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147690v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147689v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497517v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540636v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149023v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149012v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149019v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149029v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149013v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149175v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149182v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149189v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149192v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149198v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149205v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661956v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543729v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Farges" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-richer-rossi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2468-7911" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite.univ-paris-diderot.fr/structures/ufr-etudes-interculturelles-de-langues-appliquees" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eila.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/ECHELLES/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/cres-centre-de-recherche-sur-l-espagne-des-xvie-et-xviie-siecles-150509.kjsp?RH=1428067084909" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Richer-Rossi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24310/analecta45202421095" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706039v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661936v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045181v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706031v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661933v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661934v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541330v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.2859" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335148v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149158v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509861v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Alaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509846v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Patin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270850v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048292v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119469v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cr&#233;moux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta L&#243;pez Izquierdo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Marguet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271338v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zuili" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Maux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsorbistertius.website/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421461v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601187v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Collet Sedola" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Estaba Ramos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045170v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407579v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661942v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230358v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/books/9782813004093" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004093" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507025v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145376v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148741v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148747v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148751v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148763v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148772v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119474v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048294v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341970v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271343v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048293v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270853v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341974v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661952v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911545v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262927v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883819v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045193v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972262v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661955v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661935v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661951v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541321v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661950v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661931v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541327v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335025v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149218v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334857v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334864v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541324v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540630v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541329v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540632v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147679v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145384v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147684v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145166v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540634v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540636v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145388v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147690v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497517v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147689v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149023v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149012v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149019v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149029v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149013v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149175v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149182v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149189v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149192v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149198v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149205v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661956v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543729v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Farges" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>