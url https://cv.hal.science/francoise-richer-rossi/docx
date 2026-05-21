--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -337,174 +337,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Los indios entre lástima y desprecio: la conquista española vista desde Italia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> eHumanista/Conversos : journal of iberian studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, De judíos, conversos y moriscos: Estudios interdisciplinares entre Literatura e Historia (siglos XV-XVIII), vol 12, pp.28-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entre didáctica e ideología: algunos ejemplos de manuales de gramática editados en Venecia en la segunda mitad del siglo xvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analecta Malacitana. Revista de la sección de Filología de la Facultad de Filosofía y Letras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 45, pp.271-284. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24310/analecta45202421095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24310/analecta45202421095⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05321764v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04706039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Quelli che sanno come molti frescamente discendono da mori e da giudei […] dubitano molto del cuor loro’: ¿España, tierra de heréticos?</w:t>
               </w:r>
@@ -1227,1063 +1227,1063 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Historiographie linguistique et enseignement de l’espagnol en France (xvie-xviiie siècle) Du livre ancien aux humanités numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Zuili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Maux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francoise Richer Rossi; Marc Zuili; Marie Hélène Maux. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orbis Tertius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Culture et Numérique, Francoise Richer-Rossi; Stéphane Patin, 978-2-36783-433-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les représentations des minorités dans les mondes hispaniques: Actions, Interactions, Réactions (XV - XXI siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francoise Richer-Rossi. Orbis Tertius, 2025, Culture et numérique, Francoise Richer-Rossi; Stéphane Patin, 978-2-36783-425-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les industries culturelles et créatives. Expressions culturelles et contre-culturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Patin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francoise Richer-Rossi; Stephane Patin. Orbis Tertius, 2025, Culture et numérique, Francoise Richer-Rossi; Stéphane Patin, 978-2-36783-435-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05270850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transmisión de las noticias. Las relaciones de sucesos como espacio de mezclas, transformaciones y contaminaciones (siglos XVI-XVIII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Crémoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta López Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francoise Richer Rossi; Francoise Crémoux; Marta Lopez Izquierdo; Christine Marguet. Ediciones Universidad Salamanca, pp.424, 2025, Aquilafuente, 978-84-1091-058-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La connaissance de l’espagnol en France et les premières grammaires hispano-françaises (1550-1700)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Francoise Richer-Rossi. Orbis Tertius, 2025, Culture et numérique, Francoise Richer-Rossi; Stéphane Patin, 978-2-36783-425-2</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Zuili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Collet Sedola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Maux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Estaba Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francoise Richer Rossi; Marc Zuili; Marie Hélène Maux; Diana Esteba Ramos. Universidad de Málaga, UMA Editorial, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La transmisión de las noticias. Las relaciones de sucesos como espacio de mezclas, transformaciones y contaminaciones (siglos XVI-XVIII)</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le transmedia dans les industries culturelles et créatives : approches théoriques et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Crémoux</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francoise Richer-Rossi; Stephane Patin. Orbis Tertius, 2024, Culture et numérique, Francoise Richer-Rossi; Stéphane Patin, 978-2-36783-413-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minorías y marginación social. Monográfico.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Richer-Rossi. Publications of eHumanista University of California, vol 9, pp.49, 2023, ehumanista minorias ebooks, Rica Amran; Antonio Cortijo Ocaña, 1540-5877</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les industries culturelles et créatives et la Covid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marta López Izquierdo</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francoise Richer-Rossi; Stephane Patin. Orbis Tertius, pp.294, 2023, Culture et numérique, Francoise Richer-Rossi; Stéphane Patin, 978-2-36783-304-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langues et les industries culturelles et créatives : représentations et traductions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Francoise Richer Rossi; Francoise Crémoux; Marta Lopez Izquierdo; Christine Marguet. Ediciones Universidad Salamanca, pp.424, 2025, Aquilafuente, 978-84-1091-058-4</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francoise Richer-Rossi; Stephane Patin. Orbis Tertius, pp.294, 2022, Culture et numérique, Francoise Richer-Rossi; Stéphane Patin, 978-2-36783-202-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Historiographie linguistique et enseignement de l’espagnol en France (xvie-xviiie siècle) Du livre ancien aux humanités numériques</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art et la manière - Quelques réflexions sur les industries culturelles et créatives Préface de Benjamin Ringot, Adjoint au directeur scientifque du Centre de recherche du château de Versailles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Zuili</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francoise Richer-Rossi; Stephane Patin. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions des archives contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.176, 2021, Jean-Michel Benayoun, 9782813004093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9782813004093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture dans tous ses É(é)tats. Stratégies de communication, logiques artistiques et logiques économiques. Préface de Djamella Berri, Chef du service de la régie des oeuvres. Département des Sculptures du Louvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Culture et Numérique, Francoise Richer-Rossi; Stéphane Patin, 978-2-36783-433-7</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Richer-Rossi, Stéphane Patin. EAC Editeur, pp.307, 2020, Jean-Michel Benayoun, 9782813003683</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Francoise Richer-Rossi; Stephane Patin. Orbis Tertius, 2024, Culture et numérique, Francoise Richer-Rossi; Stéphane Patin, 978-2-36783-413-9</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les métissages culturels. Patrimoine, arts, langues. Préface de Barbara Honrath, directrice du FICEP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoiser Richer-Rossi. Michel Houdiard Editeur, pp.219, 2018, Jean-Michel Benayoun, 978-2-35692-165-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...101 lines deleted...]
-              <w:t xml:space="preserve">Francoise Richer Rossi; Marc Zuili; Marie Hélène Maux; Diana Esteba Ramos. Universidad de Málaga, UMA Editorial, 2024</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso de Ulloa, historiographe. Discours politiques et traductions. Préface Augustin Redondo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Houdiard Editeur, pp.478, 2018, 978-2-35692-170-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...445 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02145376v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02148741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une culture à l’autre. Bras de fer et brassage(s), Préface de Luis Alberto de Cuenca, Real Academia de la Historia (Madrid).</w:t>
               </w:r>
@@ -2556,715 +2556,715 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relatione della giustitia fatta in Spagna nella cità di Valladolid (1559): ecos, transformaciones y propangada en las Relazioni de los embajadores venecianos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
+                <w:t xml:space="preserve">Voix et visages des minorités . Explorations culturelles dans l'aire hispanique: art, littérature, société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francoise Richer-Rossi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les représentations des minorités dans les mondes hispaniques: Actions, Interactions, Réactions (XVe - XXLe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Orbis Tertius, pp.20-39, 2025, 978-2-36783-425-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques culturelles et contre-culturelles: entre dialogue et résistance(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francoise Richer-Rossi; Stéphane Patin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les industries culturelles et créatives. Expressions culturelles et contre-culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Orbis Tertius, pp.39-62, 2025, 978-2-36783-435-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introducción a la obra La transmisión de las noticias. Las relaciones de sucesos como espacio de mezclas, transformaciones y contaminaciones (siglos XVI-XVIII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Crémoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta López Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francoise Richer Rossi; Francoise Crémoux; Marta Lopez Izquierdo; Christine Marguet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transmisión de las noticias. Las relaciones de sucesos como espacio de mezclas, transformaciones y contaminaciones (siglos XVI-XVIII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ediciones Universidad Salamanca, pp.87-104, 2025, Aquilafuente, 978-84-1091-058-4</w:t>
+              <w:t xml:space="preserve">, Ediciones Universidad Salamanca, pp.11-27, 2025, Aquilafuente, 978-84-1091-058-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05341974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulations linguistiques et culturelles: L'étude de l'espagnol en France à l'époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Zuili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Maux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francoise Richer Rossi; Marc Zuili; Marie Hélène Maux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiographie linguistique et enseignement de l’espagnol en France (xvie-xviiie siècle) Du livre ancien aux humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orbis Tertius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-26, 2025, Culture et Numérique, 978-2-36783-433-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuius regio, eius religio : Philippe II d’Espagne face aux insurgés flamands (seconde moitié du XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Indravati Félicité; Marine Le Puloch. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regard critique sur les souverainetés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.195-214, A paraître, 978-2-406-18630-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saray, Lola, Lolo y otro/a/s gitano/a/s del montón. Las series televisivas españolas entre esperpento e inclusividad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francoise Richer-Rossi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les représentations des minorités dans les mondes hispaniques: Actions, Interactions, Réactions (XVe - XXLe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Orbis Tertius, pp.215-237, 2025, 978-2-36783-425-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relatione della giustitia fatta in Spagna nella cità di Valladolid (1559): ecos, transformaciones y propangada en las Relazioni de los embajadores venecianos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francoise Richer Rossi; Francoise Crémoux; Marta Lopez Izquierdo; Christine Marguet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La transmisión de las noticias. Las relaciones de sucesos como espacio de mezclas, transformaciones y contaminaciones (siglos XVI-XVIII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ediciones Universidad Salamanca, pp.87-104, 2025, Aquilafuente, 978-84-1091-058-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’Italie à la France en passant par l’Espagne : Les Osservationi della lingua castigliana (Venise 1566) de l’Espagnol Juan de Miranda, entre héritage et émulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francoise Richer Rossi; Marc Zuili; Marie Hélène Maux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historiographie linguistique et enseignement de l’espagnol en France (xvie-xviiie siècle) Du livre ancien aux humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orbis Tertius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.307-336, 2025, Culture et Numérique, 978-2-36783-433-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05341970v1</w:t>
-              </w:r>
-[...454 lines deleted...]
-                <w:t xml:space="preserve">hal-03661952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le transmédia ou l'interdisciplinarité au coeur des industries culturelles et créatives</w:t>
               </w:r>
@@ -3330,173 +3330,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducción. Minorías y marginación social, Monográfico</w:t>
+                <w:t xml:space="preserve">Tours et détours : les représentations des Gitans dans la série espagnole Mar de plástico (2015).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francoise Richer-Rossi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minorías y marginación social, Monográfico</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, vol 9, Publications of eHumanista University of California, pp.83-85, 2023, ehumanista minorias ebooks</w:t>
+              <w:t xml:space="preserve">, vol 9, Publications of eHumanista University of California, pp.123-132, 2023, ehumanista minorias ebooks</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262927v1</w:t>
+                <w:t xml:space="preserve">hal-03883819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tours et détours : les représentations des Gitans dans la série espagnole Mar de plástico (2015).</w:t>
+                <w:t xml:space="preserve">Introducción. Minorías y marginación social, Monográfico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francoise Richer-Rossi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minorías y marginación social, Monográfico</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, vol 9, Publications of eHumanista University of California, pp.123-132, 2023, ehumanista minorias ebooks</w:t>
+              <w:t xml:space="preserve">, vol 9, Publications of eHumanista University of California, pp.83-85, 2023, ehumanista minorias ebooks</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03883819v1</w:t>
+                <w:t xml:space="preserve">hal-04262927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des dispositions pratiques aux trésors d’inventivité : comment les industries culturelles et créatives ont nourri les confinements de 2020 et 2021</w:t>
               </w:r>
@@ -3622,624 +3622,624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03972262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Représenter et traduire le culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francoise Richer-Rossi; Stéphane Patin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les langues et les industries culturelles et créatives : représentations et traductions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Orbis Tertius, pp.11-23, 2022, 978-2-36783-202-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecos moros y representaciones moriscas en relatos de viajes y de guerras (Venecia, siglo XVI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rica Amran. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecos y tiempos de las minorías en la España medieval y moderna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, vol 8, Publications of eHumanista University of California, pp.83-90, 2022, ehumanista Minorias ebooks</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écriture mouvante d’Alfonso de Ulloa : l’exemple de ses Commentaires auto-traduits à la gloire de Philippe II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paloma Bravo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes en mouvement : transmettre, échanger, collectionner au Siècle d'or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.127-143, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur les représentations culturelles dans les séries télévisées espagnoles Elite (2018) et La casa de papel (2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francoise Richer-Rossi; Stéphane Patin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les langues et les industries culturelles et créatives : représentations et traductions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Orbis Tertius, pp.91-108, 2022, 978-2-36783-202-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palinodia de la nephanda y fiera nación de los Turcos y de su engañoso arte y cruel modo de guerrear y su traducción veneciana: del enemigo endemoniado al vecino respetado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvia Stefan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Melisendra: Journal of Spanish early Modernity studies, no. 3, Guerras poetizadas y escritura polémica en la Edad Moderna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Bucharest, Romania, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alfonso de Ulloa: traductor de sí mismo en la Venecia del siglo XVI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ruth Fine; Florinda F. Goldberg; Or Hasson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mundos del hispanismo. Una cartografia para el siglo XXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editorial Iberoamericana/Vervuert, pp.118-124, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03661955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Rica Amran. </w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros vistos desde Venecia: un fin de siglo edificante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Tropé; Luc Torres; Javier Espejo Suros. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecos y tiempos de las minorías en la España medieval y moderna</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, vol 8, Publications of eHumanista University of California, pp.83-90, 2022, ehumanista Minorias ebooks</w:t>
+              <w:t xml:space="preserve">Metamorfosis y memoria del evento. El acontecimiento en las relaciones de sucesos europeas de los siglos XVI al XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Salamanca, Colección Aquilafuente, pp.117-129, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...325 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Successo de la jornada que se començò [sic] para Tripol… à La historia dell'impresa di Tripoli di Barbaria... Se traduire pour mieux (se) dire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Zuili; Marie-Hélène Maux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les traductions de la littérature espagnole en Europe (xvie-xviiie siècle) / Las traducciones de la literatura española en Europa (siglos xvi-xviii)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.41-64, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541327v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03335025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso de Ulloa (1529 ?-1570), un polygraphe espagnol entre identités et conflits dans la cosmopolite Cité des doges</w:t>
               </w:r>
@@ -4438,246 +4438,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">España y sus minorías: los testimonios de Andrea Navagero y de Leonardo Donato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rica Amran; Antonio Cortijo Ocana. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mirada del otro: las minorías en España y América (siglos XV-XVII), Le regard de l’autre : les minorités en Espagne et en Amérique (XVe-XVIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, vol 6, Publications of eHumanista University of California, pp.279/286, 2020, ehumanista Minorías eBooks</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le traducteur : ce qu’en dit le paratexte. De l’espagnol à l’italien : enjeux conceptuels et idéologiques dans la Venise du XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Bretthauer; François Rivière; Anna Caiozzo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La plume et le calame. Entre Orient et Occident, les métiers de l'écrit à la marge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Valenciennes, pp.143/164, 2020, 9782364240612</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture(s) mondialisée(s) : composer, communiquer, diffuser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Richer-Rossi; Stéphane Patin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La culture dans tous ses É(é)tats. Stratégies de communication. Logiques artistiques et logiques économiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions des archives contemporaines, pp.1-12, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540630v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02541329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions autour de la notion de métissages culturels</w:t>
               </w:r>
@@ -5091,414 +5091,414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Science, politique et religion : Historia de la composición del cuerpo humano (Rome, 1556) et sa traduction italienne (Venise, 1559). Juan Valverde de Amusco, un converso entre l’Espagne et l’Italie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rica Amran. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Las minorías: Ciencia y religión, magia y superstición en España y América (siglos XV al XVII). Les minorités : science et religion, magie et superstition dans l’Espagne et l’Amérique (XVème-XVIIème siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, vol 1, Publications of eHumanista University of California, pp.74-84, 2015, ehumanista Minorias ebooks</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations cinématographiques de l’immigration et de l’incommunication. Quelques réﬂexions sur Flores de otro mundo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Michel Benayoun; Elisabeth Navarro. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interprétation et médiation, volume 2, Migrations, représentations et enjeux socioréférentiels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard Éditeur, pp.160-176, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rencontre de deux cultures : Jacques Sobieski, un voyageur polonais en Espagne (1611)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Zuili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centres pluriculturels et circulation des savoirs (XVe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard, page 160-181, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traductions de l’espagnol et textes italiens : une vision duelle du Nouveau Monde dans l’édition vénitienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Richer-Rossi; Stéphane Patin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centres pluriculturels et circulation des savoirs XVe – XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard Éditeur, pp.45-62, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Centres pluriculturels et circulation des savoirs. Présentation de l'ouvrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Richer-Rossi; Stéphane Patin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centres pluriculturels et circulation des savoirs (XVe – XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michel Houdiard Editeur, pp.14-25, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540636v1</w:t>
-              </w:r>
-[...312 lines deleted...]
-                <w:t xml:space="preserve">hal-02147689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les morisques : une assimilation difficile dans l’Espagne du XVIe siècle sous le regard des ambassadeurs vénitiens</w:t>
               </w:r>
@@ -6583,51 +6583,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22D2E7AE"/>
+    <w:nsid w:val="C7922CC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6731,51 +6731,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="018A9CEB"/>
+    <w:nsid w:val="5D7674F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6879,51 +6879,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="EB23308B"/>
+    <w:nsid w:val="129A4CBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7116,51 +7116,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-richer-rossi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2468-7911" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite.univ-paris-diderot.fr/structures/ufr-etudes-interculturelles-de-langues-appliquees" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eila.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/ECHELLES/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/cres-centre-de-recherche-sur-l-espagne-des-xvie-et-xviie-siecles-150509.kjsp?RH=1428067084909" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Richer-Rossi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24310/analecta45202421095" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706039v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661936v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045181v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706031v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661933v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661934v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541330v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.2859" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335148v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149158v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509861v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Alaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509846v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Patin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270850v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048292v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119469v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cr&#233;moux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta L&#243;pez Izquierdo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Marguet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271338v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zuili" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Maux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsorbistertius.website/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421461v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601187v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Collet Sedola" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Estaba Ramos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045170v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407579v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661942v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230358v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/books/9782813004093" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004093" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507025v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145376v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148741v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148747v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148751v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148763v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148772v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119474v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048294v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341970v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271343v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048293v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270853v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341974v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661952v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911545v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262927v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883819v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045193v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972262v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661955v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661935v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661951v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541321v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661950v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661931v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541327v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335025v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149218v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334857v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334864v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541324v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540630v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541329v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540632v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147679v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145384v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147684v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145166v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540634v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540636v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145388v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147690v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497517v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147689v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149023v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149012v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149019v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149029v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149013v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149175v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149182v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149189v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149192v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149198v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149205v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661956v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543729v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Farges" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-richer-rossi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2468-7911" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite.univ-paris-diderot.fr/structures/ufr-etudes-interculturelles-de-langues-appliquees" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eila.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/ECHELLES/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/cres-centre-de-recherche-sur-l-espagne-des-xvie-et-xviie-siecles-150509.kjsp?RH=1428067084909" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706039v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Richer-Rossi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321764v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24310/analecta45202421095" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661936v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045181v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706031v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661933v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661934v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541330v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.2859" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335148v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149158v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509861v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Alaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509846v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Patin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271338v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zuili" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Maux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsorbistertius.website/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048292v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270850v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119469v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cr&#233;moux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta L&#243;pez Izquierdo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Marguet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601187v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Collet Sedola" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Estaba Ramos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421461v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045170v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407579v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661942v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230358v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/books/9782813004093" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004093" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507025v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148741v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145376v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148747v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148751v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148763v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148772v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048293v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270853v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341974v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271343v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661952v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048294v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119474v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341970v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911545v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883819v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262927v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045193v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972262v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661951v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661935v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661950v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661931v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661955v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335025v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541327v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149218v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334857v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334864v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541329v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541324v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540630v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540632v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147679v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145384v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147684v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145166v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540634v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145388v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147690v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497517v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147689v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540636v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149023v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149012v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149019v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149029v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149013v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149175v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149182v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149189v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149192v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149198v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149205v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661956v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543729v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Farges" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>