--- v0 (2026-03-22)
+++ v1 (2026-04-20)
@@ -199,286 +199,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Areal Typology of Languages of the Americas (ATLAs) database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Inman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Chousou-Polydouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vuillermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kellen Parker van Dam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shelece Easterday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-025-05169-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05106018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reassessing the areality of sociative causative markers: A South American feature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Linguistic Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 13 (1), pp.33-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jlg.2025.10005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...64 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teko Ideophones: description of a word class</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistic Typology at the Crossroads</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Ideophones: honing in on a descriptive and typological concept, 4 (1), pp.91-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -506,226 +506,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questioning the relevance of alienability in Arawak linguistics: an innovative analysis of possession in Mojeño Trinitario</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Introduction: the limits of the explanatory potential of the alienability contrast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Van linden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Re-assessing the explanatory potential of the alienability contrast, 61 (6), pp.1491 - 1531. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/ling-2022-0018⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 61 (6), pp.1341 - 1363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/ling-2022-0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04293091v1</w:t>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">halshs-04293089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questioning the relevance of alienability in Arawak linguistics: an innovative analysis of possession in Mojeño Trinitario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">An Van linden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 61 (6), pp.1341 - 1363. </w:t>
+              <w:t xml:space="preserve">, 2023, Re-assessing the explanatory potential of the alienability contrast, 61 (6), pp.1491 - 1531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/ling-2022-0015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/ling-2022-0018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04293089v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04293091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojeño Trinitario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the International Phonetic Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 52 (3), pp.562-580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -759,51 +759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhythmic syncope and opacity in Mojeño Trinitario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phonological Data and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1 (2), pp.1-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -987,824 +987,824 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02389147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comparative reconstruction of Proto-Mojeño and the phonological diversification of Mojeno dialects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando O de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liames</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18:1, pp.7 - 48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20396/liames.v18i1.8648804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01722917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The rise and fall of Mojeño diminutives through the centuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 42 (1), pp.146 - 181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/sl.00006.ros⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01856783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When &amp;quot;you&amp;quot; and &amp;quot;I&amp;quot; mess around with the hierarchy: a comparative study of Tupi-Guarani hierarchical indexation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boletim do Museu Paraense Emilio Goeldi. Ciências Humanas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (2), pp.347-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1981-81222015000200008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01200713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Associated motion in Mojeño Trinitario: Some typological considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Folia Linguistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (1), pp.117-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/flin-2015-0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01243249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ON MALE AND FEMALE SPEECH AND MORE: CATEGORICAL GENDER INDEXICALITY IN INDIGENOUS SOUTH AMERICAN LANGUAGES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of American Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81 (4), pp.495-537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/683158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los generolectos del mojeño</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liames</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 18:1, pp.7 - 48. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20396/liames.v18i1.8648804⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 13, pp.115-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20396/liames.v0i13.1534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00917824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finitization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boletim do Museu Paraense Emilio Goeldi. Ciências Humanas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/1981-81222015000200008⟩</w:t>
+              <w:t xml:space="preserve">Diachronica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (1), pp.27-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/dia.30.1.02ros⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Associated motion in Mojeño Trinitario: Some typological considerations</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Competition for the object status: the effects of referential factors in derived and non-derived ditransitive verbs in Mojeño Trinitario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Linguistica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Linguistic Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (3), pp.17-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01200709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to argument-encoding systems in Bolivian Amazonian languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of American Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 81 (4), pp.495-537. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/683158⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 77 (4), pp.459-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/662152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...245 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00724603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who is the third person ? Fluid transitivity in Mojeño Trinitario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of American Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 77 (4), pp.469-494. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1086/662153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00724356v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">halshs-00724603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialectes en danger : les derniers locuteurs du mojeño javeriano de Bolivie</w:t>
               </w:r>
@@ -1868,51 +1868,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origins of serialization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 33 (3), pp.644-684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1940,186 +1940,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00454661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A typological overview of Emerillon, a Tupi-Guarani language from French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linguistic Typology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12 (3), pp.431-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/LITY.2008.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00724352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'incorporation nominale en émérillon : une approche lexicale et discursive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amerindia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 31, pp.87-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00453559v1</w:t>
-              </w:r>
-[...88 lines deleted...]
-                <w:t xml:space="preserve">halshs-00724352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action répétitive et action répétée : aspect et pluralité verbale dans la réduplication en émérillon</w:t>
               </w:r>
@@ -2177,286 +2177,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00724320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le syncrétisme adpositions/subordonnants. Proposition de typologie syntaxique .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 28, pp.205-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/19589514-028-01-900000019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00453573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emérillon stress: a phonetic and phonological study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordon Matthew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropological Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 48 (2), pp.125-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00453566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le marquage des personnes en émérillon (tupi-guarani) : un système d'accord hiérarchique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits de langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 28, pp.205-216. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, 21 (2), pp.107-120</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00453576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le problème de la nasalité dans l'inventaire phonologique de l'émérillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amerindia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 26/27, pp.147-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2513,51 +2513,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The versatile morphosyntax of the Mojeño Trinitario placeholder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syntax of the World's Languages X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2582,51 +2582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergent speech forms in South America: A comparison of genderlects and ritual speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patience Epps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2677,51 +2677,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placeholders and related items: reassessing the typology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Pakendorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Placeholders in East and West</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiltrud Mihatsch; Inga Hennecke, Oct 2024, Tübingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2828,51 +2828,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thoughts on the development of multi-loci classifier systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ClAra: Classifiers in the Arawakan languages, Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Françoise Rose; Anita Obenaus, Sep 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2891,773 +2891,773 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04737891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A multi-level approach to the diversity of Mojeño Trinitario nominalization strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual meeting of the Societas Linguistica Europaea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bucarest University, Aug 2022, Bucarest, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04738334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genderlects : a (South)American feature ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vuillermet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Society for the Study of Indigenous Languages of the Americas annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for the Study of Indigenous Languages of the Americas, Jan 2022, Online, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04738373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">One more thing “thing” can do in Tupi-Guarani languages: “thing” as a filler in Teko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th meeting of the Association for Linguistic Typology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Texas at Austin, Dec 2022, Austin, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04738237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nominalization across Arawakan languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Lemus-Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Societas Linguistica Europaea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bucarest University, Aug 2022, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04738322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epistemicity in Mojeño Demonstratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for the Study of Indigenous Languages of the Americas annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for the Study of Indigenous Languages of the Americas, Jan 2022, Online, United States</w:t>
+              <w:t xml:space="preserve">Evidentiality and Modality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eric Mélac, Jun 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04738537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is there a typological profile of isolates ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Chousou-Polydouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Rose</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Inman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vuillermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kellen Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shelece Easterday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th meeting of the Association for Linguistic Typology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Texas at Austin, Dec 2022, Austin, United States</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Societas Linguistica Europaea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Athens, Aug 2021, Online, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04738416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping linguistic areas: a preliminary case study in South America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Chousou-Polydouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kellen Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Rose</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Inman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vuillermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shelece Easterday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the Societas Linguistica Europaea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bucarest University, Aug 2022, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">Society for the Anthropology of Lowland South America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Virginia, Jun 2021, Charlottesville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04738437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The prosodic integration of Teko ideophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mao-Line Fillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Societas Linguistica Europaea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Leipzig, Aug 2021, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04738578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...133 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Discourse Functions of Mojeño Trinitario Classifiers in Verbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...196 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amazônicas 8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidade de Brasilia, May 2021, Brasilia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3676,195 +3676,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04738516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The history of prepositions in Mojeño Trinitario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diacronía y adposiciones: origen y evolución</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Sonora, Hermosillo, Nov 2019, Hermosillo (en ligne), Mexico</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Functions of Mojeño Trinitario Verbal Classifiers in Discourse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Noun Categorization Workshop: from Grammar to Communicative Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Françoise Rose; Thiago Chacon; Rosa Vallejos; Magdalena Lemus Serrano; Denis Bertet; Léa Mouton, Apr 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04738585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’origine des constructions verbales en série de l’émérillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La notion de "construction verbale en série" est-elle opératoire?, Programme Prédicats complexes et séries verbales de la Fédération de Typologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3889,51 +3889,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-referencing in Emerillon (Tupi-Guarani): a hierarchical agreement system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth Workshop on American Indigenous Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Santa Barbara, United States. pp.71-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3958,51 +3958,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">My hammock = I have a hammock. Possessed nouns constituting possessive clauses in Emérillon (Tupi-Guarani)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I Encontro do GTLI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2001, Belem, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4059,77 +4059,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reassessing the Areality of Sociative Causation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kellen Parker van Dam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for the Study of Indigenous Languages of the Americas annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4199,51 +4199,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fillers: Hesitatives and placeholders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Pakendorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brigitte Pakendorf; Françoise Rose. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language Science Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -4283,51 +4283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojeño Trinitario classifiers: a multilocus and multifunctional system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadernos de Etnolingüística</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, 2024, Série Monografias, Andrey Nikulin; Geny Gonzales Castaño; Lev Michael, 978-0-9846008-6-1</w:t>
             </w:r>
           </w:p>
@@ -4354,51 +4354,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grammaire de l'émérillon teko, une langue tupi-guarani de Guyane française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peeters, 2011, Langues et sociétés d'Amérique traditionnelle, 9789042920200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4416,51 +4416,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argument-encoding systems in Bolivian Amazonian languages (International Journal of American Linguistics, 77:4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4517,644 +4517,644 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">One more thing 'thing' can do in Tupí-Guaraní languages: The Teko filler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigitte Pakenforf; Françoise Rose. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fillers: hesitatives and placeholders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Language Science Press, pp.441-484, 2025, Research on comparative grammar, 2749-7801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15697597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05165947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fillers in the world's languages: A refined typology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Pakendorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brigitte Pakendorf; Françoise Rose. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fillers: Hesitatives and placeholders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Language Science Press, pp.1-39, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.15826767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negation in Yukuna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Lemus Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fillers: hesitatives and placeholders</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Negation in the world's languages III: Papunesia, Australia, and the Americas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Language Science Press, pp.527-553, 2025, 978-3-96110-554-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Categorical genderlects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Inman; Natalia Chousou-Polydouri; Marine Vuillermet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATLAs (v2025.1) [Data set]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, http://atlas.evolvinglanguage.ch/contributions/Gend, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.15224374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05116205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Magdalena Lemus Serrano</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociative causation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David Inman; Natalia Chousou-Polydouri; Marine Vuillermet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Negation in the world's languages III: Papunesia, Australia, and the Americas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ATLAs (v2025.1) [Data set]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, http://atlas.evolvinglanguage.ch/contributions/SocCaus, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15224374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05116222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there a typological profile of isolates?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vuillermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Inman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Vuillermet</w:t>
+                <w:t xml:space="preserve">Natalia Chousou-Polydouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kellen Parker van Dam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shelece Easterday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Iker Salaberri ; Dorota Krajewska; Ekaitz Santazilia; Eneko Zuloaga. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigating Language Isolates: Typological and diachronic perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins Publishing Company, pp.22 - 47, 2025, Typological Studies in Language, 9789027218995. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/tsl.135.01vui⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/tsl.135.01vui⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04906672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflexive constructions and middle marking in Mojeño Trinitario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Katarzyna Janic; Nicoletta Puddu; Martin Haspelmath. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reflexive constructions in the world's languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
@@ -5205,51 +5205,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Word classes in Maweti-Guaraní languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eva van Lier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford Handbook of Word Classes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, 2023, 9780198852889. </w:t>
@@ -5287,64 +5287,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The derivational use of classifiers in Western Amazonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Van linden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Steve Pepper; Francesca Masini; Simone Mattiola. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Binominal Lexemes in Cross-Linguistic Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.237-276, 2022, </w:t>
@@ -5395,51 +5395,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic correlates of metrical prominence in Mojeño Trinitario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 19th International Congress of Phonetic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Australasian Speech Science and Technology Association Inc., pp.3573-3577, 2019, 978-0-646-80069-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5464,51 +5464,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonverbal predication and the nonverbal clause type of Mojeño Trinitario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simon Overall; Rosa Vallejos; Spike Gildea. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonverbal predication in Amazonian languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.53-84, 2018, </w:t>
@@ -5628,51 +5628,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are the Tupi-Guarani hierarchical indexing systems really motivated by the person hierarchy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sonia Cristofaro; Fernando Zúñiga. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Typological Hierarchies in Synchrony and Diachrony</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Benjamins, 2018, </w:t>
@@ -5710,51 +5710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On finitization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chamoreau, Claudine; Estrada Fernández, Zarina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finiteness and Nominalization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Benjamins, pp.347-372, 2016, </w:t>
@@ -5859,402 +5859,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01200732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">When Vowel Deletion Blurs Reduplication in Mojeño Trinitario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gale Goodwin Gómez; Hein van der Voort. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reduplication in South-American languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.375-399, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004272415_015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01200722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovative complexity in the pronominal paradigm of Mojeño. A result of contact?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Borrowed morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.239-265, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01179253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojeño Trinitario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Crevels, Mily; Muysken, Pieter. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lenguas de Bolivia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3 Oriente, Plural Editores, pp.59-97, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01211566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Negation and Irrealis in Mojeño Trinitario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lev Michael; Tania Granadillo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Negation in Arawak languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, pp.216-240, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004257023_011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01200729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irrealis and negation in Mojeño Trinitario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Negation in Arawak languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.216-240, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01179254v1</w:t>
-              </w:r>
-[...222 lines deleted...]
-                <w:t xml:space="preserve">halshs-01179253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borrowing of a Cariban number marker into three Tupi-Guarani languages</w:t>
               </w:r>
@@ -6322,51 +6322,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociative causative markers in South-American languages: a possible areal feature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6486,51 +6486,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact-induced changes in Amerindian Languages of French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Renault-Lescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6714,51 +6714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">My hammock = I have a hammock.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ana Suelly Cabral; Aryon Rodrigues. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Línguas Indígenas Brasileiras. Fonologia, Gramática e História. Atas do I Encontro Internacional do GTLI da ANPOLL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNPQ &amp; Universidade federal do Para, pp.325-332, 2002</w:t>
@@ -6819,51 +6819,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus mojeño trinitario (v3) [texts and word lists]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORTOLANG (Open Resources and TOols for LANGuage)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6888,51 +6888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko filler baʔe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ortolang</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6957,51 +6957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko ideophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7019,51 +7019,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojeño Trinitario DoReCo dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34847/nkl.cbc3b4xr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7090,64 +7090,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionnaire on sociative causation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7197,51 +7197,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphosyntaxe de l'émérillon. Une langue tupi-guarani de Guyane française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Lumière - Lyon II, 2003. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7300,51 +7300,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la synchronie à la diachronie: double perspective sur les langues amazoniennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Lumière Lyon 2, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7354,183 +7354,245 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04171319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vidéo (1)</w:t>
+        <w:t xml:space="preserve">Vidéo (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Illustrations of the IPA “Mojeño Trinitario”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Description de langues d'Amazonie (Emérillon et Trinitario) : une perspective typologique et comparative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01378942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId167"/>
+      <w:footerReference w:type="default" r:id="rId168"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7598,51 +7660,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65F5A540"/>
+    <w:nsid w:val="F7F9A965"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7829,51 +7891,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-rose" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4357-1383" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075880563" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434504v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rose" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vuillermet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jlg.2025.10005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05106018v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Inman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Chousou-Polydouri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellen Parker van Dam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelece Easterday" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05169-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615778v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2785-0943/16117" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04293091v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2022-0018" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04293089v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Van linden" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2022-0015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03346080v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0025100320000365" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275393v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3765/pda.v1art2.2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378415v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rose" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingty-2019-0024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389147v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05001017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856783v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.00006.ros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722917v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando O de Carvalho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/liames.v18i1.8648804" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200713v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1981-81222015000200008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243249v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/flin-2015-0004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216653v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/683158" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917824v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/liames.v0i13.1534" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819114v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/dia.30.1.02ros" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200709v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724356v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/662153" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724603v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillaume" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/662152" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724353v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-035-036-01-900000014" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454661v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.33.3.05ros" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453559v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724352v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/LITY.2008.044" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-B1N8XN97-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724320v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-029-01-900000011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453566v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Matthew" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453573v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-028-01-900000019" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453576v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453556v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265580v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228135v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patience Epps" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04737850v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pakendorf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663495v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Obenaus" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04737891v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738322v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Lemus-Serrano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738373v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738237v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738334v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738578v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Krzonowski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mao-Line Fillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738537v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738416v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellen Parker" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738437v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738516v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738585v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663498v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267520v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267521v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267522v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738570v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165792v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/catalog/book/484" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15632051" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684656v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.etnolinguistica.org/cadernos:monografias" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752706v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928548v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05163962v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15826767" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05165947v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15697597" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05116205v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15224374" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484999v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Lemus Serrano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04906672v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.135.01vui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05116222v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04181842v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/index" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7874988" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317534v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780198852889.013.27" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843311v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110673494-008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401840v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Gordon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856799v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.122.02ros" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856804v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198795438.003.0009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856796v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.121.08ros" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349912v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.113.14ros" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200732v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200729v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004257023_011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179254v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211566v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200722v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004272415_015" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179253v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724357v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/9783050057699.37" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724601v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724363v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110219067.2.63" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714166v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Renault-Lescure" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725167v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724365v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453554v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265593v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04737948v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738129v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752726v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.cbc3b4xr" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04737819v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00452100v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04171319v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378942v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legrand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-rose" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4357-1383" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075880563" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05106018v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Inman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Chousou-Polydouri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vuillermet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellen Parker van Dam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelece Easterday" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05169-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434504v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rose" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jlg.2025.10005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615778v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2785-0943/16117" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04293089v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Van linden" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2022-0015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04293091v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2022-0018" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03346080v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0025100320000365" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275393v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3765/pda.v1art2.2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378415v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rose" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingty-2019-0024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389147v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05001017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722917v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando O de Carvalho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/liames.v18i1.8648804" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856783v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.00006.ros" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200713v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1981-81222015000200008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243249v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/flin-2015-0004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216653v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/683158" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917824v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/liames.v0i13.1534" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819114v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/dia.30.1.02ros" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200709v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724603v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillaume" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/662152" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724356v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/662153" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724353v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-035-036-01-900000014" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454661v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.33.3.05ros" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724352v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/LITY.2008.044" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-B1N8XN97-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453559v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724320v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-029-01-900000011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453573v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-028-01-900000019" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453566v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Matthew" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453576v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453556v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265580v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228135v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patience Epps" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04737850v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pakendorf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663495v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Obenaus" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04737891v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738334v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738373v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738237v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738322v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Lemus-Serrano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738537v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738416v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellen Parker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738437v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738578v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Krzonowski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mao-Line Fillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738516v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663498v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738585v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267520v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267521v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267522v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738570v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165792v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/catalog/book/484" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15632051" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684656v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.etnolinguistica.org/cadernos:monografias" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752706v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928548v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05165947v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15697597" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05163962v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15826767" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484999v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Lemus Serrano" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05116205v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15224374" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05116222v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04906672v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.135.01vui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04181842v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/index" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7874988" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317534v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780198852889.013.27" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843311v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110673494-008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401840v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Gordon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856799v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.122.02ros" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856804v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198795438.003.0009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856796v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.121.08ros" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349912v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.113.14ros" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200732v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200722v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004272415_015" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179253v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211566v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200729v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004257023_011" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179254v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724357v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/9783050057699.37" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724601v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724363v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110219067.2.63" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714166v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Renault-Lescure" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725167v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724365v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453554v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265593v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04737948v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738129v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752726v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.cbc3b4xr" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04737819v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00452100v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04171319v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591400v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378942v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legrand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>