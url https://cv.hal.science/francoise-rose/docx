--- v1 (2026-04-20)
+++ v2 (2026-05-17)
@@ -1390,183 +1390,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Finitization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diachronica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (1), pp.27-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/dia.30.1.02ros⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Los generolectos del mojeño</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liames</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13, pp.115-134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20396/liames.v0i13.1534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00917824v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-00819114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition for the object status: the effects of referential factors in derived and non-derived ditransitive verbs in Mojeño Trinitario</w:t>
               </w:r>
@@ -3193,346 +3193,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04738322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mapping linguistic areas: a preliminary case study in South America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Chousou-Polydouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kellen Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Inman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vuillermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shelece Easterday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Society for the Anthropology of Lowland South America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Virginia, Jun 2021, Charlottesville, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04738437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Epistemicity in Mojeño Demonstratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evidentiality and Modality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eric Mélac, Jun 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04738537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is there a typological profile of isolates ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Chousou-Polydouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Inman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vuillermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kellen Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shelece Easterday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Societas Linguistica Europaea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Athens, Aug 2021, Online, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04738416v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">halshs-04738437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The prosodic integration of Teko ideophones</w:t>
               </w:r>
@@ -4348,164 +4348,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Argument-encoding systems in Bolivian Amazonian languages (International Journal of American Linguistics, 77:4)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02928548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Grammaire de l'émérillon teko, une langue tupi-guarani de Guyane française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peeters, 2011, Langues et sociétés d'Amérique traditionnelle, 9789042920200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03752706v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-02928548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5458,191 +5458,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02401840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A typology of languages with both grammatical gender and genderlects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sebastian Fedden; Jenny Audring; Greville G. Corbett. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non-canonical gender systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.211-246, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oso/9780198795438.003.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01856804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nonverbal predication and the nonverbal clause type of Mojeño Trinitario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simon Overall; Rosa Vallejos; Spike Gildea. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonverbal predication in Amazonian languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.53-84, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/tsl.122.02ros⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01856799v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01856804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are the Tupi-Guarani hierarchical indexing systems really motivated by the person hierarchy?</w:t>
               </w:r>
@@ -6010,251 +6010,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01179253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Irrealis and negation in Mojeño Trinitario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Negation in Arawak languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.216-240, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01179254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mojeño Trinitario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Crevels, Mily; Muysken, Pieter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lenguas de Bolivia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3 Oriente, Plural Editores, pp.59-97, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01211566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negation and Irrealis in Mojeño Trinitario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lev Michael; Tania Granadillo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Negation in Arawak languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, pp.216-240, 2014, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004257023_011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/9789004257023_011⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01200729v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01179254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borrowing of a Cariban number marker into three Tupi-Guarani languages</w:t>
               </w:r>
@@ -7660,51 +7660,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F7F9A965"/>
+    <w:nsid w:val="61F20CFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7891,51 +7891,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-rose" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4357-1383" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075880563" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05106018v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Inman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Chousou-Polydouri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vuillermet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellen Parker van Dam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelece Easterday" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05169-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434504v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rose" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jlg.2025.10005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615778v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2785-0943/16117" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04293089v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Van linden" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2022-0015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04293091v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2022-0018" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03346080v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0025100320000365" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275393v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3765/pda.v1art2.2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378415v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rose" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingty-2019-0024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389147v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05001017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722917v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando O de Carvalho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/liames.v18i1.8648804" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856783v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.00006.ros" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200713v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1981-81222015000200008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243249v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/flin-2015-0004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216653v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/683158" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917824v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/liames.v0i13.1534" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819114v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/dia.30.1.02ros" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200709v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724603v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillaume" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/662152" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724356v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/662153" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724353v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-035-036-01-900000014" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454661v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.33.3.05ros" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724352v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/LITY.2008.044" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-B1N8XN97-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453559v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724320v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-029-01-900000011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453573v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-028-01-900000019" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453566v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Matthew" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453576v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453556v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265580v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228135v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patience Epps" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04737850v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pakendorf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663495v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Obenaus" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04737891v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738334v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738373v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738237v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738322v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Lemus-Serrano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738537v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738416v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellen Parker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738437v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738578v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Krzonowski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mao-Line Fillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738516v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663498v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738585v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267520v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267521v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267522v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738570v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165792v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/catalog/book/484" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15632051" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684656v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.etnolinguistica.org/cadernos:monografias" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752706v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928548v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05165947v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15697597" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05163962v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15826767" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484999v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Lemus Serrano" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05116205v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15224374" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05116222v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04906672v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.135.01vui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04181842v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/index" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7874988" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317534v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780198852889.013.27" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843311v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110673494-008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401840v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Gordon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856799v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.122.02ros" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856804v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198795438.003.0009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856796v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.121.08ros" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349912v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.113.14ros" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200732v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200722v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004272415_015" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179253v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211566v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200729v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004257023_011" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179254v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724357v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/9783050057699.37" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724601v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724363v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110219067.2.63" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714166v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Renault-Lescure" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725167v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724365v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453554v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265593v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04737948v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738129v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752726v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.cbc3b4xr" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04737819v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00452100v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04171319v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591400v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378942v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legrand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-rose" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4357-1383" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075880563" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05106018v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Inman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Chousou-Polydouri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vuillermet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellen Parker van Dam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelece Easterday" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05169-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434504v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rose" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jlg.2025.10005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615778v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2785-0943/16117" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04293089v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Van linden" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2022-0015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04293091v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2022-0018" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03346080v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0025100320000365" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275393v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3765/pda.v1art2.2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378415v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rose" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingty-2019-0024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389147v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05001017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722917v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando O de Carvalho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/liames.v18i1.8648804" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856783v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.00006.ros" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200713v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1981-81222015000200008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243249v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/flin-2015-0004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216653v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/683158" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819114v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/dia.30.1.02ros" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917824v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/liames.v0i13.1534" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200709v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724603v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillaume" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/662152" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724356v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/662153" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724353v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-035-036-01-900000014" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454661v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.33.3.05ros" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724352v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/LITY.2008.044" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-B1N8XN97-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453559v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724320v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-029-01-900000011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453573v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-028-01-900000019" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453566v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Matthew" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453576v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453556v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265580v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228135v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patience Epps" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04737850v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pakendorf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663495v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Obenaus" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04737891v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738334v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738373v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738237v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738322v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Lemus-Serrano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738437v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellen Parker" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738537v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738416v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738578v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Krzonowski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mao-Line Fillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738516v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663498v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738585v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267520v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267521v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267522v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738570v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165792v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/catalog/book/484" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15632051" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684656v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.etnolinguistica.org/cadernos:monografias" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928548v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752706v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05165947v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15697597" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05163962v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15826767" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484999v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Lemus Serrano" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05116205v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15224374" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05116222v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04906672v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.135.01vui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04181842v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/index" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7874988" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317534v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780198852889.013.27" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843311v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110673494-008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401840v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Gordon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856804v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198795438.003.0009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856799v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.122.02ros" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856796v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.121.08ros" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349912v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.113.14ros" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200732v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200722v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004272415_015" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179253v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179254v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211566v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200729v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004257023_011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724357v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/9783050057699.37" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724601v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724363v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110219067.2.63" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714166v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Renault-Lescure" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725167v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724365v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453554v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265593v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04737948v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738129v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752726v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.cbc3b4xr" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04737819v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00452100v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04171319v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591400v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378942v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legrand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>