--- v0 (2026-03-15)
+++ v1 (2026-04-29)
@@ -446,211 +446,211 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sogurt et S. thermophilus : caractéristiques métabolique, microbiologique et potentialités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Club des bactéries lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, CAEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04345323v1</w:t>
+                <w:t xml:space="preserve">hal-04345311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sogurt et S. thermophilus : caractéristiques métabolique, microbiologique et potentialités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Rul</w:t>
+                <w:t xml:space="preserve">Lactate Plays a Key Role in the Crosstalk Between Streptococcus thermophilus and Colonic Epithelium in Gnotobiotic Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Rul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club des bactéries lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, CAEN, France</w:t>
+              <w:t xml:space="preserve">Digestive Disease Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04345311v1</w:t>
+                <w:t xml:space="preserve">hal-02744882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactate Plays a Key Role in the Crosstalk Between Streptococcus thermophilus and Colonic Epithelium in Gnotobiotic Rats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francoise Rul</w:t>
+                <w:t xml:space="preserve">Sogurt et S. thermophilus : caractéristiques métabolique, microbiologique et potentialités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive Disease Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744882v1</w:t>
+                <w:t xml:space="preserve">hal-04345323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3694,51 +3694,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04760454v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Humblot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Rul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456666v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727009v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345323v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345311v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744882v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345673v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gasser" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Garault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chervaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Monnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Faurie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104080" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345667v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Faurie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345661v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345651v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gasser" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Garault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Faurie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345601v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Boulay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Al Haddad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.10890" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337520v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Boulay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Haddad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Noordine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinrui Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160634v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Soille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gardan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mezange" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154332v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Lauraire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Valmori" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106557v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gasser" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chervaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Faurie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345037v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.108903" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886485v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#239;k&#233; Fernandez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wrzosek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna M. Radziwill-Bienkowska" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;linda Ringot-Destrez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Duviau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00980" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666052v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Thomas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Besset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04400.x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372132v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Herve-Jimenez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guillouard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Boudebbouze" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hols" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01984-08" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679409v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Derzelle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolotin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mistou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Rul" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.12.8597-8605.2005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683443v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-148-11-3413" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694947v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Fernandez-Espla" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694558v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697560v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715505v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gripon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712163v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702268v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot Chartier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nardi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579303v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204400v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verges" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/282230.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5626-1_15" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D02578F0C978DCE2AEF256E100B7A67FD1AC768F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02805883v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850766v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04760454v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Humblot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Rul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456666v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727009v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345311v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744882v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345323v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345673v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gasser" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Garault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chervaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Monnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Faurie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104080" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345667v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Faurie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345661v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345651v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gasser" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Garault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Faurie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345601v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Boulay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Al Haddad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.10890" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337520v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Boulay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Haddad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Noordine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinrui Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160634v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Soille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gardan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mezange" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154332v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Lauraire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Valmori" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106557v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gasser" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chervaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Faurie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345037v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.108903" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886485v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#239;k&#233; Fernandez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wrzosek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna M. Radziwill-Bienkowska" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;linda Ringot-Destrez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Duviau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00980" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666052v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Thomas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Besset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04400.x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372132v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Herve-Jimenez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guillouard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Boudebbouze" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hols" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01984-08" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679409v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Derzelle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolotin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mistou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Rul" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.12.8597-8605.2005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683443v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-148-11-3413" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694947v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Fernandez-Espla" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694558v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697560v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715505v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gripon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712163v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702268v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot Chartier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nardi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579303v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204400v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verges" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/282230.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5626-1_15" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D02578F0C978DCE2AEF256E100B7A67FD1AC768F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02805883v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850766v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>