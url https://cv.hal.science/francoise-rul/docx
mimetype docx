--- v1 (2026-04-29)
+++ v2 (2026-05-24)
@@ -446,73 +446,73 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sogurt et S. thermophilus : caractéristiques métabolique, microbiologique et potentialités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club des bactéries lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, CAEN, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04345311v1</w:t>
+                <w:t xml:space="preserve">hal-04345323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactate Plays a Key Role in the Crosstalk Between Streptococcus thermophilus and Colonic Epithelium in Gnotobiotic Rats</w:t>
               </w:r>
@@ -584,73 +584,73 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sogurt et S. thermophilus : caractéristiques métabolique, microbiologique et potentialités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Club des bactéries lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, CAEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04345323v1</w:t>
+                <w:t xml:space="preserve">hal-04345311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2889,230 +2889,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02715505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification and characterization of a general aminopeptidase (St-PepN) from Streptococcus salivarius ssp. thermophilus CNRZ 302</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gene cloning and characterization of PepC, a cysteine aminopeptidase from Streptococcus thermophilus, with sequence similarity to the eucaryotic bleomycin hydrolase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chapot Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Rul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Monnet</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 77 (10), pp.2880-2889</w:t>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 224 (2), pp.497-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02712163v1</w:t>
+                <w:t xml:space="preserve">hal-02702268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene cloning and characterization of PepC, a cysteine aminopeptidase from Streptococcus thermophilus, with sequence similarity to the eucaryotic bleomycin hydrolase</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Purification and characterization of a general aminopeptidase (St-PepN) from Streptococcus salivarius ssp. thermophilus CNRZ 302</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Rul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Nardi</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 224 (2), pp.497-506</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 77 (10), pp.2880-2889</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02702268v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02712163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3694,51 +3694,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04760454v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Humblot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Rul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456666v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727009v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345311v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744882v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345323v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345673v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gasser" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Garault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chervaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Monnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Faurie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104080" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345667v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Faurie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345661v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345651v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gasser" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Garault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Faurie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345601v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Boulay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Al Haddad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.10890" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337520v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Boulay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Haddad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Noordine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinrui Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160634v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Soille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gardan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mezange" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154332v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Lauraire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Valmori" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106557v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gasser" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chervaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Faurie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345037v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.108903" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886485v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#239;k&#233; Fernandez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wrzosek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna M. Radziwill-Bienkowska" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;linda Ringot-Destrez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Duviau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00980" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666052v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Thomas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Besset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04400.x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372132v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Herve-Jimenez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guillouard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Boudebbouze" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hols" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01984-08" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679409v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Derzelle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolotin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mistou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Rul" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.12.8597-8605.2005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683443v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-148-11-3413" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694947v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Fernandez-Espla" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694558v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697560v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715505v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gripon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712163v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702268v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot Chartier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nardi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579303v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204400v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verges" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/282230.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5626-1_15" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D02578F0C978DCE2AEF256E100B7A67FD1AC768F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02805883v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850766v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04760454v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Humblot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Rul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456666v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727009v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345323v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744882v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345311v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345673v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gasser" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Garault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chervaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Monnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Faurie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104080" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345667v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Faurie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345661v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345651v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gasser" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Garault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Faurie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345601v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Boulay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Al Haddad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.10890" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337520v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Boulay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Haddad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Noordine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinrui Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160634v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Soille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gardan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mezange" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154332v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Lauraire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Valmori" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106557v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gasser" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chervaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Faurie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345037v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.108903" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886485v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#239;k&#233; Fernandez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wrzosek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna M. Radziwill-Bienkowska" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;linda Ringot-Destrez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Duviau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00980" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666052v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Thomas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Besset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04400.x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372132v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Herve-Jimenez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guillouard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Boudebbouze" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hols" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01984-08" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679409v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Derzelle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolotin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mistou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Rul" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.12.8597-8605.2005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683443v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-148-11-3413" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694947v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Fernandez-Espla" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694558v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697560v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715505v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gripon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702268v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot Chartier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nardi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712163v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579303v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204400v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verges" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/282230.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5626-1_15" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D02578F0C978DCE2AEF256E100B7A67FD1AC768F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02805883v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850766v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>