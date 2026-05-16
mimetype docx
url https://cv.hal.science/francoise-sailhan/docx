--- v0 (2026-04-25)
+++ v1 (2026-05-16)
@@ -210,265 +210,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Performance Analysis of Objective Functions for RPL Routing Protocol</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Awatef-Benfradj Guiloufi</w:t>
+                <w:t xml:space="preserve">Container placement and migration strategies for Cloud, Fog and Edge data centers: A survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiranpreet Kaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Sailhan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdennaceur Kachouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Personal Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11277-022-09484-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Network Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nem.2212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03550935v1</w:t>
+                <w:t xml:space="preserve">hal-03638246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Container placement and migration strategies for Cloud, Fog and Edge data centers: A survey</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Guillemin</w:t>
+                <w:t xml:space="preserve">Design and Performance Analysis of Objective Functions for RPL Routing Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Zaatouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Alyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awatef-Benfradj Guiloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Sailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdennaceur Kachouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Network Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32 (6), </w:t>
+              <w:t xml:space="preserve">Wireless Personal Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nem.2212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11277-022-09484-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03638246v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging multi-instance RPL routing protocol to enhance the video traffic delivery in IoMT</w:t>
               </w:r>
@@ -1977,235 +1977,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564665v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live migration of containerized microservices between remote Kubernetes Clusters</w:t>
+                <w:t xml:space="preserve">A microservice migration approach to controlling latency in 5G/6G networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiranpreet Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Sailhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFOCOM WKSHPS 2023: IEEE International Conference on Computer Communications - Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Hoboken, NJ, United States. pp.114-119, </w:t>
+              <w:t xml:space="preserve">ICC 2023: IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Rome, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/INFOCOMWKSHPS57453.2023.10225858⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICC45041.2023.10279178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466765v2</w:t>
+                <w:t xml:space="preserve">hal-03997568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microservice migration approach to controlling latency in 5G/6G networks</w:t>
+                <w:t xml:space="preserve">Live migration of containerized microservices between remote Kubernetes Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiranpreet Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Sailhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2023: IEEE International Conference on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Rome, Italy. </w:t>
+              <w:t xml:space="preserve">INFOCOM WKSHPS 2023: IEEE International Conference on Computer Communications - Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Hoboken, NJ, United States. pp.114-119, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC45041.2023.10279178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/INFOCOMWKSHPS57453.2023.10225858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03997568v1</w:t>
+                <w:t xml:space="preserve">hal-03466765v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive Anomaly Detection</w:t>
               </w:r>
@@ -2488,598 +2488,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02463610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IAM - Interpolation and Aggregation on the Move: Collaborative Crowdsensing for Spatio-temporal Phenomena</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal broadcasting algorithm for VANET system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ansam Ennaciri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Erritali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Cherkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Sailhan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yifan Du</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MobiQuitous 2020 - EAI International Conference on Mobile and Ubiquitous Systems: Computing, Networking and Services</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Conference on Mobile, Secure and Programmable Networking (MSPN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Paris (virtuel), France. pp.1-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03035035v1</w:t>
+                <w:t xml:space="preserve">hal-03027589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal broadcasting algorithm for VANET system</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IAM - Interpolation and Aggregation on the Move: Collaborative Crowdsensing for Spatio-temporal Phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Sailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Issarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifan Du</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Mobile, Secure and Programmable Networking (MSPN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MobiQuitous 2020 - EAI International Conference on Mobile and Ubiquitous Systems: Computing, Networking and Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Virtual, Germany. pp.337-346, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3448891.3448918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027589v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Sensor Calibration Planning in IoT-Enabled Smart Spaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nalini Venkatasubramanian</w:t>
+                <w:t xml:space="preserve">User-centric Context Inference for Mobile Crowdsensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifan Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Issarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Sailhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th International Conference on Distributed Computing Systems (ICDCS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICDCS.2019.00077⟩</w:t>
+              <w:t xml:space="preserve">IoTDI 2019: ACM/IEEE International Conference on Internet of Things Design and Implementation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Montreal, Canada. pp.261-266, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3302505.3310088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136852v1</w:t>
+                <w:t xml:space="preserve">hal-02082034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation of the routing protocol for low power and loosy networks in the context of node mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Zaatouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Sailhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Rovedakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awatef Ben Fradj Guiloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Alyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Multi-Conference on Systems, Signals &amp; Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Istanbul, Turkey. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User-centric Context Inference for Mobile Crowdsensing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francoise Sailhan</w:t>
+                <w:t xml:space="preserve">Multi-Sensor Calibration Planning in IoT-Enabled Smart Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiuxi Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuf Sarwar Uddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Issarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nalini Venkatasubramanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IoTDI 2019: ACM/IEEE International Conference on Internet of Things Design and Implementation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Montreal, Canada. pp.261-266, </w:t>
+              <w:t xml:space="preserve">39th International Conference on Distributed Computing Systems (ICDCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Dallas, United States. pp.722-731, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3302505.3310088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICDCS.2019.00077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082034v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Service-oriented Computing Meets the IoT: A Use Case in the Context of Urban Mobile Crowdsensing</w:t>
               </w:r>
@@ -3312,51 +3312,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of energy aware routing metrics for RPL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Lassouaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Rovedakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Sailhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3429,51 +3429,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of RPL Routing Metrics on Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Lassouaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Rovedakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3609,222 +3609,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folding and Unfolding Bloom Filters - an Off-line Planing and on Line-Optimisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a Fault-Tolerant Wireless Sensor Network Using Fault Injection Mechanisms: A Parking Lot Monitoring Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Golnaz Karbaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Sailhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mark-Oliver Stehr</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Rovedakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Internet of Things</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GreenCom.2012.16⟩</w:t>
+              <w:t xml:space="preserve">WSN4ITS workshop, IEEE International Conference on Green Computing and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Besancon, France. pp.783-787, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GreenCom.2012.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126174v1</w:t>
+                <w:t xml:space="preserve">hal-01126382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Fault-Tolerant Wireless Sensor Network Using Fault Injection Mechanisms: A Parking Lot Monitoring Case</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Folding and Unfolding Bloom Filters - an Off-line Planing and on Line-Optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Sailhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Rovedakis</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark-Oliver Stehr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSN4ITS workshop, IEEE International Conference on Green Computing and Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Besancon, France. pp.783-787, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Internet of Things</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Besancon, France. pp.34-41, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GreenCom.2012.129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GreenCom.2012.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01126382v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01126174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la réalité augmentée sonore pour les visites de musées par les malvoyants</w:t>
               </w:r>
@@ -3899,330 +3899,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable Trust Estimation in ad hoc Networks using Confidence Interval</w:t>
+                <w:t xml:space="preserve">Trust-enabled Link Spoofing Detection in MANET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhannad Alattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francoise Sailhan</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sailhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Security of Internet of Things (SecurIT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9-th Workshop on Wireless Ad Hoc and Sensor Networks (WWASN 2012) in conjunction with the 32nd IEEE International Conference on Distributed Computing Systems (ICDCS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Macau, China. pp.237-244, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDCSW.2012.27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033122v1</w:t>
+                <w:t xml:space="preserve">hal-01304680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trust-enabled Link Spoofing Detection in MANET</w:t>
+                <w:t xml:space="preserve">Log-based Intrusion Detection for MANET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhannad Alattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Sailhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9-th Workshop on Wireless Ad Hoc and Sensor Networks (WWASN 2012) in conjunction with the 32nd IEEE International Conference on Distributed Computing Systems (ICDCS 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IWCMC'12, 8th IEEE Wireless Communications and Mobile Computing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Limassol, Cyprus. pp.697--702, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC.2012.6314289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDCSW.2012.27⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01304680v1</w:t>
+                <w:t xml:space="preserve">hal-01304677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Log-based Intrusion Detection for MANET</w:t>
+                <w:t xml:space="preserve">Reliable Trust Estimation in ad hoc Networks using Confidence Interval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhannad Alattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Sailhan</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Sailhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWCMC'12, 8th IEEE Wireless Communications and Mobile Computing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Security of Internet of Things (SecurIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Kerala, India. pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IWCMC.2012.6314289⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01304677v1</w:t>
+                <w:t xml:space="preserve">hal-03033122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Detecting Intrusions in ad hoc Network Routing Protocols</w:t>
               </w:r>
@@ -4750,450 +4750,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03031133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-configuration for Radio Access Networks</w:t>
+                <w:t xml:space="preserve">The Omega Architecture: Towards Adaptable, Self-Managed Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Baliosian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Sailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huw Oliver</w:t>
+                <w:t xml:space="preserve">Ann Devitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann Devitt</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Marie Boesneag</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Policies for Distributed Systems and Networks (POLICY)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, c, France</w:t>
+              <w:t xml:space="preserve">IEEE Workshop on Distributed Autonomous Network Management (DANMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, S, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03031514v1</w:t>
+                <w:t xml:space="preserve">hal-03031483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Omega Architecture: Towards Adaptable, Self-Managed Networks</w:t>
+                <w:t xml:space="preserve">Self-configuration for Radio Access Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Baliosian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huw Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Devitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Sailhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Boesneag</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Epifanio Salamanca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Distributed Autonomous Network Management (DANMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, S, France</w:t>
+              <w:t xml:space="preserve">IEEE Workshop on Policies for Distributed Systems and Networks (POLICY)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, c, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03031483v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group management for mobile Ad Hoc networks: design, implementation and experiment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scalable Service Discovery for MANET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Sailhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Issarny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile Data Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Ayia Napa, Cyprus. pp.192-199</w:t>
+              <w:t xml:space="preserve">International Conference on Pervasive Computing and Communications : PerCom 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Kawai Island, Hawaii, United States. pp.235-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00414945v1</w:t>
+                <w:t xml:space="preserve">inria-00414946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Service Discovery for MANET</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Group management for mobile Ad Hoc networks: design, implementation and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinshan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Sacchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Sailhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Issarny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pervasive Computing and Communications : PerCom 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Kawai Island, Hawaii, United States. pp.235-244</w:t>
+              <w:t xml:space="preserve">Mobile Data Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Ayia Napa, Cyprus. pp.192-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00414946v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00414945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software Architecture for Mobile Distributed Computing</w:t>
               </w:r>
@@ -5205,51 +5205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Issarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferda Tartanoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinshan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Sailhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6816,334 +6816,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03466189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Event Prefiltering Method for Publish Subscribe Event System</w:t>
+                <w:t xml:space="preserve">A Policy Driven Grouping Service for Network Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Sailhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Ireland, Patent n° : PCT/EPT2007/056607. 2006</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liam Fallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daril Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ireland, Patent n° : PCT/EP2006/068448. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466190v1</w:t>
+                <w:t xml:space="preserve">hal-03466181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Policy Driven Grouping Service for Network Management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-forming Network Management Topologies, patent application number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liam Fallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daryl Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Sailhan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ireland, Patent n° : PCT/SE2006/070125. 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chen Yang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-03466181v1</w:t>
+                <w:t xml:space="preserve">hal-03466182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster-based Publish/Subscribe Event Notification, patent application number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Sailhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daryl Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ireland, Patent n° : PCT/EPT/2007/056606. 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03466192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensible Optimized Link State Routing Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Yuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daryl Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Sailhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7198,115 +7211,102 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03466185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-forming Network Management Topologies, patent application number</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Event Prefiltering Method for Publish Subscribe Event System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Sailhan</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Ireland, Patent n° : PCT/SE2006/070125. 2006</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Baliosian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ireland, Patent n° : PCT/EPT2007/056607. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466182v1</w:t>
+                <w:t xml:space="preserve">hal-03466190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7505,84 +7505,185 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Securing services --- age-based redeployment using weakly coupled Markov decision processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parimal Parag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615416v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">QUIC flows processing solely in the data plane with a variant of Bloom filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Poidevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7601,51 +7702,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Sailhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7655,51 +7756,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey on network traffic monitoring in programmable data planes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Poidevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7725,165 +7826,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IMT Atlantique. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Lateral Attack Containment via Honeypot Architectures in Virtualized Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yezekael Hayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco De Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lab-STICC. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7893,100 +7994,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation de ressources dans les réseaux ad hoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Sailhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université Pierre et Marie Curie - Paris VI, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00469420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7996,91 +8097,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing robust Iot to monitor smart spaces at scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Sailhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. Saclay, CNAM, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03175539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8090,51 +8191,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CalibrateNoiseTogether</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Sailhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8159,84 +8260,84 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifan Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otto Tavares Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:b313f041eb4fef7c2ebeeb01eeaf83bc20088bee;origin=https://hal.archives-ouvertes.fr/hal-03578782;visit=swh:1:snp:39f80d505414e89c6eb19d44eb460055c18c2dcd;anchor=swh:1:rel:b74cf4d57d03e2e36206721714949e5106711235;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId202"/>
+      <w:footerReference w:type="default" r:id="rId204"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8383,51 +8484,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238388v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiranpreet Kaur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillemin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Sailhan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-023-09773-w" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550935v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Zaatouri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Alyaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef-Benfradj Guiloufi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennaceur Kachouri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-022-09484-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638246v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nem.2212" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463923v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Bouacheria" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Bidai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouabdellah Kechar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-020-07828-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466144v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Madani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Erritali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamaa Bengourram" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JITR.2020070109" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466148v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488520500154" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02238256v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Du" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Issarny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3352020.3352033" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466138v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-019-04357-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938757v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhannad Alattar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sailhan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgeois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/521497" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870899v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark-Oliver Stehr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125819v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Garri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bouzefrane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJRFITA.2011.039781" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360415v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;rom-David Bromberg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Issarny" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03466168v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414951v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sacchetti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferda Tartanoglu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Chibout" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:AUSE.0000049210.42738.00" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374674v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers-Masson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Machado" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564677v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charreaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564665v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466765v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS57453.2023.10225858" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997568v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45041.2023.10279178" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879940v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Berriche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468569v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.04.166" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463610v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PerCom45495.2020.9127391" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03035035v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3448891.3448918" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027589v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansam Ennaciri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Cherkaoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02136852v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuxi Zhu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Sarwar Uddin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini Venkatasubramanian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2019.00077" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468566v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rovedakis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Ben Fradj Guiloufi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02082034v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3302505.3310088" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01871515v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Bouloukakis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Georgantas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99819-0_1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01599377v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Tavares Nascimento" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASS.2017.56" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468579v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Lassouaoui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wei" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2016.7763212" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468573v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51204-4_6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848046v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pitrey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126174v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom.2012.16" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126382v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golnaz Karbaschi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom.2012.129" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126143v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Kaghat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cubaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033122v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304680v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCSW.2012.27" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304677v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2012.6314289" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510136v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125818v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Pathak" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Puech" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031082v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Astic" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Michel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Uy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031108v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031133v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Fallon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Quinn" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paddy Farell" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Collins" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031514v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Baliosian" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw Oliver" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Devitt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epifanio Salamanca" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031483v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Boesneag" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414945v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinshan Liu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414946v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414875v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414796v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00415133v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466176v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800387v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Poidevin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Vincent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374954v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126104v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125866v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125674v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997506v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Banerjee" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Boumerdassi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renault" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67807-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736975v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Meddaoui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09593-1_23" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806949v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gressier-Soudan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Topol" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Dupire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00415144v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466174v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466189v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ghamri Doudane" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466190v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466181v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Collins" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daril Parker" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466192v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl Parker" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466185v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Yuang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466182v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375054v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavani Sunila" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Maennel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaie Maennel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188521v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Secci" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553947v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553857v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294592v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezekael Hayel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco De Pellegrini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00469420v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/tel-03175539v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578782v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b313f041eb4fef7c2ebeeb01eeaf83bc20088bee;origin=https://hal.archives-ouvertes.fr/hal-03578782;visit=swh:1:snp:39f80d505414e89c6eb19d44eb460055c18c2dcd;anchor=swh:1:rel:b74cf4d57d03e2e36206721714949e5106711235;path=/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238388v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiranpreet Kaur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillemin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Sailhan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-023-09773-w" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638246v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nem.2212" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550935v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Zaatouri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Alyaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef-Benfradj Guiloufi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennaceur Kachouri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-022-09484-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463923v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Bouacheria" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Bidai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouabdellah Kechar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-020-07828-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466144v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Madani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Erritali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamaa Bengourram" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JITR.2020070109" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466148v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488520500154" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02238256v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Du" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Issarny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3352020.3352033" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466138v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-019-04357-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938757v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhannad Alattar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sailhan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgeois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/521497" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870899v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark-Oliver Stehr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125819v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Garri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bouzefrane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJRFITA.2011.039781" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360415v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;rom-David Bromberg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Issarny" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03466168v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414951v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sacchetti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferda Tartanoglu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Chibout" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:AUSE.0000049210.42738.00" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374674v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers-Masson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Machado" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564677v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charreaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564665v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997568v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45041.2023.10279178" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466765v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS57453.2023.10225858" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879940v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Berriche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468569v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.04.166" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463610v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PerCom45495.2020.9127391" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027589v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansam Ennaciri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Cherkaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03035035v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3448891.3448918" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02082034v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3302505.3310088" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468566v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rovedakis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Ben Fradj Guiloufi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02136852v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuxi Zhu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Sarwar Uddin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini Venkatasubramanian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2019.00077" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01871515v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Bouloukakis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Georgantas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99819-0_1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01599377v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Tavares Nascimento" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASS.2017.56" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468579v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Lassouaoui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wei" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2016.7763212" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468573v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51204-4_6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848046v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pitrey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126382v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golnaz Karbaschi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom.2012.129" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126174v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom.2012.16" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126143v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Kaghat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cubaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304680v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCSW.2012.27" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304677v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2012.6314289" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033122v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510136v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125818v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Pathak" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Puech" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031082v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Astic" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Michel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Uy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031108v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031133v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Fallon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Quinn" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paddy Farell" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Collins" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031483v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Baliosian" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Devitt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Boesneag" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031514v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw Oliver" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epifanio Salamanca" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414946v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414945v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinshan Liu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414875v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414796v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00415133v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466176v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800387v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Poidevin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Vincent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374954v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126104v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125866v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125674v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997506v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Banerjee" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Boumerdassi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renault" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67807-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736975v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Meddaoui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09593-1_23" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806949v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gressier-Soudan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Topol" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Dupire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00415144v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466174v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466189v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ghamri Doudane" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466181v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Collins" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daril Parker" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466182v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl Parker" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466192v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466185v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Yuang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466190v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375054v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavani Sunila" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Maennel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaie Maennel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188521v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Secci" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615416v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parimal Parag" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553947v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553857v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294592v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezekael Hayel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco De Pellegrini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00469420v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/tel-03175539v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578782v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b313f041eb4fef7c2ebeeb01eeaf83bc20088bee;origin=https://hal.archives-ouvertes.fr/hal-03578782;visit=swh:1:snp:39f80d505414e89c6eb19d44eb460055c18c2dcd;anchor=swh:1:rel:b74cf4d57d03e2e36206721714949e5106711235;path=/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>