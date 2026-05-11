--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1513,173 +1513,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03638255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engager la réciprocité du client réclamant à l’ère digital</w:t>
+                <w:t xml:space="preserve">Engaging Reciprocity from the Complainant Customer in the Digital Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gilles N'Goala, Virginie Pez-Pérard, Isabelle Prim-Allaz. </w:t>
+              <w:t xml:space="preserve">Allaz Isabelle; N’Goala Gilles; Pez Virginie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stratégie clients augmentée : la relation client réinventée à l'ère du tout-numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Editions, pp.181-193, 2019, 9781784055868</w:t>
+              <w:t xml:space="preserve">Augmented Customer Strategy - CRM in the digital age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WILEY-ISTE, pp.167-179, 2019, 978-1786303721</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277453v1</w:t>
+                <w:t xml:space="preserve">hal-03482358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engaging Reciprocity from the Complainant Customer in the Digital Age</w:t>
+                <w:t xml:space="preserve">Engager la réciprocité du client réclamant à l’ère digital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Allaz Isabelle; N’Goala Gilles; Pez Virginie. </w:t>
+              <w:t xml:space="preserve">Gilles N'Goala, Virginie Pez-Pérard, Isabelle Prim-Allaz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Augmented Customer Strategy - CRM in the digital age</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WILEY-ISTE, pp.167-179, 2019, 978-1786303721</w:t>
+              <w:t xml:space="preserve">Stratégie clients augmentée : la relation client réinventée à l'ère du tout-numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, pp.181-193, 2019, 9781784055868</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03482358v1</w:t>
+                <w:t xml:space="preserve">hal-02277453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1786,204 +1786,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ruptures de sens dans la transition écologique : aux origines de la prise de distance du consommateur vis-à-vis de sa responsabilisation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Mapendo Sangwa</w:t>
+                <w:t xml:space="preserve">A la croisée des chemins : Etude des jugements sociaux des célébrités et des influenceurs en tant qu'endosseurs de marque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cambefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Recherche du Marketing du Grand Est 2025, 21 mars 2025, Dijon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREGO, Mar 2025, DIJON, France</w:t>
+              <w:t xml:space="preserve">Congrès International de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université de lille, May 2025, LILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05080569v1</w:t>
+                <w:t xml:space="preserve">hal-05080575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la croisée des chemins : Etude des jugements sociaux des célébrités et des influenceurs en tant qu'endosseurs de marque</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Cambefort</w:t>
+                <w:t xml:space="preserve">Les ruptures de sens dans la transition écologique : aux origines de la prise de distance du consommateur vis-à-vis de sa responsabilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Mapendo Sangwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l'Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, université de lille, May 2025, LILLE, France</w:t>
+              <w:t xml:space="preserve">Journée de Recherche du Marketing du Grand Est 2025, 21 mars 2025, Dijon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREGO, Mar 2025, DIJON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05080575v1</w:t>
+                <w:t xml:space="preserve">hal-05080569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influencer marketing: The role of Z followers’ emotions</w:t>
               </w:r>
@@ -2688,260 +2688,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robots intelligents outdoor : nouvelles perspectives autour de l’empowerment du consommateur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paradoxes de l’empowerment du consommateur participatif: le cas des bornes digitales d’accès au service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème colloque AFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française du Marketing, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">35ème congrès international de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NIMEC laboratoire de sciences de gestion de Normandie, le laboratoire METIS de l’EM Normandie, May 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277440v1</w:t>
+                <w:t xml:space="preserve">hal-02277417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nécessaire intégration de la marque dans la conceptualisation des effets des restrictions temporelles de vente : analyse par les méthodes mixtes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robots intelligents outdoor : nouvelles perspectives autour de l’empowerment du consommateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème congrès international de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NIMEC laboratoire de sciences de gestion de Normandie, le laboratoire METIS de l’EM Normandie, May 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">18ème colloque AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française du Marketing, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277397v1</w:t>
+                <w:t xml:space="preserve">hal-02277440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradoxes de l’empowerment du consommateur participatif: le cas des bornes digitales d’accès au service</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Schweitzer</w:t>
+                <w:t xml:space="preserve">La nécessaire intégration de la marque dans la conceptualisation des effets des restrictions temporelles de vente : analyse par les méthodes mixtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Kilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème congrès international de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NIMEC laboratoire de sciences de gestion de Normandie, le laboratoire METIS de l’EM Normandie, May 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277417v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the flat sharing experience: spatial ambivalence of the collaborative consumption</w:t>
               </w:r>
@@ -3099,51 +3099,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E2313C7A"/>
+    <w:nsid w:val="5526BD69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3247,51 +3247,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0925B38E"/>
+    <w:nsid w:val="FE7C5E9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3481,51 +3481,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4459-0837" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076131564" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=CTdURagAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asimute.uha.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05235153v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambefort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2025.115671" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04185026v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Schweitzer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.122738" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04743013v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bontour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2023.2276249" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008457v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Josso-Laurain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ledy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fondement" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bindel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Drouhin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20220001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03110766v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2020.11.027" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02319727v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roederer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.21258" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01867273v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesselina Tossan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2017.12.050" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03514074v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2017.05.023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04737742v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04745049v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04552446v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03638255v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02277453v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03482358v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05465247v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tournier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mapendo Sangwa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05080569v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05080575v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05080578v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04743118v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04743135v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04743157v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04743692v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03854023v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03112301v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403770v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tahali" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yildiz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03200083v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02277440v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02277397v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Kilani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02277417v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01947843v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4459-0837" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076131564" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=CTdURagAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asimute.uha.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05235153v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambefort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2025.115671" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04185026v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Schweitzer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.122738" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04743013v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bontour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2023.2276249" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008457v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Josso-Laurain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ledy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fondement" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bindel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Drouhin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20220001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03110766v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2020.11.027" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02319727v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roederer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.21258" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01867273v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesselina Tossan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2017.12.050" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03514074v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2017.05.023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04737742v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04745049v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04552446v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03638255v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03482358v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02277453v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05465247v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tournier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mapendo Sangwa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05080575v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05080569v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05080578v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04743118v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04743135v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04743157v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04743692v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03854023v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03112301v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403770v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tahali" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yildiz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03200083v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02277417v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02277440v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02277397v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Kilani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01947843v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>