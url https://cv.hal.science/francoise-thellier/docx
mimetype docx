--- v0 (2026-04-07)
+++ v1 (2026-05-04)
@@ -2970,217 +2970,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02175459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEASURING AIR TEMPERATURE IN PROXIMITY TO THE HUMAN BODY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Thellier</w:t>
+                <w:t xml:space="preserve">Analysis of human's radiative exchange in a complex enclosure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume P Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Monchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabine Piniec</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Thellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Moving Thermal Comfort Standards into the 21st Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2001, Cumberland Lodge, Windsor ,, United Kingdom</w:t>
+              <w:t xml:space="preserve">, Apr 2001, cumberland lodge Winsor, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02175347v1</w:t>
+                <w:t xml:space="preserve">hal-02175360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of human's radiative exchange in a complex enclosure.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MEASURING AIR TEMPERATURE IN PROXIMITY TO THE HUMAN BODY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Thellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Monchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume P Leduc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francoise Thellier</w:t>
+                <w:t xml:space="preserve">Sabine Piniec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Moving Thermal Comfort Standards into the 21st Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2001, cumberland lodge Winsor, United Kingdom</w:t>
+              <w:t xml:space="preserve">, Apr 2001, Cumberland Lodge, Windsor ,, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02175360v1</w:t>
+                <w:t xml:space="preserve">hal-02175347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3589,241 +3589,241 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ener Pos : Développement de nouvelles méthodes de modélisation et de conception pour des Bâtiments à Énergie Positive en climat chaud : Dom/Tom</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet MICRO 15 kWh Système de micro-cogénération et de ventilation adapté aux logements à très faibles besoins énergétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Peuportier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Thiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Aoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Thellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéry Lavoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université toulouse 3 Paul Sabatier. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177266v1</w:t>
+                <w:t xml:space="preserve">hal-02177297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet MICRO 15 kWh Système de micro-cogénération et de ventilation adapté aux logements à très faibles besoins énergétiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ener Pos : Développement de nouvelles méthodes de modélisation et de conception pour des Bâtiments à Énergie Positive en climat chaud : Dom/Tom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéry Lavoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Thellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Peuportier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandra Spagnol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université toulouse 3 Paul Sabatier. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177297v1</w:t>
+                <w:t xml:space="preserve">hal-02177266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documentation sur le modèle thermorégulation humaine à 2 nœuds Modèle « MAC_2N »</w:t>
               </w:r>
@@ -4229,51 +4229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Monchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Piniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Serin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4595,51 +4595,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="95D3CD74"/>
+    <w:nsid w:val="3BF1CBCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4826,51 +4826,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-thellier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1875-9608" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103168923" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03676147v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Lartigue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Biewesch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Marion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Cochran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thellier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-022-10036-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175269v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Lartigue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.02.068" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175513v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gossard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Lartigues" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.08.026" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850816v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mequignon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Adolphe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Thellier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ait Haddou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2012.09.020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHCDCTJM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850817v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.05.017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WLZSWKJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001574v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#173;pierre Bedrune" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Monchoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918237v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lenoir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thellier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947579v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leduc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonnis-Sassi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2006.04.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGHQWXR8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175487v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2004.03.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175371v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trombe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Foures" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180920v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cordier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Monchoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139408963691" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784756v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Proquez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Malagoni de Almeida" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gallego" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04796699v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Koufi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Younsi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01702955v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Papas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ecrepont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Estibals" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vialan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Bafleur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175501v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175494v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thiers" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Labaume" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aoun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ry Lavoye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919559v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Adelard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavoye" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919561v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155246v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155223v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mala Endravadan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175483v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175472v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divo Quintela" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelio Gaspar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175476v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175459v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Saheb" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175347v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Piniec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175360v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P Leduc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175522v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boeuf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933928v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155263v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180957v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177266v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Spagnol" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177297v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peuportier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177302v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177022v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179537v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Althabego&#239;ty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Serin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177125v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Milvaque" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176972v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00993580v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02155432v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-thellier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1875-9608" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103168923" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03676147v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Lartigue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Biewesch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Marion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Cochran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thellier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-022-10036-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175269v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Lartigue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.02.068" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175513v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gossard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Lartigues" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.08.026" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850816v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mequignon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Adolphe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Thellier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ait Haddou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2012.09.020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHCDCTJM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850817v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.05.017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WLZSWKJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001574v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#173;pierre Bedrune" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Monchoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918237v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lenoir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thellier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947579v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leduc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonnis-Sassi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2006.04.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGHQWXR8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175487v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2004.03.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175371v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trombe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Foures" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180920v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cordier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Monchoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139408963691" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784756v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Proquez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Malagoni de Almeida" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gallego" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04796699v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Koufi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Younsi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01702955v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Papas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ecrepont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Estibals" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vialan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Bafleur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175501v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175494v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thiers" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Labaume" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aoun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ry Lavoye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919559v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Adelard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavoye" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919561v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155246v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155223v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mala Endravadan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175483v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175472v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divo Quintela" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelio Gaspar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175476v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175459v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Saheb" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175360v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P Leduc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175347v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Piniec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175522v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boeuf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933928v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155263v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180957v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177297v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peuportier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177266v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Spagnol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177302v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177022v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179537v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Althabego&#239;ty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Serin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177125v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Milvaque" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176972v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00993580v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02155432v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>