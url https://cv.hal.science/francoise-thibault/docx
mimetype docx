--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -1088,247 +1088,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00293537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La recherche sur les usages : perspectives pour l'enseignement supérieur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque Campus numériques et universités numériques en région</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00001313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation des Equipes de Recherche Technologique Education : une expérience continue et renouvelée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Casella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technologies pour l'Apprentissage et l'Education : Entre Recherche et Usages Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00000372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'université et les technologies de l'information et de la communication : explosions, errements et doutes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque Médiation et ingénierie des connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00258560v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">edutice-00001313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le discours « institutionnel » d'introduction des TIC dans l'enseignement supérieur français : écrire/s'inscrire dans l'innovation</w:t>
               </w:r>
@@ -2198,186 +2198,186 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 2. Joseph Wilbois</w:t>
+                <w:t xml:space="preserve">Chapitre 18. Christine Musselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Thibault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mœglin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Mœglin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrialiser l'éducation : Anthologie commentée (1913-2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Vincennes (PUV), pp.89-99, 2016, Collection "Médias", 978-2-84292-547-5</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Vincennes (PUV), pp.283-294, 2016, Collection "Médias", 978-2-84292-547-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01391781v1</w:t>
+                <w:t xml:space="preserve">hal-01394383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 18. Christine Musselin</w:t>
+                <w:t xml:space="preserve">Chapitre 2. Joseph Wilbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mœglin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Mœglin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrialiser l'éducation : Anthologie commentée (1913-2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Vincennes (PUV), pp.283-294, 2016, Collection "Médias", 978-2-84292-547-5</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Vincennes (PUV), pp.89-99, 2016, Collection "Médias", 978-2-84292-547-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394383v1</w:t>
+                <w:t xml:space="preserve">hal-01391781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils et médias éducatifs, l'impossible débat</w:t>
               </w:r>
@@ -4622,51 +4622,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/SIF/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601926v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thibault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mabi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602080v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.160" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600701v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moeglin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.311" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-03599612v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Albero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634557v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00258541v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388928v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.546" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00260693v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00260703v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ollivier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001307v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00293537v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dan&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00258560v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000372v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Casella" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001313v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00258600v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cardy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000052v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001312v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnmsh.hal.science/hal-04658952v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.allianceathena.1209" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600543v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.allianceathena.297" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391767v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#339;glin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auziol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ball" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Barbot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Barna" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.moeg.2016.01" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00257404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Kess" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piia Tolonen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Salovaara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00194332v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000318v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391781v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394383v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609092v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00260786v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00170457v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001310v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://2-7462-0663-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00256278v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356044v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00279749v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roques" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618841v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Streliski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618796v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00124072v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618547v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618900v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618526v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228771v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618443v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229753v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229771v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229793v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600667v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600638v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639153v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148656v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Commaille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148697v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584567v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594065v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jacquemart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Netter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148491v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jouve" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/SIF/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601926v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thibault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mabi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602080v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.160" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600701v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moeglin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.311" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-03599612v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Albero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634557v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00258541v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388928v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.546" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00260693v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00260703v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ollivier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001307v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00293537v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dan&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001313v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000372v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Casella" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00258560v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00258600v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cardy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000052v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001312v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnmsh.hal.science/hal-04658952v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.allianceathena.1209" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600543v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.allianceathena.297" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391767v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#339;glin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auziol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ball" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Barbot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Barna" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.moeg.2016.01" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00257404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Kess" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piia Tolonen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Salovaara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00194332v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000318v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394383v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391781v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609092v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00260786v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00170457v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001310v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://2-7462-0663-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00256278v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356044v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00279749v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roques" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618841v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Streliski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618796v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00124072v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618547v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618900v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618526v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228771v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618443v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229753v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229771v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229793v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600667v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600638v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639153v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148656v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Commaille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148697v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584567v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594065v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jacquemart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Netter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148491v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jouve" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>