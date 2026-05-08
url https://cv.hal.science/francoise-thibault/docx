--- v1 (2026-04-09)
+++ v2 (2026-05-08)
@@ -2198,186 +2198,186 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 18. Christine Musselin</w:t>
+                <w:t xml:space="preserve">Chapitre 2. Joseph Wilbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mœglin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Mœglin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrialiser l'éducation : Anthologie commentée (1913-2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Vincennes (PUV), pp.283-294, 2016, Collection "Médias", 978-2-84292-547-5</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Vincennes (PUV), pp.89-99, 2016, Collection "Médias", 978-2-84292-547-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394383v1</w:t>
+                <w:t xml:space="preserve">hal-01391781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 2. Joseph Wilbois</w:t>
+                <w:t xml:space="preserve">Chapitre 18. Christine Musselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Thibault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mœglin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Mœglin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrialiser l'éducation : Anthologie commentée (1913-2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Vincennes (PUV), pp.89-99, 2016, Collection "Médias", 978-2-84292-547-5</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Vincennes (PUV), pp.283-294, 2016, Collection "Médias", 978-2-84292-547-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01391781v1</w:t>
+                <w:t xml:space="preserve">hal-01394383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils et médias éducatifs, l'impossible débat</w:t>
               </w:r>
@@ -4622,51 +4622,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/SIF/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601926v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thibault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mabi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602080v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.160" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600701v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moeglin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.311" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-03599612v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Albero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634557v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00258541v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388928v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.546" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00260693v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00260703v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ollivier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001307v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00293537v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dan&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001313v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000372v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Casella" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00258560v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00258600v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cardy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000052v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001312v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnmsh.hal.science/hal-04658952v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.allianceathena.1209" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600543v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.allianceathena.297" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391767v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#339;glin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auziol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ball" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Barbot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Barna" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.moeg.2016.01" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00257404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Kess" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piia Tolonen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Salovaara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00194332v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000318v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394383v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391781v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609092v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00260786v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00170457v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001310v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://2-7462-0663-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00256278v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356044v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00279749v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roques" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618841v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Streliski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618796v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00124072v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618547v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618900v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618526v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228771v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618443v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229753v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229771v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229793v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600667v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600638v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639153v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148656v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Commaille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148697v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584567v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594065v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jacquemart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Netter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148491v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jouve" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/SIF/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601926v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thibault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mabi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602080v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.160" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600701v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moeglin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.311" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-03599612v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Albero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634557v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00258541v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388928v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.546" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00260693v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00260703v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ollivier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001307v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00293537v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dan&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001313v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000372v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Casella" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00258560v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00258600v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cardy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000052v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001312v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnmsh.hal.science/hal-04658952v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.allianceathena.1209" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600543v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.allianceathena.297" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391767v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#339;glin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auziol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ball" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Barbot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Barna" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.moeg.2016.01" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00257404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Kess" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piia Tolonen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Salovaara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00194332v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000318v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391781v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394383v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609092v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00260786v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00170457v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001310v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://2-7462-0663-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00256278v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356044v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00279749v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roques" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618841v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Streliski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618796v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00124072v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618547v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618900v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618526v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228771v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618443v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229753v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229771v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229793v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600667v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600638v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639153v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148656v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Commaille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148697v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584567v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594065v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jacquemart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Netter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148491v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jouve" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>