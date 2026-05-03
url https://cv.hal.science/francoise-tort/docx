--- v0 (2026-03-09)
+++ v1 (2026-05-03)
@@ -1164,394 +1164,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01493787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engagement et motivations des enseignants du secondaire pour la passation d'un concours d'informatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utiliser des proglets pour manipuler des objets numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Viéville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Tort</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Beauné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences et technologies de l'information et de la communication (STIC) en milieu éducatif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Didapro5 - DidaSTIC : Didactique de l'informatique et des STIC en milieu éducatif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Blaise Pascal Université Paris V, ENS Cachan/IFé, Oct 2013, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">edutice-00875655v1</w:t>
+                <w:t xml:space="preserve">hal-00843961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donner du sens aux éléments de technologie : l'exemple des URI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Viéville</w:t>
+                <w:t xml:space="preserve">L'informatique, c'est pas pour les filles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Erhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Tort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didapro5 - DidaSTIC : Didactique de l'informatique et des STIC en milieu éducatif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Blaise Pascal Université Paris V, ENS Cachan/IFé, Oct 2013, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">salon Educatec - Educatice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843963v1</w:t>
+                <w:t xml:space="preserve">hal-00937574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser des proglets pour manipuler des objets numériques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Dufour</w:t>
+                <w:t xml:space="preserve">Engagement et motivations des enseignants du secondaire pour la passation d'un concours d'informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Tort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vienne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Tort</w:t>
+                <w:t xml:space="preserve">Pascale Kummer-Hannoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Beauné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didapro5 - DidaSTIC : Didactique de l'informatique et des STIC en milieu éducatif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Blaise Pascal Université Paris V, ENS Cachan/IFé, Oct 2013, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Sciences et technologies de l'information et de la communication (STIC) en milieu éducatif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843961v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00875655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'informatique, c'est pas pour les filles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Erhel</w:t>
+                <w:t xml:space="preserve">Donner du sens aux éléments de technologie : l'exemple des URI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Viéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Tort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">salon Educatec - Educatice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Didapro5 - DidaSTIC : Didactique de l'informatique et des STIC en milieu éducatif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Blaise Pascal Université Paris V, ENS Cachan/IFé, Oct 2013, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937574v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concours Castor : un outil de promotion de l'enseignement d'informatique</w:t>
               </w:r>
@@ -2913,51 +2913,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01005127v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alvarez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01005125v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255491v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Grandbastien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2602486" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833477v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03688104v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663372v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Redondo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03214030v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cadet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765408v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851772v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01493787v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill-J&#234;nn Vie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Popineau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Denos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3051457.3054015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00875655v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kummer-Hannoun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beaun&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843963v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843961v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dufour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vienne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937574v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Erhel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00676134v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622813v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaara Barhoumi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161396v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Blondel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990156v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03781475v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ardist.org/wp-content/uploads/2021/04/ARDIST_2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753096v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/85208?tab=aboutauthor&amp;amp;format=EPDF" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637890v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Mano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pun.be/fr/livre/?GCOI=99993100805880" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136340v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Louis Baron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Sciences_de_l_education.php" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214198v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25396-1_16" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862781v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36617-8_3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QBQDW0MW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904923v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Capelle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913703v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01005127v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alvarez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01005125v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255491v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Grandbastien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2602486" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833477v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03688104v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663372v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Redondo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03214030v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cadet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765408v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851772v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01493787v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill-J&#234;nn Vie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Popineau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Denos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3051457.3054015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843961v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dufour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vienne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937574v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Erhel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00875655v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kummer-Hannoun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beaun&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843963v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00676134v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622813v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaara Barhoumi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161396v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Blondel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990156v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03781475v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ardist.org/wp-content/uploads/2021/04/ARDIST_2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753096v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/85208?tab=aboutauthor&amp;amp;format=EPDF" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637890v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Mano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pun.be/fr/livre/?GCOI=99993100805880" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136340v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Louis Baron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Sciences_de_l_education.php" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214198v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25396-1_16" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862781v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36617-8_3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QBQDW0MW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904923v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Capelle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913703v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>