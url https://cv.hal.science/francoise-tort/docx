--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -572,260 +572,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les datasprints, un dispositif d'éducation aux données ? Une étude exploratoire via le cas de « Traces de Soldats »</w:t>
+                <w:t xml:space="preserve">Activités des enseignants avec et sur les ressources éducatives dans des formations supérieures courtes de techniciens. Le cas des IUT en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Messaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Tort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didapro 9 - DidaSTIC. L’informatique, objets d’enseignement et d'apprentissage. Quelles nouvelles perspectives pour la recherche ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Le Mans, France</w:t>
+              <w:t xml:space="preserve">ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03688104v1</w:t>
+                <w:t xml:space="preserve">hal-03663372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités des enseignants avec et sur les ressources éducatives dans des formations supérieures courtes de techniciens. Le cas des IUT en France</w:t>
+                <w:t xml:space="preserve">Les datasprints, un dispositif d'éducation aux données ? Une étude exploratoire via le cas de « Traces de Soldats »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Tort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACFAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Didapro 9 - DidaSTIC. L’informatique, objets d’enseignement et d'apprentissage. Quelles nouvelles perspectives pour la recherche ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663372v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques des enseignants avec et sur des ressources pédagogiques numériques au sein de formations supérieures courtes de techniciens : Étude exploratoire auprès d'IUT en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Tort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -870,191 +870,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organiser l'apprentissage de la programmation au cycle 3 avec des activités guidées et/ou créatives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Declercq</w:t>
+                <w:t xml:space="preserve">Résolution de défis et pensée informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Tort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RJC EIAH 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Besançon, France</w:t>
+              <w:t xml:space="preserve">10èmes rencontres scientifiques de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765408v1</w:t>
+                <w:t xml:space="preserve">hal-01851772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution de défis et pensée informatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
+                <w:t xml:space="preserve">Organiser l'apprentissage de la programmation au cycle 3 avec des activités guidées et/ou créatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Tort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes rencontres scientifiques de l'ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">RJC EIAH 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851772v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Heuristic Method for Large-Scale Cognitive-Diagnostic Computerized Adaptive Testing</w:t>
               </w:r>
@@ -1164,135 +1164,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01493787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser des proglets pour manipuler des objets numériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Viéville</w:t>
+                <w:t xml:space="preserve">Engagement et motivations des enseignants du secondaire pour la passation d'un concours d'informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Tort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Dufour</w:t>
+                <w:t xml:space="preserve">Pascale Kummer-Hannoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vienne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Tort</w:t>
+                <w:t xml:space="preserve">Aurélie Beauné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didapro5 - DidaSTIC : Didactique de l'informatique et des STIC en milieu éducatif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Blaise Pascal Université Paris V, ENS Cachan/IFé, Oct 2013, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Sciences et technologies de l'information et de la communication (STIC) en milieu éducatif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843961v1</w:t>
+                <w:t xml:space="preserve">edutice-00875655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'informatique, c'est pas pour les filles</w:t>
               </w:r>
@@ -1354,122 +1341,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00937574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engagement et motivations des enseignants du secondaire pour la passation d'un concours d'informatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utiliser des proglets pour manipuler des objets numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Viéville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Tort</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Beauné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences et technologies de l'information et de la communication (STIC) en milieu éducatif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Didapro5 - DidaSTIC : Didactique de l'informatique et des STIC en milieu éducatif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Blaise Pascal Université Paris V, ENS Cachan/IFé, Oct 2013, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">edutice-00875655v1</w:t>
+                <w:t xml:space="preserve">hal-00843961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donner du sens aux éléments de technologie : l'exemple des URI</w:t>
               </w:r>
@@ -1531,178 +1531,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00843963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le concours Castor : un outil de promotion de l'enseignement d'informatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Processing and Analyzing Assessment Test Logs provided by Digital Pen and Paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaara Barhoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Tort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences et technologies de l'information et de la communication en milieu éducatif : Analyse de pratiques et enjeux didactiques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Patras, Grèce. pp.221-230</w:t>
+              <w:t xml:space="preserve">4th Annual Conference on e-Learning Excellence in the Middle East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Dubai, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">edutice-00676134v1</w:t>
+                <w:t xml:space="preserve">hal-00622813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing and Analyzing Assessment Test Logs provided by Digital Pen and Paper</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le concours Castor : un outil de promotion de l'enseignement d'informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Tort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Annual Conference on e-Learning Excellence in the Middle East</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Dubai, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">Sciences et technologies de l'information et de la communication en milieu éducatif : Analyse de pratiques et enjeux didactiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Patras, Grèce. pp.221-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622813v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00676134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment évaluer les compétences des lycéens en matière de tableur ?</w:t>
               </w:r>
@@ -2913,51 +2913,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01005127v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alvarez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01005125v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255491v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Grandbastien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2602486" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833477v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03688104v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663372v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Redondo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03214030v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cadet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765408v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851772v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01493787v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill-J&#234;nn Vie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Popineau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Denos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3051457.3054015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843961v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dufour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vienne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937574v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Erhel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00875655v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kummer-Hannoun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beaun&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843963v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00676134v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622813v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaara Barhoumi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161396v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Blondel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990156v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03781475v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ardist.org/wp-content/uploads/2021/04/ARDIST_2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753096v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/85208?tab=aboutauthor&amp;amp;format=EPDF" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637890v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Mano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pun.be/fr/livre/?GCOI=99993100805880" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136340v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Louis Baron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Sciences_de_l_education.php" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214198v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25396-1_16" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862781v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36617-8_3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QBQDW0MW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904923v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Capelle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913703v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01005127v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alvarez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01005125v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255491v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Grandbastien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2602486" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833477v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663372v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Redondo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03688104v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03214030v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cadet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851772v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765408v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01493787v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill-J&#234;nn Vie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Popineau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Denos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3051457.3054015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00875655v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kummer-Hannoun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beaun&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937574v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Erhel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843961v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dufour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vienne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843963v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622813v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaara Barhoumi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00676134v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161396v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Blondel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990156v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03781475v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ardist.org/wp-content/uploads/2021/04/ARDIST_2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753096v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/85208?tab=aboutauthor&amp;amp;format=EPDF" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637890v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Mano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pun.be/fr/livre/?GCOI=99993100805880" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136340v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Louis Baron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Sciences_de_l_education.php" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214198v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25396-1_16" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862781v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36617-8_3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QBQDW0MW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904923v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Capelle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913703v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>