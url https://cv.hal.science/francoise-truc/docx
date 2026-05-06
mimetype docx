--- v0 (2026-03-24)
+++ v1 (2026-05-06)
@@ -1001,265 +1001,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00588164v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essential self-adjointness for combinatorial Schrödinger operators II- Metrically non complete graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nabila Torki-Hamza</w:t>
+                <w:t xml:space="preserve">Eigenvalues of Laplacian with constant magnetic field on non-compact hyperbolic surfaces with finite area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderemane Morame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Truc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Physics Analysis and Geometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11040-010-9086-7⟩</w:t>
+              <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 97 (2), pp.203-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11005-011-0489-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496165v3</w:t>
+                <w:t xml:space="preserve">hal-00462411v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eigenvalues of Laplacian with constant magnetic field on non-compact hyperbolic surfaces with finite area</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderemane Morame</w:t>
+                <w:t xml:space="preserve">Essential self-adjointness for combinatorial Schrödinger operators II- Metrically non complete graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Colin de Verdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Torki-Hamza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Truc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 97 (2), pp.203-211. </w:t>
+              <w:t xml:space="preserve">Mathematical Physics Analysis and Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (1), pp.21-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11005-011-0489-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11040-010-9086-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00462411v2</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496165v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essential self-adjointness for combinatorial Schrödinger operators III- Magnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Colin de Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Torki-Hamza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Truc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1845,51 +1845,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattering theory for graphs isomorphic to a homogeneous tree at infinity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Colin de Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Truc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1920,51 +1920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confining quantum particles with a purely magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Colin de Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Truc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2258,51 +2258,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298494v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colin de Verd&#236;&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Truc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-018-0672-8" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174771v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gol&#233;nia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25537/dm.2017v22.1709-1727" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936313v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderemane Morame" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129055X16500148" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149461v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognjen Milatovic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10455-015-9482-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840850v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00020-014-2196-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747698v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-013-0261-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959561v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynek Kovarik" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20149511" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838356v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batu G&#251;neysu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-013-9381-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621070v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588164v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-2011-1077" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496165v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Torki-Hamza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11040-010-9086-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462411v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-011-0489-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541062v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318791v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350061v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195370v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/kjm/1250271385" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079167v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381535v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579292v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7643-9994-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728357v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365828v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00326360v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298494v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colin de Verd&#236;&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Truc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-018-0672-8" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174771v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gol&#233;nia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25537/dm.2017v22.1709-1727" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936313v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderemane Morame" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129055X16500148" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149461v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognjen Milatovic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10455-015-9482-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840850v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00020-014-2196-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747698v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-013-0261-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959561v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynek Kovarik" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20149511" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838356v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batu G&#251;neysu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-013-9381-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621070v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588164v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-2011-1077" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462411v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-011-0489-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496165v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Torki-Hamza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11040-010-9086-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541062v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318791v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350061v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195370v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/kjm/1250271385" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079167v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381535v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579292v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7643-9994-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728357v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365828v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00326360v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>