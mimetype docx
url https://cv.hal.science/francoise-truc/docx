--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -555,209 +555,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840850v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-adjoint extensions of discrete magnetic Schrödinger operators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Schrödinger operators on a half-line with inverse square potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hynek Kovarik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Truc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ognjen Milatovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00023-013-0261-9⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (5), pp.170-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mmnp/20149511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747698v2</w:t>
+                <w:t xml:space="preserve">hal-00959561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schrödinger operators on a half-line with inverse square potentials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hynek Kovarik</w:t>
+                <w:t xml:space="preserve">Self-adjoint extensions of discrete magnetic Schrödinger operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Truc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francoise Truc</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ognjen Milatovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (5), pp.170-176. </w:t>
+              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (5), pp.917-936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mmnp/20149511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00023-013-0261-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959561v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747698v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Schrödinger semigroups on infinite graphs</w:t>
               </w:r>
@@ -1001,317 +1001,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00588164v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eigenvalues of Laplacian with constant magnetic field on non-compact hyperbolic surfaces with finite area</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderemane Morame</w:t>
+                <w:t xml:space="preserve">Essential self-adjointness for combinatorial Schrödinger operators III- Magnetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Colin de Verdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Torki-Hamza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Truc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (3), pp.597-609</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00462411v2</w:t>
+                <w:t xml:space="preserve">hal-00541062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essential self-adjointness for combinatorial Schrödinger operators II- Metrically non complete graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Colin de Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Torki-Hamza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Truc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Physics Analysis and Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 14 (1), pp.21-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11040-010-9086-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00496165v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essential self-adjointness for combinatorial Schrödinger operators III- Magnetic fields</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nabila Torki-Hamza</w:t>
+                <w:t xml:space="preserve">Eigenvalues of Laplacian with constant magnetic field on non-compact hyperbolic surfaces with finite area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderemane Morame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Truc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 97 (2), pp.203-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11005-011-0489-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541062v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462411v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic bottles on geometrically finite hyperbolic surfaces</w:t>
               </w:r>
@@ -1845,51 +1845,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattering theory for graphs isomorphic to a homogeneous tree at infinity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Colin de Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Truc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1920,51 +1920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confining quantum particles with a purely magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Colin de Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Truc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2258,51 +2258,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298494v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colin de Verd&#236;&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Truc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-018-0672-8" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174771v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gol&#233;nia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25537/dm.2017v22.1709-1727" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936313v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderemane Morame" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129055X16500148" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149461v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognjen Milatovic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10455-015-9482-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840850v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00020-014-2196-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747698v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-013-0261-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959561v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynek Kovarik" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20149511" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838356v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batu G&#251;neysu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-013-9381-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621070v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588164v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-2011-1077" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462411v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-011-0489-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496165v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Torki-Hamza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11040-010-9086-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541062v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318791v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350061v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195370v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/kjm/1250271385" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079167v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381535v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579292v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7643-9994-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728357v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365828v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00326360v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298494v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colin de Verd&#236;&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Truc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-018-0672-8" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174771v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gol&#233;nia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25537/dm.2017v22.1709-1727" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936313v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderemane Morame" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129055X16500148" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149461v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognjen Milatovic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10455-015-9482-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840850v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00020-014-2196-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959561v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynek Kovarik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20149511" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747698v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-013-0261-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838356v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batu G&#251;neysu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-013-9381-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621070v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588164v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-2011-1077" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541062v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Torki-Hamza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496165v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11040-010-9086-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462411v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-011-0489-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318791v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350061v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195370v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/kjm/1250271385" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079167v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381535v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579292v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7643-9994-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728357v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365828v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00326360v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>