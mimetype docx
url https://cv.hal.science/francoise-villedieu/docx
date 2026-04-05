--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -450,165 +450,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une construction néronienne mise au jour sur le site de la Vigna Barberini : la cenatio rotunda de la Domus Aurea ?</w:t>
+                <w:t xml:space="preserve">La “Coenatio rotunda” neroniana e altre vestigia nel sito della Vigna Barberini al Palatino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Villedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neronia Electronica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2011 (1), pp.37-52</w:t>
+              <w:t xml:space="preserve">Bollettino d'Arte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00704698v1</w:t>
+                <w:t xml:space="preserve">hal-03380232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La “Coenatio rotunda” neroniana e altre vestigia nel sito della Vigna Barberini al Palatino</w:t>
+                <w:t xml:space="preserve">Une construction néronienne mise au jour sur le site de la Vigna Barberini : la cenatio rotunda de la Domus Aurea ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Villedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bollettino d'Arte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">Neronia Electronica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (1), pp.37-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03380232v1</w:t>
+                <w:t xml:space="preserve">halshs-00704698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Cenatio rotunda de la Maison Dorée de Néron</w:t>
               </w:r>
@@ -2953,195 +2953,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La salle à manger tournante du palais de Néron</w:t>
+                <w:t xml:space="preserve">Observations et réflexions sur la réalisation de fondations du complexe monumental sévérien de la Vigna Barberini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Villedieu</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le banquet de Marseille à Rome : plaisirs et jeux de pouvoirs (catalogue de l'exposition, Marseille, 3 décembre 2016-30 juin 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lienart, pp.92-105, 2016, 978-2-35906-187-1</w:t>
+              <w:t xml:space="preserve">Le regole del gioco. Tracce, archeologi, racconti. Studi in onore di Clementina Panella</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, suppl. VI, Quasar, pp.489-507, 2016, Lexicon topographicum Urbis Romae, 978-88-7140-712-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502454v1</w:t>
+                <w:t xml:space="preserve">hal-03502450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations et réflexions sur la réalisation de fondations du complexe monumental sévérien de la Vigna Barberini</w:t>
+                <w:t xml:space="preserve">La salle à manger tournante du palais de Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Villedieu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Deckert. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le regole del gioco. Tracce, archeologi, racconti. Studi in onore di Clementina Panella</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, suppl. VI, Quasar, pp.489-507, 2016, Lexicon topographicum Urbis Romae, 978-88-7140-712-8</w:t>
+              <w:t xml:space="preserve">Le banquet de Marseille à Rome : plaisirs et jeux de pouvoirs (catalogue de l'exposition, Marseille, 3 décembre 2016-30 juin 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lienart, pp.92-105, 2016, 978-2-35906-187-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502450v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importations d'amphores orientales en Gaule (Ve-VIIe siècles)</w:t>
               </w:r>
@@ -4103,51 +4103,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906572v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Ghalia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Villedieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03589202v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Damelet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abellon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379979v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502455v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1485" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704698v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380232v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380001v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004697v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Deneauve" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906265v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504034v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519482v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504021v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mauduit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Golvin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ubelmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519461v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493856v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quantin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502542v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518470v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502524v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502528v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502513v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502536v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504144v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380065v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Arnoldus-Huyzendveld" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura del Tento" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504058v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502494v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502492v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Morel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504160v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504150v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504165v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504154v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380241v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379958v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380143v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502473v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502454v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502450v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958357v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517213v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Boin&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517485v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517262v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288952v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Morineau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02168159v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorzkowski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leterrier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sammour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506569v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bargin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906572v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Ghalia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Villedieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03589202v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Damelet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abellon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379979v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502455v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1485" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380232v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704698v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380001v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004697v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Deneauve" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906265v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504034v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519482v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504021v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mauduit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Golvin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ubelmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519461v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493856v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quantin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502542v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518470v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502524v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502528v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502513v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502536v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504144v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380065v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Arnoldus-Huyzendveld" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura del Tento" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504058v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502494v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502492v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Morel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504160v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504150v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504165v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504154v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380241v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379958v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380143v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502473v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502450v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502454v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958357v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517213v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Boin&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517485v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517262v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288952v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Morineau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02168159v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorzkowski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leterrier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sammour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506569v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bargin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>