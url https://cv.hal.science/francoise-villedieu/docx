--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -303,312 +303,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03589202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Cenatio Rotunda de Néron : état des recherches</w:t>
+                <w:t xml:space="preserve">Vigna Barberini (Palatin, Rome). Campagne d'études 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Villedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Italie centrale, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cefr.1485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03379979v1</w:t>
+                <w:t xml:space="preserve">hal-03502455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vigna Barberini (Palatin, Rome). Campagne d'études 2015</w:t>
+                <w:t xml:space="preserve">La Cenatio Rotunda de Néron : état des recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Villedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, I (janvier-mars), pp.107-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cefr.1485⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03502455v1</w:t>
+                <w:t xml:space="preserve">hal-03379979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La “Coenatio rotunda” neroniana e altre vestigia nel sito della Vigna Barberini al Palatino</w:t>
+                <w:t xml:space="preserve">Une construction néronienne mise au jour sur le site de la Vigna Barberini : la cenatio rotunda de la Domus Aurea ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Villedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bollettino d'Arte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">Neronia Electronica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (1), pp.37-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03380232v1</w:t>
+                <w:t xml:space="preserve">halshs-00704698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une construction néronienne mise au jour sur le site de la Vigna Barberini : la cenatio rotunda de la Domus Aurea ?</w:t>
+                <w:t xml:space="preserve">La “Coenatio rotunda” neroniana e altre vestigia nel sito della Vigna Barberini al Palatino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Villedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neronia Electronica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2011 (1), pp.37-52</w:t>
+              <w:t xml:space="preserve">Bollettino d'Arte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00704698v1</w:t>
+                <w:t xml:space="preserve">hal-03380232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Cenatio rotunda de la Maison Dorée de Néron</w:t>
               </w:r>
@@ -1453,96 +1453,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il settore settentrionale del palazzo flavio: costruzione e prime trasformazioni</w:t>
+                <w:t xml:space="preserve">Le corps septentrional du palais flavien et son impact sur le paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Villedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roman Archaeology Conference, session « Roma: i palazzi del potere tra la metà del I e la metà del II secolo d.C. Nuove ricerche »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Roman Archaeology Conference; Università di Roma La Sapienza; Soprintendenza archeologica di Roma, Mar 2016, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Rome à l’époque flavienne: entre espace littéraire et topographie réelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurenz Baumer; Damien Nelis; Manuel Royo, Oct 2016, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502524v1</w:t>
+                <w:t xml:space="preserve">hal-03502513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costruzioni e trasformazioni nell’area della Vigna Barberini (metà del Io - inizio IIIo sec.)</w:t>
               </w:r>
@@ -1591,96 +1591,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps septentrional du palais flavien et son impact sur le paysage</w:t>
+                <w:t xml:space="preserve">Il settore settentrionale del palazzo flavio: costruzione e prime trasformazioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Villedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rome à l’époque flavienne: entre espace littéraire et topographie réelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laurenz Baumer; Damien Nelis; Manuel Royo, Oct 2016, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Roman Archaeology Conference, session « Roma: i palazzi del potere tra la metà del I e la metà del II secolo d.C. Nuove ricerche »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Roman Archaeology Conference; Università di Roma La Sapienza; Soprintendenza archeologica di Roma, Mar 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502513v1</w:t>
+                <w:t xml:space="preserve">hal-03502524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation de la résidence impériale dans l’angle nord-est du Palatin</w:t>
               </w:r>
@@ -2953,195 +2953,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations et réflexions sur la réalisation de fondations du complexe monumental sévérien de la Vigna Barberini</w:t>
+                <w:t xml:space="preserve">La salle à manger tournante du palais de Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Villedieu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Deckert. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le regole del gioco. Tracce, archeologi, racconti. Studi in onore di Clementina Panella</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, suppl. VI, Quasar, pp.489-507, 2016, Lexicon topographicum Urbis Romae, 978-88-7140-712-8</w:t>
+              <w:t xml:space="preserve">Le banquet de Marseille à Rome : plaisirs et jeux de pouvoirs (catalogue de l'exposition, Marseille, 3 décembre 2016-30 juin 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lienart, pp.92-105, 2016, 978-2-35906-187-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502450v1</w:t>
+                <w:t xml:space="preserve">hal-03502454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La salle à manger tournante du palais de Néron</w:t>
+                <w:t xml:space="preserve">Observations et réflexions sur la réalisation de fondations du complexe monumental sévérien de la Vigna Barberini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Villedieu</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le banquet de Marseille à Rome : plaisirs et jeux de pouvoirs (catalogue de l'exposition, Marseille, 3 décembre 2016-30 juin 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lienart, pp.92-105, 2016, 978-2-35906-187-1</w:t>
+              <w:t xml:space="preserve">Le regole del gioco. Tracce, archeologi, racconti. Studi in onore di Clementina Panella</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, suppl. VI, Quasar, pp.489-507, 2016, Lexicon topographicum Urbis Romae, 978-88-7140-712-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502454v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importations d'amphores orientales en Gaule (Ve-VIIe siècles)</w:t>
               </w:r>
@@ -4103,51 +4103,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906572v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Ghalia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Villedieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03589202v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Damelet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abellon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379979v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502455v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1485" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380232v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704698v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380001v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004697v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Deneauve" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906265v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504034v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519482v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504021v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mauduit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Golvin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ubelmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519461v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493856v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quantin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502542v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518470v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502524v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502528v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502513v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502536v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504144v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380065v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Arnoldus-Huyzendveld" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura del Tento" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504058v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502494v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502492v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Morel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504160v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504150v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504165v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504154v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380241v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379958v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380143v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502473v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502450v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502454v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958357v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517213v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Boin&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517485v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517262v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288952v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Morineau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02168159v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorzkowski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leterrier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sammour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506569v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bargin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906572v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Ghalia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Villedieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03589202v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Damelet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abellon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502455v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1485" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379979v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704698v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380232v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380001v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004697v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Deneauve" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906265v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504034v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519482v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504021v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mauduit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Golvin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ubelmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519461v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493856v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quantin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502542v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518470v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502513v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502528v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502524v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502536v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504144v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380065v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Arnoldus-Huyzendveld" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura del Tento" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504058v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502494v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502492v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Morel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504160v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504150v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504165v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504154v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380241v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379958v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380143v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502473v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502454v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502450v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958357v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517213v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Boin&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517485v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517262v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288952v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Morineau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02168159v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorzkowski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leterrier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sammour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506569v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bargin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>