--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -303,174 +303,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03589202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vigna Barberini (Palatin, Rome). Campagne d'études 2015</w:t>
+                <w:t xml:space="preserve">La Cenatio Rotunda de Néron : état des recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Villedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, I (janvier-mars), pp.107-126</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502455v1</w:t>
+                <w:t xml:space="preserve">hal-03379979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Cenatio Rotunda de Néron : état des recherches</w:t>
+                <w:t xml:space="preserve">Vigna Barberini (Palatin, Rome). Campagne d'études 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Villedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Italie centrale, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cefr.1485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03379979v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une construction néronienne mise au jour sur le site de la Vigna Barberini : la cenatio rotunda de la Domus Aurea ?</w:t>
               </w:r>
@@ -1453,234 +1453,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps septentrional du palais flavien et son impact sur le paysage</w:t>
+                <w:t xml:space="preserve">Costruzioni e trasformazioni nell’area della Vigna Barberini (metà del Io - inizio IIIo sec.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Villedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rome à l’époque flavienne: entre espace littéraire et topographie réelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laurenz Baumer; Damien Nelis; Manuel Royo, Oct 2016, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Il Palatino tra Tiberio e Massenzio: nuove acquisizioni e prospettive della ricerca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole française de Rome; Soprintendenza Archeologica di Roma; Deutsches Archaeologische Institut, Jan 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502513v1</w:t>
+                <w:t xml:space="preserve">hal-03502528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costruzioni e trasformazioni nell’area della Vigna Barberini (metà del Io - inizio IIIo sec.)</w:t>
+                <w:t xml:space="preserve">Il settore settentrionale del palazzo flavio: costruzione e prime trasformazioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Villedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Il Palatino tra Tiberio e Massenzio: nuove acquisizioni e prospettive della ricerca</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole française de Rome; Soprintendenza Archeologica di Roma; Deutsches Archaeologische Institut, Jan 2016, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Roman Archaeology Conference, session « Roma: i palazzi del potere tra la metà del I e la metà del II secolo d.C. Nuove ricerche »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Roman Archaeology Conference; Università di Roma La Sapienza; Soprintendenza archeologica di Roma, Mar 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502528v1</w:t>
+                <w:t xml:space="preserve">hal-03502524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il settore settentrionale del palazzo flavio: costruzione e prime trasformazioni</w:t>
+                <w:t xml:space="preserve">Le corps septentrional du palais flavien et son impact sur le paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Villedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roman Archaeology Conference, session « Roma: i palazzi del potere tra la metà del I e la metà del II secolo d.C. Nuove ricerche »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Roman Archaeology Conference; Università di Roma La Sapienza; Soprintendenza archeologica di Roma, Mar 2016, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Rome à l’époque flavienne: entre espace littéraire et topographie réelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurenz Baumer; Damien Nelis; Manuel Royo, Oct 2016, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502524v1</w:t>
+                <w:t xml:space="preserve">hal-03502513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation de la résidence impériale dans l’angle nord-est du Palatin</w:t>
               </w:r>
@@ -4103,51 +4103,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906572v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Ghalia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Villedieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03589202v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Damelet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abellon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502455v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1485" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379979v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704698v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380232v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380001v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004697v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Deneauve" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906265v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504034v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519482v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504021v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mauduit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Golvin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ubelmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519461v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493856v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quantin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502542v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518470v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502513v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502528v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502524v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502536v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504144v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380065v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Arnoldus-Huyzendveld" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura del Tento" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504058v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502494v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502492v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Morel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504160v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504150v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504165v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504154v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380241v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379958v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380143v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502473v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502454v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502450v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958357v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517213v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Boin&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517485v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517262v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288952v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Morineau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02168159v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorzkowski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leterrier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sammour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506569v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bargin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906572v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Ghalia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Villedieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03589202v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Damelet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abellon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379979v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502455v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1485" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704698v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380232v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380001v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004697v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Deneauve" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906265v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504034v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519482v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504021v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mauduit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Golvin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ubelmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519461v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493856v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quantin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502542v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518470v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502528v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502524v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502513v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502536v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504144v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380065v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Arnoldus-Huyzendveld" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura del Tento" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504058v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502494v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502492v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Morel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504160v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504150v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504165v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504154v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380241v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379958v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380143v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502473v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502454v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502450v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958357v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517213v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Boin&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517485v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517262v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288952v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Morineau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02168159v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorzkowski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leterrier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sammour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506569v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bargin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>