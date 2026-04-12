--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -2385,217 +2385,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larger stimuli do not attract more the gaze</w:t>
+                <w:t xml:space="preserve">Ultra-fast processing of printed words?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Tandonnet</w:t>
+                <w:t xml:space="preserve">L. A. Bendahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Massendari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Vitu</w:t>
+                <w:t xml:space="preserve">J. Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 39 (S), pp.173</w:t>
+              <w:t xml:space="preserve">, 2010, 39 (S), pp.147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440431v1</w:t>
+                <w:t xml:space="preserve">hal-01440430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-fast processing of printed words?</w:t>
+                <w:t xml:space="preserve">Larger stimuli do not attract more the gaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. A. Bendahman</w:t>
+                <w:t xml:space="preserve">C. Tandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Massendari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vitu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 39 (S), pp.147</w:t>
+              <w:t xml:space="preserve">, 2010, 39 (S), pp.173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440430v1</w:t>
+                <w:t xml:space="preserve">hal-01440431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An attempt to generate vertical saccades with pairs of contralateral stimuli</w:t>
               </w:r>
@@ -4365,51 +4365,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365521v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vidal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vitu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360828v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albrengues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavigne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguilar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219666" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307474v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Adeli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Zelinsky" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0825-16.2016" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307485v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Snell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2016.1217247" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307482v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Casteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/17.4.2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439588v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Walker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432289v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Nuthmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Engbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Kliegl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162449" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432266v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotje van Der Linden" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-015-1025-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439589v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432340v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Massendari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tandonnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2015.01.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01232550v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Math&#244;t" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/15.5.8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432334v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0038653" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432329v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisha Siebold" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieke Donk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0039168" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432445v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Yao-N'Dr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506285.2014.886652" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078168" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439719v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Kruegel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-012-0365-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440374v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674559v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chanceaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Bendahman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thorpe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2012.01.014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92M8MKW7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440402v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440387v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440393v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Casteau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440441v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fagot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440431v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tandonnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massendari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440430v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Bendahman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grainger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440432v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440586v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440606v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Callias" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440574v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440581v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolfs" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441273v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441271v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lancelin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jean" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358851v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lancelin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Kapoula" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358855v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry d'Ydewalle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263838v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eole Lapeyre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Cabasson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Gala" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445314v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081090v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003657v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402678v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307231v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.23.9.5644" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307205v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mancini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Spieser" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.23.9.5718" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365521v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vidal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vitu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360828v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albrengues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavigne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguilar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219666" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307474v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Adeli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Zelinsky" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0825-16.2016" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307485v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Snell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2016.1217247" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307482v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Casteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/17.4.2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439588v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Walker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432289v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Nuthmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Engbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Kliegl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162449" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432266v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotje van Der Linden" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-015-1025-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439589v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432340v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Massendari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tandonnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2015.01.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01232550v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Math&#244;t" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/15.5.8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432334v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0038653" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432329v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisha Siebold" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieke Donk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0039168" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432445v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Yao-N'Dr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506285.2014.886652" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078168" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439719v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Kruegel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-012-0365-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440374v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674559v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chanceaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Bendahman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thorpe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2012.01.014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92M8MKW7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440402v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440387v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440393v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Casteau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440441v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fagot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440430v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Bendahman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grainger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440431v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tandonnet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massendari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440432v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440586v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440606v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Callias" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440574v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440581v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolfs" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441273v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441271v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lancelin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jean" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358851v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lancelin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Kapoula" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358855v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry d'Ydewalle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263838v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eole Lapeyre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Cabasson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Gala" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445314v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081090v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003657v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402678v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307231v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.23.9.5644" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307205v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mancini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Spieser" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.23.9.5718" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>