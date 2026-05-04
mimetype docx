--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -2303,299 +2303,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saccade-like global spatial-integration processes in a hand-pointing task in baboons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Larger stimuli do not attract more the gaze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Massendari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vitu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 39 (S), pp.49-50</w:t>
+              <w:t xml:space="preserve">, 2010, 39 (S), pp.173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440441v1</w:t>
+                <w:t xml:space="preserve">hal-01440431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-fast processing of printed words?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saccade-like global spatial-integration processes in a hand-pointing task in baboons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Grainger</w:t>
+                <w:t xml:space="preserve">J. Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 39 (S), pp.147</w:t>
+              <w:t xml:space="preserve">, 2010, 39 (S), pp.49-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440430v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larger stimuli do not attract more the gaze</w:t>
+                <w:t xml:space="preserve">Ultra-fast processing of printed words?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Tandonnet</w:t>
+                <w:t xml:space="preserve">L. A. Bendahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Massendari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Vitu</w:t>
+                <w:t xml:space="preserve">J. Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 39 (S), pp.173</w:t>
+              <w:t xml:space="preserve">, 2010, 39 (S), pp.147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440431v1</w:t>
+                <w:t xml:space="preserve">hal-01440430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An attempt to generate vertical saccades with pairs of contralateral stimuli</w:t>
               </w:r>
@@ -4365,51 +4365,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365521v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vidal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vitu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360828v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albrengues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavigne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguilar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219666" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307474v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Adeli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Zelinsky" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0825-16.2016" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307485v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Snell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2016.1217247" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307482v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Casteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/17.4.2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439588v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Walker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432289v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Nuthmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Engbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Kliegl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162449" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432266v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotje van Der Linden" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-015-1025-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439589v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432340v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Massendari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tandonnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2015.01.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01232550v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Math&#244;t" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/15.5.8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432334v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0038653" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432329v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisha Siebold" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieke Donk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0039168" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432445v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Yao-N'Dr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506285.2014.886652" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078168" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439719v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Kruegel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-012-0365-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440374v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674559v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chanceaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Bendahman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thorpe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2012.01.014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92M8MKW7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440402v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440387v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440393v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Casteau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440441v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fagot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440430v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Bendahman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grainger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440431v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tandonnet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massendari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440432v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440586v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440606v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Callias" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440574v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440581v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolfs" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441273v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441271v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lancelin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jean" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358851v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lancelin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Kapoula" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358855v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry d'Ydewalle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263838v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eole Lapeyre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Cabasson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Gala" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445314v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081090v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003657v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402678v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307231v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.23.9.5644" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307205v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mancini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Spieser" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.23.9.5718" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365521v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vidal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vitu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360828v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albrengues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavigne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguilar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219666" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307474v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Adeli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Zelinsky" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0825-16.2016" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307485v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Snell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2016.1217247" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307482v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Casteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/17.4.2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439588v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Walker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432289v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Nuthmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Engbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Kliegl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162449" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432266v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotje van Der Linden" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-015-1025-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439589v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432340v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Massendari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tandonnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2015.01.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01232550v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Math&#244;t" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/15.5.8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432334v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0038653" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432329v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisha Siebold" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieke Donk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0039168" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432445v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Yao-N'Dr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506285.2014.886652" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078168" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439719v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Kruegel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-012-0365-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440374v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674559v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chanceaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Bendahman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thorpe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2012.01.014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92M8MKW7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440402v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440387v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440393v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Casteau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440431v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tandonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massendari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440441v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fagot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440430v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Bendahman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grainger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440432v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440586v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440606v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Callias" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440574v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440581v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolfs" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441273v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441271v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lancelin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jean" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358851v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lancelin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Kapoula" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358855v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry d'Ydewalle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263838v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eole Lapeyre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Cabasson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Gala" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445314v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081090v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003657v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402678v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307231v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.23.9.5644" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307205v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mancini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Spieser" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.23.9.5718" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>