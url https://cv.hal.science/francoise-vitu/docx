--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -668,780 +668,780 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the remote distractor effect on saccade latency greater when the distractor is less eccentric than the target?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soazig Casteau</w:t>
+                <w:t xml:space="preserve">Modeling attention and saccade programming in realworld contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Zelinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Adeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vitu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Walker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 45 (2), pp.23</w:t>
+              <w:t xml:space="preserve">, 2016, 45 (2), pp.77-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01439588v1</w:t>
+                <w:t xml:space="preserve">hal-01439589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No Evidence for a Saccadic Range Effect for Visually Guided and Memory-Guided Saccades in Simple Saccade-Targeting Tasks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antje Nuthmann</w:t>
+                <w:t xml:space="preserve">Is the remote distractor effect on saccade latency greater when the distractor is less eccentric than the target?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soazig Casteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Reinhold Kliegl</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Walker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (2), pp.23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432289v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the optimal viewing position for object processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lotje van Der Linden</w:t>
+                <w:t xml:space="preserve">No Evidence for a Saccadic Range Effect for Visually Guided and Memory-Guided Saccades in Simple Saccade-Targeting Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antje Nuthmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Engbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhold Kliegl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13414-015-1025-z⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (9), pp.1 - 27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0162449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432266v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling attention and saccade programming in realworld contexts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hossein Adeli</w:t>
+                <w:t xml:space="preserve">On the optimal viewing position for object processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotje van Der Linden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vitu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perception</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 78 (2), pp.602-617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13414-015-1025-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439589v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the reduced influence of contour on saccade metrics and its competition with stimulus size (vol 101, pg 158, 2014)</w:t>
+                <w:t xml:space="preserve">The Pupillary Light Response Reflects Eye-Movement Preparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Massendari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Tandonnet</w:t>
+                <w:t xml:space="preserve">Sebastiaan Mathôt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotje van Der Linden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vitu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vision Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.visres.2015.01.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (1), pp.28-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0038653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432340v1</w:t>
+                <w:t xml:space="preserve">hal-01432334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of object affordances and center of gravity in eye movements toward isolated daily-life objects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lotje van Der Linden</w:t>
+                <w:t xml:space="preserve">On the reduced influence of contour on saccade metrics and its competition with stimulus size (vol 101, pg 158, 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Massendari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastiaan Mathôt</w:t>
+                <w:t xml:space="preserve">Christophe Tandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vitu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (8), </w:t>
+              <w:t xml:space="preserve">Vision Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 108, pp.118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1167/15.5.8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.visres.2015.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01232550v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pupillary Light Response Reflects Eye-Movement Preparation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">The role of object affordances and center of gravity in eye movements toward isolated daily-life objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotje van Der Linden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastiaan Mathôt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vitu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 41 (1), pp.28-35. </w:t>
+              <w:t xml:space="preserve">Journal of Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/a0038653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1167/15.5.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432334v1</w:t>
+                <w:t xml:space="preserve">hal-01232550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Pupils Predict Goal-Driven Eye Movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastiaan Mathôt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisha Siebold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1618,64 +1618,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pupillary light response reveals the focus of covert visual attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastiaan Mathôt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotje van Der Linden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1761,51 +1761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Kruegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Engbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 74 (8), pp.1556-1561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2044,998 +2044,998 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are letters the correct unit to measure eye behaviour in reading? Testing the effect of character size on the launch site effect</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Castet</w:t>
+                <w:t xml:space="preserve">The uncertainty of target location: A tool to explore the neural mechanisms involved in the computation of vertical saccades in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Casteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vitu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 40 (1), pp.121</w:t>
+              <w:t xml:space="preserve">, 2011, 40 (S), pp.152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440402v1</w:t>
+                <w:t xml:space="preserve">hal-01440393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral interactions influence WHERE but not WHEN the eyes move</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soazig Casteau</w:t>
+                <w:t xml:space="preserve">Are letters the correct unit to measure eye behaviour in reading? Testing the effect of character size on the launch site effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Yao-N'Dré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vitu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 40 (1), pp.121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440387v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The uncertainty of target location: A tool to explore the neural mechanisms involved in the computation of vertical saccades in humans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Casteau</w:t>
+                <w:t xml:space="preserve">Lateral interactions influence WHERE but not WHEN the eyes move</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soazig Casteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vitu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 40 (S), pp.152</w:t>
+              <w:t xml:space="preserve">, 2011, 40 (1), pp.121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440393v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larger stimuli do not attract more the gaze</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Massendari</w:t>
+                <w:t xml:space="preserve">An attempt to generate vertical saccades with pairs of contralateral stimuli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Casteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vitu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 39 (S), pp.173</w:t>
+              <w:t xml:space="preserve">, 2010, 39 (S), pp.33-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440431v1</w:t>
+                <w:t xml:space="preserve">hal-01440432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saccade-like global spatial-integration processes in a hand-pointing task in baboons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 39 (S), pp.49-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-fast processing of printed words?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. A. Bendahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 39 (S), pp.147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An attempt to generate vertical saccades with pairs of contralateral stimuli</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Casteau</w:t>
+                <w:t xml:space="preserve">Larger stimuli do not attract more the gaze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Massendari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vitu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 39 (S), pp.33-34</w:t>
+              <w:t xml:space="preserve">, 2010, 39 (S), pp.173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440432v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the global effect and the critical role of retinal eccentricity: Implications for eye movements in reading.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential effects of target onset and target uncertainty on saccade latency distributions in the gap and overlap tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rolfs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vitu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eye Movement Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 2 (3, SI)</w:t>
+              <w:t xml:space="preserve">Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 37, pp.151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440586v1</w:t>
+                <w:t xml:space="preserve">hal-01440581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic changes in children's two-digit addition problem solving</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">About the global effect and the critical role of retinal eccentricity: Implications for eye movements in reading.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vitu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 43 (3-4), pp.530</w:t>
+              <w:t xml:space="preserve">Journal of Eye Movement Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (3, SI)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440606v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saccadic eye movements in two-stimulus visual displays: foveal and peripheral distractor stimuli are not equal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strategic changes in children's two-digit addition problem solving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Callias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vitu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Casteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 37, pp.131-132</w:t>
+              <w:t xml:space="preserve">International Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (3-4), pp.530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440574v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential effects of target onset and target uncertainty on saccade latency distributions in the gap and overlap tasks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saccadic eye movements in two-stimulus visual displays: foveal and peripheral distractor stimuli are not equal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Casteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 37, pp.151</w:t>
+              <w:t xml:space="preserve">, 2008, 37, pp.131-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440581v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the imited role of target onset in the gap task: Support for the motor-preparation account</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rolfs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vitu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4365,51 +4365,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365521v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vidal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vitu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360828v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albrengues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavigne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguilar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219666" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307474v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Adeli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Zelinsky" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0825-16.2016" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307485v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Snell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2016.1217247" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307482v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Casteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/17.4.2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439588v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Walker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432289v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Nuthmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Engbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Kliegl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162449" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432266v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotje van Der Linden" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-015-1025-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439589v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432340v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Massendari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tandonnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2015.01.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01232550v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Math&#244;t" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/15.5.8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432334v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0038653" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432329v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisha Siebold" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieke Donk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0039168" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432445v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Yao-N'Dr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506285.2014.886652" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078168" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439719v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Kruegel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-012-0365-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440374v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674559v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chanceaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Bendahman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thorpe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2012.01.014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92M8MKW7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440402v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440387v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440393v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Casteau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440431v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tandonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massendari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440441v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fagot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440430v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Bendahman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grainger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440432v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440586v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440606v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Callias" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440574v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440581v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolfs" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441273v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441271v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lancelin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jean" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358851v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lancelin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Kapoula" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358855v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry d'Ydewalle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263838v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eole Lapeyre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Cabasson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Gala" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445314v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081090v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003657v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402678v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307231v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.23.9.5644" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307205v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mancini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Spieser" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.23.9.5718" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365521v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vidal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vitu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360828v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albrengues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavigne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguilar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219666" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307474v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Adeli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Zelinsky" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0825-16.2016" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307485v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Snell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2016.1217247" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307482v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Casteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/17.4.2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439589v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439588v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Walker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432289v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Nuthmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Engbert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Kliegl" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162449" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432266v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotje van Der Linden" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-015-1025-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432334v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Math&#244;t" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0038653" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432340v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Massendari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tandonnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2015.01.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01232550v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/15.5.8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432329v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisha Siebold" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieke Donk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0039168" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432445v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Yao-N'Dr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506285.2014.886652" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078168" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439719v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Kruegel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-012-0365-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440374v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674559v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chanceaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Bendahman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thorpe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2012.01.014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92M8MKW7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440393v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Casteau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440402v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440387v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440432v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440441v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fagot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440430v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Bendahman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grainger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440431v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tandonnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massendari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440581v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolfs" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440586v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440606v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Callias" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440574v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441273v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441271v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lancelin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jean" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358851v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lancelin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Kapoula" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358855v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry d'Ydewalle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263838v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eole Lapeyre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Cabasson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Gala" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445314v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081090v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003657v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402678v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307231v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.23.9.5644" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307205v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mancini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Spieser" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.23.9.5718" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>