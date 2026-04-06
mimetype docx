--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -187,174 +187,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le royaume de Khotan ne fut jamais bouddhiste. L’historiographie selon l’empereur mandchou Qianlong (r. 1736-1796)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Wang-Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal Asiatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 302, pp.531-550</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de Mary Anne Cartelli, &amp;lt;i&amp;gt;The Five-Colored Clouds of Mount Wutai : Poems from Dunhuang&amp;lt;/i&amp;gt;, Leiden, Brill, 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Wang-Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">T'oung Pao/通報 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 100, pp.512-514. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/15685322-10045P08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/15685322-10045P08⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01693731v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01693730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SINETOMB. La représentation sémantique de l’espace</w:t>
               </w:r>
@@ -1699,165 +1699,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Life and Achievements of Reverend Babu Tharchin, The Tibetan Scholar from Kinnaur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Wang-Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bod dang khu nu bar gyi 'brel ba'i bgro gleng tshogs 'du'i gsung bshad dang dpyad rtsom phyogs bsgrigs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Miroir des nouvelles de chaque pays, le journal tibétain de Kalimpong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Wang-Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalogue de l'Exposition du bicentenaire de la Société Asiatique (1822-2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912797v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03912786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Dharani de Marici suivie d'autres prières</w:t>
               </w:r>
@@ -2915,51 +2915,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912778v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Wang-Toutain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693731v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-10045P08" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693730v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693718v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693726v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693724v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693725v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693720v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693722v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arasi.2007.1680" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693721v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053406v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawee Busayarat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Dominico" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743790" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04363338v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyabj&#233; Pabhongkha Rinpoche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.del-publications.fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912787v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912781v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912780v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912782v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912775v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Domenico" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912774v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693728v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhua Luo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693727v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912797v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912786v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912798v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912784v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693729v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693735v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693734v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693732v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693733v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693717v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693719v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693723v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089456v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trombert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477816v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912778v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Wang-Toutain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693730v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693731v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-10045P08" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693718v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693726v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693724v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693725v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693720v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693722v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arasi.2007.1680" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693721v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053406v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawee Busayarat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Dominico" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743790" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04363338v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyabj&#233; Pabhongkha Rinpoche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.del-publications.fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912787v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912781v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912780v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912782v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912775v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Domenico" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912774v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693728v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhua Luo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693727v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912786v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912797v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912798v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912784v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693729v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693735v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693734v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693732v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693733v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693717v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693719v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693723v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089456v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trombert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477816v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>