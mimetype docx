--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1266,450 +1266,450 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le quartier du Fort à Saint-Benoît-du-Sault (Indre), résultats du diagnostic d’archéologie préventive de novembre 2020. Première partie : les questions d’urbanisme</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le village de Mougon (Crouzilles, Indre-et-Loire) de l’Antiquité à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Delémont</w:t>
+                <w:t xml:space="preserve">Philippe Salé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Holzem</w:t>
+                <w:t xml:space="preserve">Céline Barthélemy-Sylvand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Bet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l’Académie du Centre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2025, pp.13-26</w:t>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64, pp.[en ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05205523v1</w:t>
+                <w:t xml:space="preserve">halshs-05222895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le village de Mougon (Crouzilles, Indre-et-Loire) de l’Antiquité à nos jours</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Salé</w:t>
+                <w:t xml:space="preserve">Le quartier du Fort à Saint-Benoît-du-Sault (Indre), résultats du diagnostic d’archéologie préventive de novembre 2020. Première partie : les questions d’urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Barthélemy-Sylvand</w:t>
+                <w:t xml:space="preserve">Marielle Delémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bet</w:t>
+                <w:t xml:space="preserve">Nicolas Holzem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Boucher</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64, pp.[en ligne]</w:t>
+              <w:t xml:space="preserve">Revue de l’Académie du Centre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025, pp.13-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05222895v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05205523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déols, places Carnot et La Fayette : mutation fonctionnelle d’un espace, entre cimetière paroissial et place, du X&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle (Indre)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Roy</w:t>
+                <w:t xml:space="preserve">Le village de Rouvres-les-Bois (Indre) et son enceinte médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Querrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Varia, 61</w:t>
+              <w:t xml:space="preserve">L'Indre et son passé : Bulletin du Groupe d'histoire et d'archéologie de Buzançais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49, pp.39-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03985898v1</w:t>
+                <w:t xml:space="preserve">hal-03817313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le village de Rouvres-les-Bois (Indre) et son enceinte médiévale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+                <w:t xml:space="preserve">Déols, places Carnot et La Fayette : mutation fonctionnelle d’un espace, entre cimetière paroissial et place, du X&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle (Indre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Indre et son passé : Bulletin du Groupe d'histoire et d'archéologie de Buzançais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 49, pp.39-54</w:t>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Varia, 61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817313v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03985898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transformations d’un faubourg de Blois : les terrasses de l’Évêché (V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle)</w:t>
               </w:r>
@@ -2531,329 +2531,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bois et les objets composites (bois-métal) de la fouille du parking Anatole France à Tours (Indre-et-Loire)</w:t>
+                <w:t xml:space="preserve">Synthèse des interventions archéologiques au prieuré de &amp;quot;La Madeleine-lez-Orléans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mille</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand N. Moine</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathias Cunault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rouquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 53</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Archéologique et Historique de l’Orléanais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 169, pp.15-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01255081v1</w:t>
+                <w:t xml:space="preserve">hal-03329370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse des interventions archéologiques au prieuré de &amp;quot;La Madeleine-lez-Orléans</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les bois et les objets composites (bois-métal) de la fouille du parking Anatole France à Tours (Indre-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacha Kacki</w:t>
+                <w:t xml:space="preserve">Pierre Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Rouquette</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand N. Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Yvernault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Archéologique et Historique de l’Orléanais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 169, pp.15-37</w:t>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329370v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01255081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse des interventions archéologiques au prieuré de &amp;quot; la Madeleine-lez-Orléans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Cunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4239,51 +4239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Holzem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4982,285 +4982,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05000856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sainte-Maure-de-Touraine (Indre-et-Loire). Rue du 11 novembre et parking de l'îlot central</w:t>
+                <w:t xml:space="preserve">Moulins-sur-Céphons (Indre), Le Bourg, Rue Pascal-Rechaussat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Pichon</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Inrap, SRA Centre - Val de Loire. 2023, pp.117</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Querrien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap, SRA Centre - Val de Loire. 2023, pp.114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05190163v1</w:t>
+                <w:t xml:space="preserve">hal-05190131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moulins-sur-Céphons (Indre), Le Bourg, Rue Pascal-Rechaussat</w:t>
+                <w:t xml:space="preserve">Sainte-Maure-de-Touraine (Indre-et-Loire). Rue du 11 novembre et parking de l'îlot central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Yvernault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Millet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Inrap, SRA Centre - Val de Loire. 2023, pp.114</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap, SRA Centre - Val de Loire. 2023, pp.117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05190131v1</w:t>
+                <w:t xml:space="preserve">hal-05190163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinq-Mars-la-Pile, Le château ; tour orientale et tourelle d’escalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Holzem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5321,77 +5321,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Delémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Holzem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap, SRA Centre - Val de Loire. 2023, pp.216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5407,464 +5407,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les occupations protohistoriques, antiques et médiévales du site de Vaugourdon à Veigné : Centre-Val de Loire, Indre-et-Loire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
+                <w:t xml:space="preserve">La Chaussée-Saint-Victor, Saint-Victor : Occupations en bord de Loire de l'Antiquité à la fin de la période moderne : Centre-Val de Loire, Loir-et-Cher : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Aunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Mortreau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Boucher</w:t>
+                <w:t xml:space="preserve">Cécile Bebien-Dabek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Braguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023, 2 vol. (381 p., 593 p.)</w:t>
+              <w:t xml:space="preserve">Inrap CIF. 2023, 2 vol. (382, 461 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397130v1</w:t>
+                <w:t xml:space="preserve">hal-04346743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Chaussée-Saint-Victor, Saint-Victor : Occupations en bord de Loire de l'Antiquité à la fin de la période moderne : Centre-Val de Loire, Loir-et-Cher : rapport de fouille</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Roy</w:t>
+                <w:t xml:space="preserve">Les occupations protohistoriques, antiques et médiévales du site de Vaugourdon à Veigné : Centre-Val de Loire, Indre-et-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Mortreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Aunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Séverine Braguier</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap CIF. 2023, 2 vol. (382, 461 p.)</w:t>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023, 2 vol. (381 p., 593 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346743v1</w:t>
+                <w:t xml:space="preserve">hal-04397130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reuilly, 11 rue de la République</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Inrap Centre - Île-de-France. 2022, 1 vol. (127 p.)</w:t>
+                <w:t xml:space="preserve">Les cimetières modernes « hors les murs » dans le nord-est de la France : topographie, modes / pratiques funéraires et populations des cimetières antérieurs au décret impérial de 1804 (XVIe-XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fossurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ardagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgie Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP. 2022, 151 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504716v1</w:t>
+                <w:t xml:space="preserve">hal-04203555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cimetières modernes « hors les murs » dans le nord-est de la France : topographie, modes / pratiques funéraires et populations des cimetières antérieurs au décret impérial de 1804 (XVIe-XVIIIe siècles)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reuilly, 11 rue de la République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Holzem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Yvernault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Centre - Île-de-France. 2022, 1 vol. (127 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgie Baudry</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-04203555v1</w:t>
+                <w:t xml:space="preserve">hal-04504716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amboise, Ville Sud. Sépultures du Bas-Empire</w:t>
               </w:r>
@@ -6335,51 +6335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorine Mataouchek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Holzem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7605,64 +7605,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agglomération antique et médiévale de &amp;quot;Mougon&amp;quot; à Crouzilles (Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Salé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8051,51 +8051,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veigné-Montbazon, Indre-et-Loire, 37 Section Tours -Angoulême. LGV SEA 2-Phase 44 - PK 4,0 - PK 9,0. Rapport de diagnostic archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barthélemy-Sylvand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8160,77 +8160,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Madeleine : hospitalité et recueillement à travers différentes occupations (IXe–XVIIIe s.). Rapport final d’opération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Poitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9098,51 +9098,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3AB039D9"/>
+    <w:nsid w:val="6549A054"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9329,51 +9329,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-yvernault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04440795v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jouquand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Jouanneau-Bigot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Champault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/9kg5-9746" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04832538v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658107v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693422v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437152v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jeanne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Blondiaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Donoghue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/rencontres/corps-malade-prise-en-charge-traitement-funeraire-souffrants-maladrerie-hopital-cimetiere/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213354v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jaffrot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715451v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gu&#233;rin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Roux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205523v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte V&#233;quaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05222895v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985898v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817313v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Querrien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676026v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219483v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095536v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02865486v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Miclon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Genies" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414725v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02131580v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaultier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genies" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-017-0192-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269622v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vanhove" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255081v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand N. Moine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329370v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cunault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842975v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959705v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/fp00-t303" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856488v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/a7mw-j474" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790928v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marlet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Simard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382814v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04938792v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/5q1d-4c55" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297070v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poulle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364117v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roubaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416594v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936634v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Niel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953520v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160076v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;bien-Dabek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001012v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Gilento" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001101v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000682v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sal&#233; Philippe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gard&#232;re Philippe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millet S&#233;bastien" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;bien-Dabek C&#233;cile" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001064v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dabek" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000978v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Berre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645329v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Marzais" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000856v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190163v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190131v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04504435v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190247v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397130v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mortreau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346743v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bebien-Dabek" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04504716v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04203555v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Baudry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000715v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couvin Fabrice" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lessert Marie-Paule Cl&#233;ment Pallu De" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chollet V&#233;ronique" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190206v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504395v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marsollier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209600v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589027v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schemmama" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094105v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baguenier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283774v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000418v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281783v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213761v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209610v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396252v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283697v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285678v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289970v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lozahic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495868v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000917v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Gard&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269668v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001204v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209617v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139673v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cunault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poitevin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouquet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209593v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01806451v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255928v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800640v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Riquier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800643v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Troubady" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936690v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Mouchard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310395v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-yvernault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04440795v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jouquand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Jouanneau-Bigot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Champault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/9kg5-9746" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04832538v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658107v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693422v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437152v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jeanne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Blondiaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Donoghue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/rencontres/corps-malade-prise-en-charge-traitement-funeraire-souffrants-maladrerie-hopital-cimetiere/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213354v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jaffrot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715451v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gu&#233;rin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Roux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05222895v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205523v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte V&#233;quaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817313v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Querrien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985898v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676026v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219483v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095536v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02865486v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Miclon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Genies" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414725v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02131580v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaultier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genies" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-017-0192-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269622v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vanhove" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329370v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cunault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquette" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255081v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand N. Moine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842975v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959705v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/fp00-t303" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856488v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/a7mw-j474" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790928v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marlet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Simard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382814v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04938792v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/5q1d-4c55" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297070v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poulle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364117v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roubaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416594v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936634v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Niel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953520v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160076v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;bien-Dabek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001012v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Gilento" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001101v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000682v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sal&#233; Philippe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gard&#232;re Philippe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millet S&#233;bastien" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;bien-Dabek C&#233;cile" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001064v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dabek" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000978v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Berre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645329v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Marzais" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000856v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190131v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190163v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04504435v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190247v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346743v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bebien-Dabek" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397130v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mortreau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04203555v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Baudry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04504716v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000715v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couvin Fabrice" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lessert Marie-Paule Cl&#233;ment Pallu De" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chollet V&#233;ronique" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190206v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504395v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marsollier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209600v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589027v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schemmama" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094105v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baguenier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283774v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000418v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281783v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213761v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209610v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396252v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283697v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285678v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289970v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lozahic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495868v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000917v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Gard&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269668v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001204v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209617v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139673v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cunault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poitevin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouquet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209593v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01806451v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255928v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800640v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Riquier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800643v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Troubady" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936690v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Mouchard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310395v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>