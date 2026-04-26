--- v1 (2026-04-06)
+++ v2 (2026-04-26)
@@ -1266,450 +1266,450 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le village de Mougon (Crouzilles, Indre-et-Loire) de l’Antiquité à nos jours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le quartier du Fort à Saint-Benoît-du-Sault (Indre), résultats du diagnostic d’archéologie préventive de novembre 2020. Première partie : les questions d’urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Yvernault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Salé</w:t>
+                <w:t xml:space="preserve">Marielle Delémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Barthélemy-Sylvand</w:t>
+                <w:t xml:space="preserve">Nicolas Holzem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64, pp.[en ligne]</w:t>
+              <w:t xml:space="preserve">Revue de l’Académie du Centre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025, pp.13-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05222895v1</w:t>
+                <w:t xml:space="preserve">halshs-05205523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le quartier du Fort à Saint-Benoît-du-Sault (Indre), résultats du diagnostic d’archéologie préventive de novembre 2020. Première partie : les questions d’urbanisme</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Yvernault</w:t>
+                <w:t xml:space="preserve">Le village de Mougon (Crouzilles, Indre-et-Loire) de l’Antiquité à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Salé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Delémont</w:t>
+                <w:t xml:space="preserve">Céline Barthélemy-Sylvand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Holzem</w:t>
+                <w:t xml:space="preserve">Philippe Bet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l’Académie du Centre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2025, pp.13-26</w:t>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64, pp.[en ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05205523v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05222895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le village de Rouvres-les-Bois (Indre) et son enceinte médiévale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+                <w:t xml:space="preserve">Déols, places Carnot et La Fayette : mutation fonctionnelle d’un espace, entre cimetière paroissial et place, du X&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle (Indre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Indre et son passé : Bulletin du Groupe d'histoire et d'archéologie de Buzançais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 49, pp.39-54</w:t>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Varia, 61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03817313v1</w:t>
+                <w:t xml:space="preserve">hal-03985898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déols, places Carnot et La Fayette : mutation fonctionnelle d’un espace, entre cimetière paroissial et place, du X&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle (Indre)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Roy</w:t>
+                <w:t xml:space="preserve">Le village de Rouvres-les-Bois (Indre) et son enceinte médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Querrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Varia, 61</w:t>
+              <w:t xml:space="preserve">L'Indre et son passé : Bulletin du Groupe d'histoire et d'archéologie de Buzançais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49, pp.39-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03985898v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transformations d’un faubourg de Blois : les terrasses de l’Évêché (V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle)</w:t>
               </w:r>
@@ -4239,51 +4239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Holzem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4312,259 +4312,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Grand Sarry&amp;quot; - Autoroute A10 entre l'A19 et l'A71</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chinon, Cinéma le Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Pradat</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 2024, 4 vol. (436, 284, 298, 132 p.)</w:t>
+                <w:t xml:space="preserve">Salé Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Yvernault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gardère Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millet Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bébien-Dabek Cécile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2024, 1 vol. (87 p.) : ill., 23 fig., 12 photogr., 1 tableau ; 30 cm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05001101v1</w:t>
+                <w:t xml:space="preserve">hal-05000682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chinon, Cinéma le Rabelais</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Grand Sarry&amp;quot; - Autoroute A10 entre l'A19 et l'A71</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Braguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2024, 4 vol. (436, 284, 298, 132 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millet Sébastien</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05000682v1</w:t>
+                <w:t xml:space="preserve">hal-05001101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luynes, Loire Grandeur Nature secteur K3 - Aménagements diachroniques sur les bords de Loire</w:t>
               </w:r>
@@ -5040,51 +5040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Querrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap, SRA Centre - Val de Loire. 2023, pp.114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5216,51 +5216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinq-Mars-la-Pile, Le château ; tour orientale et tourelle d’escalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Holzem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5321,77 +5321,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Delémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Holzem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap, SRA Centre - Val de Loire. 2023, pp.216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5583,51 +5583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Aunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023, 2 vol. (381 p., 593 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5643,228 +5643,228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cimetières modernes « hors les murs » dans le nord-est de la France : topographie, modes / pratiques funéraires et populations des cimetières antérieurs au décret impérial de 1804 (XVIe-XVIIIe siècles)</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP. 2022, 151 p</w:t>
+                <w:t xml:space="preserve">Reuilly, 11 rue de la République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Holzem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Yvernault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Centre - Île-de-France. 2022, 1 vol. (127 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04203555v1</w:t>
+                <w:t xml:space="preserve">hal-04504716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reuilly, 11 rue de la République</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Inrap Centre - Île-de-France. 2022, 1 vol. (127 p.)</w:t>
+                <w:t xml:space="preserve">Les cimetières modernes « hors les murs » dans le nord-est de la France : topographie, modes / pratiques funéraires et populations des cimetières antérieurs au décret impérial de 1804 (XVIe-XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fossurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ardagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgie Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP. 2022, 151 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504716v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amboise, Ville Sud. Sépultures du Bas-Empire</w:t>
               </w:r>
@@ -5876,51 +5876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couvin Fabrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessert Marie-Paule Clément Pallu De</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gardère Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6335,51 +6335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorine Mataouchek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Holzem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7605,64 +7605,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agglomération antique et médiévale de &amp;quot;Mougon&amp;quot; à Crouzilles (Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Salé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8051,51 +8051,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veigné-Montbazon, Indre-et-Loire, 37 Section Tours -Angoulême. LGV SEA 2-Phase 44 - PK 4,0 - PK 9,0. Rapport de diagnostic archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barthélemy-Sylvand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9098,51 +9098,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6549A054"/>
+    <w:nsid w:val="42D89D7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9329,51 +9329,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-yvernault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04440795v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jouquand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Jouanneau-Bigot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Champault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/9kg5-9746" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04832538v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658107v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693422v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437152v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jeanne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Blondiaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Donoghue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/rencontres/corps-malade-prise-en-charge-traitement-funeraire-souffrants-maladrerie-hopital-cimetiere/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213354v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jaffrot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715451v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gu&#233;rin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Roux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05222895v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205523v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte V&#233;quaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817313v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Querrien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985898v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676026v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219483v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095536v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02865486v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Miclon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Genies" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414725v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02131580v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaultier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genies" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-017-0192-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269622v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vanhove" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329370v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cunault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquette" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255081v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand N. Moine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842975v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959705v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/fp00-t303" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856488v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/a7mw-j474" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790928v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marlet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Simard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382814v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04938792v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/5q1d-4c55" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297070v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poulle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364117v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roubaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416594v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936634v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Niel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953520v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160076v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;bien-Dabek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001012v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Gilento" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001101v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000682v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sal&#233; Philippe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gard&#232;re Philippe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millet S&#233;bastien" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;bien-Dabek C&#233;cile" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001064v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dabek" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000978v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Berre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645329v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Marzais" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000856v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190131v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190163v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04504435v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190247v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346743v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bebien-Dabek" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397130v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mortreau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04203555v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Baudry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04504716v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000715v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couvin Fabrice" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lessert Marie-Paule Cl&#233;ment Pallu De" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chollet V&#233;ronique" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190206v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504395v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marsollier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209600v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589027v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schemmama" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094105v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baguenier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283774v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000418v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281783v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213761v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209610v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396252v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283697v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285678v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289970v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lozahic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495868v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000917v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Gard&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269668v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001204v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209617v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139673v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cunault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poitevin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouquet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209593v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01806451v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255928v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800640v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Riquier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800643v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Troubady" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936690v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Mouchard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310395v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-yvernault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04440795v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jouquand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Jouanneau-Bigot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Champault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/9kg5-9746" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04832538v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658107v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693422v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437152v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jeanne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Blondiaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Donoghue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/rencontres/corps-malade-prise-en-charge-traitement-funeraire-souffrants-maladrerie-hopital-cimetiere/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213354v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jaffrot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715451v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gu&#233;rin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Roux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205523v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte V&#233;quaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05222895v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985898v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817313v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Querrien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676026v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219483v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095536v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02865486v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Miclon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Genies" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414725v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02131580v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaultier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genies" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-017-0192-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269622v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vanhove" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329370v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cunault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquette" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255081v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand N. Moine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842975v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959705v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/fp00-t303" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856488v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/a7mw-j474" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790928v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marlet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Simard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382814v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04938792v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/5q1d-4c55" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297070v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poulle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364117v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roubaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416594v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936634v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Niel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953520v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160076v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;bien-Dabek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001012v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Gilento" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000682v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sal&#233; Philippe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gard&#232;re Philippe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millet S&#233;bastien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;bien-Dabek C&#233;cile" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001101v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001064v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dabek" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000978v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Berre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645329v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Marzais" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000856v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190131v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190163v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04504435v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190247v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346743v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bebien-Dabek" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397130v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mortreau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04504716v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04203555v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Baudry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000715v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couvin Fabrice" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lessert Marie-Paule Cl&#233;ment Pallu De" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chollet V&#233;ronique" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190206v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504395v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marsollier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209600v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589027v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schemmama" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094105v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baguenier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283774v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000418v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281783v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213761v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209610v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396252v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283697v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285678v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289970v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lozahic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495868v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000917v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Gard&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269668v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001204v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209617v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139673v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cunault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poitevin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouquet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209593v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01806451v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255928v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800640v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Riquier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800643v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Troubady" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936690v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Mouchard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310395v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>