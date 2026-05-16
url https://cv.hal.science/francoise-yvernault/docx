--- v2 (2026-04-26)
+++ v3 (2026-05-16)
@@ -455,311 +455,311 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les occupations du plateau nord de Tours (Indre-et-Loire) durant le premier Moyen Âge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fouille du 13 bis rue des Ponts Chartrains : découverte d’une occupation agro-pastorale inédite du Ve/VIe au XIIe siècle dans le faubourg de Vienne à Blois (Loir-et-Cher)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Jouquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Jouanneau-Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Françoise Yvernault</w:t>
+                <w:t xml:space="preserve">Didier Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Champault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Bazin; François Capron; Alexis Corrochano; Stéphane Joly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’archéologie des Ve-XIIe siècles en région Centre-Val de Loire, Actes des 41es Journées internationales de l’Association française d’Archéologie mérovingienne. Chartres (Eure-et-Loir) – 29 sept. au 2 oct. 2021, Vol. 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFAM; FERACF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.143-157, 2024, Revue archéologique du Centre de la France - Suppléments, 85, 332 p., 2024, Mémoires de l’Association française d’Archéologie mérovingienne, Tome 40, 978-2-913272-70-5</w:t>
+              <w:t xml:space="preserve">, pp.111-118, 2024, Revue archéologique du Centre de la France - Suppléments, 85, 332 p., 2024, Mémoires de l’Association française d’Archéologie mérovingienne, Tome 40, 978-2-913272-70-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04658107v1</w:t>
+                <w:t xml:space="preserve">hal-04693422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fouille du 13 bis rue des Ponts Chartrains : découverte d’une occupation agro-pastorale inédite du Ve/VIe au XIIe siècle dans le faubourg de Vienne à Blois (Loir-et-Cher)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvia Jouanneau-Bigot</w:t>
+                <w:t xml:space="preserve">Les occupations du plateau nord de Tours (Indre-et-Loire) durant le premier Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Denise Dalayeun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Poitevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Josset</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gardère</w:t>
+                <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Bazin; François Capron; Alexis Corrochano; Stéphane Joly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’archéologie des Ve-XIIe siècles en région Centre-Val de Loire, Actes des 41es Journées internationales de l’Association française d’Archéologie mérovingienne. Chartres (Eure-et-Loir) – 29 sept. au 2 oct. 2021, Vol. 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFAM; FERACF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.111-118, 2024, Revue archéologique du Centre de la France - Suppléments, 85, 332 p., 2024, Mémoires de l’Association française d’Archéologie mérovingienne, Tome 40, 978-2-913272-70-5</w:t>
+              <w:t xml:space="preserve">, pp.143-157, 2024, Revue archéologique du Centre de la France - Suppléments, 85, 332 p., 2024, Mémoires de l’Association française d’Archéologie mérovingienne, Tome 40, 978-2-913272-70-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693422v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04658107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les soins des lépreux au Moyen Âge : approche transdisciplinaire de la fouille à l’histoire du site de Saint-Thomas d’Aizier (XIe-XVIe siècles)</w:t>
               </w:r>
@@ -887,51 +887,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation archéologique du village d’Esvres et de son territoire (Indre-et-Loire). Un bilan d’étape pour le premier Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1171,51 +1171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in V. Serna (dir.) : La Loire dessus .. dessous, archéologie d'un fleuve de l'âge du Bronze à nos jours : catalogue d'exposition (Cosne - Cours-sur-Loire, 18 sept.-24 déc. 2010 ; Châteauneuf-sur-Loire, 16 avril-31 août 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faton, pp.138-140, 2010, 978-2-87844-139-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1266,316 +1266,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le quartier du Fort à Saint-Benoît-du-Sault (Indre), résultats du diagnostic d’archéologie préventive de novembre 2020. Première partie : les questions d’urbanisme</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le village de Mougon (Crouzilles, Indre-et-Loire) de l’Antiquité à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Delémont</w:t>
+                <w:t xml:space="preserve">Philippe Salé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Holzem</w:t>
+                <w:t xml:space="preserve">Céline Barthélemy-Sylvand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Bet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l’Académie du Centre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2025, pp.13-26</w:t>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64, pp.[en ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05205523v1</w:t>
+                <w:t xml:space="preserve">halshs-05222895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le village de Mougon (Crouzilles, Indre-et-Loire) de l’Antiquité à nos jours</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Salé</w:t>
+                <w:t xml:space="preserve">Le quartier du Fort à Saint-Benoît-du-Sault (Indre), résultats du diagnostic d’archéologie préventive de novembre 2020. Première partie : les questions d’urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Barthélemy-Sylvand</w:t>
+                <w:t xml:space="preserve">Marielle Delémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bet</w:t>
+                <w:t xml:space="preserve">Nicolas Holzem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Boucher</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64, pp.[en ligne]</w:t>
+              <w:t xml:space="preserve">Revue de l’Académie du Centre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025, pp.13-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05222895v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05205523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déols, places Carnot et La Fayette : mutation fonctionnelle d’un espace, entre cimetière paroissial et place, du X&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; au XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle (Indre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Varia, 61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1613,64 +1613,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le village de Rouvres-les-Bois (Indre) et son enceinte médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Querrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Indre et son passé : Bulletin du Groupe d'histoire et d'archéologie de Buzançais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 49, pp.39-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1695,77 +1695,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transformations d’un faubourg de Blois : les terrasses de l’Évêché (V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Denise Dalayeun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 60, https://journals.openedition.org/racf/4774</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1790,64 +1790,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résultats préliminaires du diagnostic d’archéologie préventive « Coeur de Ville » à Buzançais (Indre). Seconde partie : le secteur de l'hôtel de ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1915,64 +1915,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résultats préliminaires du diagnostic d’archéologie préventive « Cœur de Ville » à Buzançais (Indre). Première partie : le secteur de la Place de l’Eglise et de l’esplanade des Grands-Jardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2092,51 +2092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Genies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 31 (1-2), pp.77-92. </w:t>
@@ -2213,51 +2213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Genies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2347,51 +2347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Genies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
@@ -2468,51 +2468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2714,51 +2714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand N. Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2940,51 +2940,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux cimetières inédits documentés par les archives de l’hôpital général de Tours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études documentaires et études d’archives en archéologie préventive : 6e séminaire scientifique et technique de l’Inrap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lyon, France. , </w:t>
@@ -3022,77 +3022,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête bibliographique, étude documentaire et étude d'archives pour le diagnostic archéologique des bourgs et des villages actuels : développement des pratiques dans l'ouest de la région Centre-Val de Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Trébuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3156,51 +3156,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les caves du village d’Esvres-sur-Indre. Première approche archéologique et architecturale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3294,51 +3294,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation et l’étude des ensembles funéraires villageois : présentation d’études de cas du diocèse de Tours (Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3438,51 +3438,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cimetière inédit documenté par les archives de l’hôpital général de Tours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études documentaires et études d'archives en archéologie préventive : 6e séminaire scientifique et technique de l’Inrap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marc Bouiron; Carine Carpentier; Louis Faivre d’Arcier; Sébastien Gaime; Michel Goy; Anne Pariente, Nov 2022, Lyon, France. 8 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3516,90 +3516,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles sources d'archives pour documenter les cimetières modernes en archéologie préventive ? Retour d'expérience en région Centre-Val-de-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Yvernault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sources documentaires pour l’archéologie du cimetière d’Ancien Régime (autour du XVIIIe siècle), Table-ronde du Projet collectif de recherche CimMoNE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PCR Cimetières Modernes du Nord Est de la France (CimMoNE); UMR 7324 Citeres-LAT, Nov 2023, Tours, MSH Val de Loire, France. https://cimmone-2023.sciencesconf.org/data/p./CimMoNE_2023.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3624,90 +3624,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations du plateau nord de Tours durant le premier Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Denise Dalayeun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Poitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3749,64 +3749,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plans cadastraux anciens comme source documentaire pour le diagnostic d’archéologie préventive : l’exemple de la ville de Buzançais (Indre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie des enceintes urbaines dans leur environnement : l'apport de l'étude morphologique des parcellaires. Séminaire d'archéologie en Region Centre-Val de Loire (SARC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DRAC Centre, Service régional de l'Archéologie, Inrap, Ville de Chartres, Nov 2019, Chartres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3844,51 +3844,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de la chapelle Saint-Thomas à Aizier : bilan de six années de fouille programmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3971,51 +3971,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations protohistoriques et antiques du plateau de Mer (Loir-et-Cher)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Badey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4104,51 +4104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4213,77 +4213,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tours, Ancienne clinique Saint-Gatien : archéologie du bâti dans l'ancienne clinique Saint-Gatien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Gilento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Holzem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4331,51 +4331,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chinon, Cinéma le Rabelais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salé Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gardère Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4576,51 +4576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dabek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2024, 1 vol. (95 p.) : ill., 28 fig., 14 photogr., 4 tableaux ; 30 cm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4651,51 +4651,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romorantin-Lanthenay, 11 rue Notre-Dame-du-Lieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4769,51 +4769,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valencisse, Orchaise, Place de l'église, Eglise Saint-Barthélémy d'Orchaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaëlle Marzais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4922,51 +4922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Braguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2024, 1 vol. (172 p.) : ill., 20 fig., 11 pl., 32 photogr., 9 tableaux ; 30 cm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4982,889 +4982,889 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05000856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moulins-sur-Céphons (Indre), Le Bourg, Rue Pascal-Rechaussat</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">Inrap, SRA Centre - Val de Loire. 2023, pp.114</w:t>
+                <w:t xml:space="preserve">La Chaussée-Saint-Victor, Saint-Victor : Occupations en bord de Loire de l'Antiquité à la fin de la période moderne : Centre-Val de Loire, Loir-et-Cher : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Aunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bebien-Dabek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Braguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap CIF. 2023, 2 vol. (382, 461 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05190131v1</w:t>
+                <w:t xml:space="preserve">hal-04346743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sainte-Maure-de-Touraine (Indre-et-Loire). Rue du 11 novembre et parking de l'îlot central</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">Inrap, SRA Centre - Val de Loire. 2023, pp.117</w:t>
+                <w:t xml:space="preserve">Les occupations protohistoriques, antiques et médiévales du site de Vaugourdon à Veigné : Centre-Val de Loire, Indre-et-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Mortreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Aunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023, 2 vol. (381 p., 593 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05190163v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinq-Mars-la-Pile, Le château ; tour orientale et tourelle d’escalier</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sainte-Maure-de-Touraine (Indre-et-Loire). Rue du 11 novembre et parking de l'îlot central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Inrap Centre - Île-de-France. 2023, 1 vol. (94 p.)</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap, SRA Centre - Val de Loire. 2023, pp.117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04504435v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Benoît-du-Sault (Indre). Aménagement du centre ancien, phase 1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Moulins-sur-Céphons (Indre), Le Bourg, Rue Pascal-Rechaussat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Inrap, SRA Centre - Val de Loire. 2023, pp.216</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Querrien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap, SRA Centre - Val de Loire. 2023, pp.114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05190247v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Chaussée-Saint-Victor, Saint-Victor : Occupations en bord de Loire de l'Antiquité à la fin de la période moderne : Centre-Val de Loire, Loir-et-Cher : rapport de fouille</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Inrap CIF. 2023, 2 vol. (382, 461 p.)</w:t>
+                <w:t xml:space="preserve">Cinq-Mars-la-Pile, Le château ; tour orientale et tourelle d’escalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Holzem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Yvernault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Centre - Île-de-France. 2023, 1 vol. (94 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04346743v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les occupations protohistoriques, antiques et médiévales du site de Vaugourdon à Veigné : Centre-Val de Loire, Indre-et-Loire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saint-Benoît-du-Sault (Indre). Aménagement du centre ancien, phase 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Yvernault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Delémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Holzem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap, SRA Centre - Val de Loire. 2023, pp.216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Mortreau</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-04397130v1</w:t>
+                <w:t xml:space="preserve">hal-05190247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reuilly, 11 rue de la République</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Inrap Centre - Île-de-France. 2022, 1 vol. (127 p.)</w:t>
+                <w:t xml:space="preserve">Les cimetières modernes « hors les murs » dans le nord-est de la France : topographie, modes / pratiques funéraires et populations des cimetières antérieurs au décret impérial de 1804 (XVIe-XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fossurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ardagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgie Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP. 2022, 151 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504716v1</w:t>
+                <w:t xml:space="preserve">hal-04203555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cimetières modernes « hors les murs » dans le nord-est de la France : topographie, modes / pratiques funéraires et populations des cimetières antérieurs au décret impérial de 1804 (XVIe-XVIIIe siècles)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reuilly, 11 rue de la République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Holzem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Yvernault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Centre - Île-de-France. 2022, 1 vol. (127 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgie Baudry</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-04203555v1</w:t>
+                <w:t xml:space="preserve">hal-04504716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amboise, Ville Sud. Sépultures du Bas-Empire</w:t>
               </w:r>
@@ -5889,51 +5889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessert Marie-Paule Clément Pallu De</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gardère Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chollet Véronique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5968,90 +5968,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lureuil (Indre), carrière de Fontmaure. Les Bois de Fontmaure tranche 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Jagou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6076,541 +6076,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bommiers, 3, les Minimes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Centre Val-de-Loire, Loir-et-Cher, Vendôme, 6 rue Saint-Jacques. Rapport de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Millet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">Inrap Centre - Ile-de-France, Pantin. 2021, pp.130</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2021, 1 vol. (74 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504395v1</w:t>
+                <w:t xml:space="preserve">hal-05209600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centre Val-de-Loire, Loir-et-Cher, Vendôme, 6 rue Saint-Jacques. Rapport de diagnostic archéologique.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Bommiers, 3, les Minimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Braguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Deloze</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2021, 1 vol. (74 p.)</w:t>
+                <w:t xml:space="preserve">Béatrice Marsollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Centre - Ile-de-France, Pantin. 2021, pp.130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05209600v1</w:t>
+                <w:t xml:space="preserve">hal-04504395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romorantin-Lanthenay. 36, rue Joseph Gaveau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Centre-Val de Loire, Indre-et-Loire, Tours, Les Hauts de Sainte Radegonde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Baguenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Braguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valérie Schemmama</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap, SRA Centre - Val de Loire. 2020</w:t>
+              <w:t xml:space="preserve">Inrap, SRA Centre - Val de Loire. 2020, pp.483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03589027v1</w:t>
+                <w:t xml:space="preserve">hal-04094105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centre-Val de Loire, Indre-et-Loire, Tours, Les Hauts de Sainte Radegonde</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romorantin-Lanthenay. 36, rue Joseph Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorine Mataouchek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Holzem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Perrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Schemmama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap, SRA Centre - Val de Loire. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Baguenier</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-04094105v1</w:t>
+                <w:t xml:space="preserve">hal-03589027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buzançais &amp;quot;Coeur-de-ville&amp;quot; : Centre-Val de Loire, Indre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6688,51 +6688,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mennetou-sur-Cher, rue Bonne Nouvelle et rue Marcel Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6789,64 +6789,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valloire-sur-Cisse (Loir-et-Cher), Place de la Mairie, Chouzy-sur-Cisse : Centre-Val de Loire, Loir-et-Cher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6963,51 +6963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Champault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF, SRA Centre - Val de Loire. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7059,51 +7059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2017, 1 vol. (45 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7125,51 +7125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evena, Esvres-sur-Indre (37), Projet collectif de recherche, Rapport d'activité 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7243,51 +7243,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouvres-les-Bois (Indre), Le Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Aunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7365,51 +7365,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evena, rapport de projet collectif de recherche 2012-2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7487,77 +7487,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luçay-le-Mâle, Indre, Place de Verdun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lozahic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7605,64 +7605,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agglomération antique et médiévale de &amp;quot;Mougon&amp;quot; à Crouzilles (Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Salé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7779,51 +7779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lozahic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2014, 1 vol. (398 p.) : ill., 86 fig., 106 photogr., 39 tableaux ; 30 cm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7976,51 +7976,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buzançais, Indre, rue des Grands Moulins : L'enceinte urbaine de Buzançais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. 2012, 1 vol. (70 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8051,51 +8051,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veigné-Montbazon, Indre-et-Loire, 37 Section Tours -Angoulême. LGV SEA 2-Phase 44 - PK 4,0 - PK 9,0. Rapport de diagnostic archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barthélemy-Sylvand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8295,51 +8295,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amboise, 26 chemin de Ville David (Indre-et-Loire). Rapport de diagnostic archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8430,51 +8430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009, pp.92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8509,51 +8509,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tours, 27-29 Rue Dabilly 37 261 078 AH, rapport de fouilles archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre - Ile-de-France, Pantin. 2008, Vol. 1 (texte et photos) : 254 p. / 44 photos ; Vol. 2 (figures et inventaires) : 203 p. / 78 fig</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8614,51 +8614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Irribarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Liard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8732,51 +8732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Liard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Troubady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2007, pp.62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8850,51 +8850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CRAHAM, GAVS, SRA Haute-Normandie. 2005, 117 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8942,51 +8942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Groupe Archéologique du Val de Seine : SRA Haute-Normandie. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9098,51 +9098,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42D89D7E"/>
+    <w:nsid w:val="F28AE46A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9329,51 +9329,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-yvernault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04440795v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jouquand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Jouanneau-Bigot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Champault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/9kg5-9746" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04832538v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658107v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693422v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437152v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jeanne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Blondiaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Donoghue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/rencontres/corps-malade-prise-en-charge-traitement-funeraire-souffrants-maladrerie-hopital-cimetiere/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213354v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jaffrot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715451v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gu&#233;rin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Roux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205523v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte V&#233;quaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05222895v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985898v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817313v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Querrien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676026v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219483v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095536v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02865486v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Miclon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Genies" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414725v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02131580v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaultier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genies" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-017-0192-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269622v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vanhove" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329370v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cunault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquette" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255081v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand N. Moine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842975v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959705v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/fp00-t303" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856488v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/a7mw-j474" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790928v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marlet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Simard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382814v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04938792v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/5q1d-4c55" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297070v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poulle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364117v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roubaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416594v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936634v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Niel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953520v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160076v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;bien-Dabek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001012v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Gilento" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000682v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sal&#233; Philippe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gard&#232;re Philippe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millet S&#233;bastien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;bien-Dabek C&#233;cile" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001101v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001064v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dabek" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000978v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Berre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645329v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Marzais" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000856v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190131v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190163v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04504435v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190247v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346743v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bebien-Dabek" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397130v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mortreau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04504716v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04203555v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Baudry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000715v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couvin Fabrice" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lessert Marie-Paule Cl&#233;ment Pallu De" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chollet V&#233;ronique" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190206v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504395v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marsollier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209600v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589027v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schemmama" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094105v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baguenier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283774v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000418v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281783v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213761v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209610v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396252v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283697v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285678v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289970v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lozahic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495868v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000917v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Gard&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269668v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001204v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209617v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139673v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cunault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poitevin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouquet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209593v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01806451v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255928v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800640v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Riquier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800643v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Troubady" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936690v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Mouchard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310395v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-yvernault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04440795v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jouquand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Jouanneau-Bigot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Champault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/9kg5-9746" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04832538v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693422v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658107v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437152v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jeanne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Blondiaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Donoghue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/rencontres/corps-malade-prise-en-charge-traitement-funeraire-souffrants-maladrerie-hopital-cimetiere/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213354v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jaffrot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715451v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gu&#233;rin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Roux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05222895v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205523v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte V&#233;quaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985898v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817313v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Querrien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676026v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219483v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095536v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02865486v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Miclon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Genies" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414725v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02131580v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaultier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genies" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-017-0192-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269622v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vanhove" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329370v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cunault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquette" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255081v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand N. Moine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842975v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959705v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/fp00-t303" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856488v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/a7mw-j474" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790928v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marlet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Simard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382814v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04938792v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/5q1d-4c55" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297070v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poulle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364117v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roubaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416594v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936634v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Niel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953520v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160076v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;bien-Dabek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001012v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Gilento" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000682v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sal&#233; Philippe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gard&#232;re Philippe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millet S&#233;bastien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;bien-Dabek C&#233;cile" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001101v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001064v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dabek" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000978v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Berre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645329v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Marzais" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000856v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346743v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bebien-Dabek" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397130v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mortreau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190163v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190131v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04504435v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190247v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04203555v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Baudry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04504716v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000715v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couvin Fabrice" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lessert Marie-Paule Cl&#233;ment Pallu De" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chollet V&#233;ronique" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190206v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209600v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504395v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marsollier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094105v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baguenier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589027v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schemmama" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283774v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000418v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281783v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213761v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209610v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396252v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283697v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285678v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289970v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lozahic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495868v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000917v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Gard&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269668v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001204v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209617v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139673v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cunault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poitevin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouquet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209593v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01806451v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255928v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800640v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Riquier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800643v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Troubady" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936690v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Mouchard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310395v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>