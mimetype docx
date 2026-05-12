--- v0 (2026-03-15)
+++ v1 (2026-05-12)
@@ -100,511 +100,511 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding state-dependent neuropeptidergic modulation of reciprocally interconnected inhibitory neurons biases sensorimotor decisions in Drosophila</w:t>
+                <w:t xml:space="preserve">Competition between glycine and GABAA receptors for gephyrin controls their equilibrium populations at inhibitory synapses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloïse de Tredern</w:t>
+                <w:t xml:space="preserve">Dorota Kostrz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dylan Manceau</w:t>
+                <w:t xml:space="preserve">Stephanie A Maynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Blanc</w:t>
+                <w:t xml:space="preserve">Serena Camuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhijit Parameswaran</w:t>
+                <w:t xml:space="preserve">Clemens Schulte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panagiotis Sakagiannis</w:t>
+                <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.8198. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (52), pp.e2500226122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-61805-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2500226122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05237474v1</w:t>
+                <w:t xml:space="preserve">hal-05446453v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between glycine and GABAA receptors for gephyrin controls their equilibrium populations at inhibitory synapses</w:t>
+                <w:t xml:space="preserve">Statistical signature of subtle behavioural changes in large-scale behavioural assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorota Kostrz</w:t>
+                <w:t xml:space="preserve">Alexandre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie A Maynard</w:t>
+                <w:t xml:space="preserve">Alex Barbier--Chebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serena Camuso</w:t>
+                <w:t xml:space="preserve">Benjamin Cocanougher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemens Schulte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Laurent</w:t>
+                <w:t xml:space="preserve">Benjamin M.W. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2500226122⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (4), pp.e1012990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446453v2</w:t>
+                <w:t xml:space="preserve">hal-04670703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical signature of subtle behavioural changes in large-scale behavioural assays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Feeding state-dependent neuropeptidergic modulation of reciprocally interconnected inhibitory neurons biases sensorimotor decisions in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse de Tredern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Cocanougher</w:t>
+                <w:t xml:space="preserve">Abhijit Parameswaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin M.W. Jones</w:t>
+                <w:t xml:space="preserve">Panagiotis Sakagiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (4), pp.e1012990. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.8198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012990⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-61805-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670703v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05237474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LarvaTagger: Manual and automatic tagging of Drosophila larval behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilly May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lautaro Gándara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cocanougher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 40 (7), pp.btae441. </w:t>
@@ -655,51 +655,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation-based inference for non-parametric statistical comparison of biomolecule dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhassan Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -776,51 +776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRamWAy: mapping physical properties of individual biomolecule random motion in large-scale single-particle tracking experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -936,51 +936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhassan Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1057,51 +1057,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying neural substrates of competitive interactions and sequence transitions during mechanosensory responses in Drosophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1191,51 +1191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Tests for Force Inference in Heterogeneous Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander S Serov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Floderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1312,51 +1312,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping spatio-temporal dynamics of single biomolecules in living cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Floderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1485,51 +1485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Garnero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1761,51 +1761,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237474v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se de Tredern" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Manceau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Parameswaran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Sakagiannis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61805-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446453v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Kostrz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie A Maynard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Camuso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Schulte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2500226122" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670703v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Barbier--Chebbah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cocanougher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M.W. Jones" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012990" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04629791v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilly May" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lautaro G&#225;ndara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btae441" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876446v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Verdier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhassan Cass&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L. Vestergaard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Specht" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010088" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03695448v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duval" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Serov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L Vestergaard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac291" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03150190v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/abfa45" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519739v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cardona" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Skatchkovsky" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008589" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02865729v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S Serov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Floderer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Perronet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60220-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02408362v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Muriaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/ab5167" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00805436v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Besserve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Philippe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Florence" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Garnero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2007.12.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TL856WX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446453v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Kostrz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie A Maynard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Camuso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Schulte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2500226122" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670703v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Barbier--Chebbah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cocanougher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M.W. Jones" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012990" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237474v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se de Tredern" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Manceau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Parameswaran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Sakagiannis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61805-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04629791v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilly May" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lautaro G&#225;ndara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btae441" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876446v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Verdier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhassan Cass&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L. Vestergaard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Specht" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010088" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03695448v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duval" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Serov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L Vestergaard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac291" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03150190v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/abfa45" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519739v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cardona" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Skatchkovsky" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008589" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02865729v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S Serov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Floderer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Perronet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60220-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02408362v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Muriaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/ab5167" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00805436v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Besserve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Philippe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Florence" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Garnero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2007.12.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TL856WX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>