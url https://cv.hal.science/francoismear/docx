--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Francois MEAR </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of glass synthesis and reactivity by in-situ high temperature ESEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Nabyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pokorný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Glass &amp; Optical Materials Division Annual Meeting (GOMD 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Las Vegas (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of A (A = Na, Ag, Rb, Cs) cation nature on the crystallization of MoO3-A2O-P2O5 glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadiali Bodiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delevoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BORATE PHOSPHATE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Corning N.Y., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation du calcin en mousse de verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Lebullenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Revelor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-repairing glassy thin-coating for high temperature applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Self-Healing Materials (ICSHM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of Solid-state NMR analysis of phosphate glasses deposited as thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Nagashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pourpoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">93rd Annual Meeting of the German Society of Glass Technology - Annual Meeting of French Union for Science and Glass Technology (USTV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nürnberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of Solid-state NMR analysis of phosphate glasses deposited as thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Nagashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pourpoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of phosphate and silicate glasses and glass-ceramics deposited as nanometric thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Nagashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pourpoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society on Glass Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-healing ultrathin glass coatings for high temperature applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermec’s 2018 – International Conference on Processing &amp; Manufacturing of Advanced Materials – Processing, Fabrication, Properties, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self healing ultrafin glass coatings for high temperature applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on processing &amp; manufacturing of advanced materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioactive iodine conditioning in silver phosphate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Chabauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Campayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society on Glass Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-healing ultrathin glass coatings for high temperature applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIMPART-2017, Frontiers in Materials Processing Applications, Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Self-healing thin glass coating for high temperature applications»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMILE 2016 – Sustainable Materials Inspired by the Living world for Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin layer glass and vanadium-boride coatings with self-healing property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMN Meeting on Ceramics – Energy Materials Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin layer glass and vanadium-boride coatings with self-healing property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glass and Optical Materials Division and Deutsche Glastechnische Gesellschaft Joint Annual Meeting 2015 - ACerS’s GOMD-DGG Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Structure and properties of thin glass layer prepared by Pulsed Laser Deposition»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Internal Congress on Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of heavy ions in polluted waters: use of chalcogenide sensors and pre-concentration module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Essi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sistat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSWMT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of molybdenum on the structure and properties of A2O-P2O5-MoO3 (A = Na, Ag, Rb, Cs) glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadiali Bodiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delevoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Journal of Non-Crystalline Solids, 606, pp.122193. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2023.122193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Vanadium Oxide on the Structure and Li-Ion Conductivity of Lithium Silicate Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuraag Gaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amarnath Allu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudheer Ganisetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Stan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (30), pp.16843-16857. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c05059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure – Properties study of Na2O–CaO–PbO–P2O5 metaphosphate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El-Hezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Atbir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Méar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118, pp.106666. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2021.106666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization mechanism of BaO-CaO-Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;-SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; (BCAS) glass thin-films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 551, pp.120406. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.120406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of V2O5 on a sealing glass and self-healing VB2-glass composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.P. Kothiyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Méar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 119, pp.106706. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2021.106706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of vanadium oxide on the lithium silicate glass structure and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuraag Gaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amarnath Allu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Stan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (6), pp.2495-2505. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.17671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the process atmosphere on glass foam synthesis: A high-temperature environmental scanning electron microscopy (HT-ESEM) study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois O. Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Lebullenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (18), pp.26042-26049. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2021.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical durability evaluation of silver phosphate based glasses designed for the conditioning of radioactive iodine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Chabauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Campayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 550, pp.152919. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2021.152919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03579834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further insights on the thermal degradation of aluminum metaphosphate prepared from aluminum dihydrogen phosphate solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Journal of the European Ceramic Society, 41 (9), pp.4970-4976. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B2O3-Doped LATP Glass-Ceramics Studied by X-ray Diffractometry and MAS NMR Spectroscopy Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wioleta Ślubowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Kwatek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.390. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11020390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niobium- and bismuth-silver phosphate glasses for the conditioning of radioactive iodine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Chabauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Campayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 510, pp.51-61. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2019.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molybdenum Influence on the Mixed-Alkali Effect of Lithium–Sodium Phosphate Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadiali Bodiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delevoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (28), pp.15886-15891. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b04305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aluminosilicate glass thin films elaborated by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Fom Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 397, pp.13 - 18. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.11.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(71)Ga-(77)Se connectivities and proximities in gallium selenide crystal and glass probed by solid-state NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Nagashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Trébosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pourpoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 282, pp.71-82. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2017.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D‐ and 3D Observation and Mechanism of Self‐Healing in Glass–Boron Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Suhonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (3), pp.849-855. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.14041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self healing glassy coating for high temperature application | Matériaux vitreux auto-cicatrisants pour application à haute température, élaborés sous forme de couches minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Materiaux et Techniques, 103 (44), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2015034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Studies on the Development of Potential Conditioning Matrices for Iodine 129</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Campayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Courtois-Manara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1744, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/opl.2015.309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le GDR-Verres et l’USTV : des réseaux pour la réflexion scientifique sur des problématiques verrières académiques et industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Neuville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (4), pp.N8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bismuth silver phosphate glasses as alternative matrices for the conditioning of radioactive iodine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lemesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Campayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of Glasses - European Journal of Glass Science and Technology Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (2), pp.71-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergic effect of V2O5 and P2O5 on the sealing properties of barium–strontium–alumino-silicate glass/glass–ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.P. Kothiyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (35), </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.09.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New viscous sealing glasses for electrochemical cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Coillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Nonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (11), pp.9351-9358. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.02.194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of proximities between spin-1/2 and quadrupolar nuclei: Which heteronuclear dipolar recoupling method is preferable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Trébosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delevoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137 (14), pp.144201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new formulation of barium–strontium silicate glasses and glass-ceramics for high-temperature sealant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.P. Kothiyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (15), pp.11360-11369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterisation of phosphate materials: new insights into the spatial proximities between phosphorus and quadrupolar nuclei using the D-HMQC MAS NMR technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Trébosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delevoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (37), pp.16786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Active Particles on the Self-Healing Efficiency in Glassy Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Coillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (5), pp.426-435. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201100002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of lead, barium and strontium leachability from foam glasses elaborated using waste cathode ray-tube glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Fom Méar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 185 (1), pp.236-241. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2010.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural effects of shot-peening in bulk metallic glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Yavari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Greer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 483, pp.256-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of AlN, TiN and SiC reduction on the tructural environment of lead in waste cathode-ray tubes glass: an X-ray absorption spectroscopy (XAS) study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Fom Méar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (29), pp.285104. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/21/28/285104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead extraction from waste funnel cathode-ray tubes glasses by reaction with silicon carbide and titanium nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Fom Méar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 172 (1), pp.117-123. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2009.06.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FeCrMoGaPCB BMGs : sample preparation, thermal stability and mechanical properties.Residual -stress distribution in shot-peened metallic-glass plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.G. Vayghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Yavari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Greer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, in press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FeCrMoGaPCB BMGs: sample preparation, thermal stability and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.G. Vaughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Yavari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Greer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, in press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local structure around lead, barium and strontium in waste cathode-ray tube glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander V. Kolobov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mr Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Guimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 353 (52-54), pp.4640-4646. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour and thermal and electrical properties of foam glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rv Viennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mr Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33, pp.543. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2005.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The characterization of waste cathode-ray tube glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mr Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26, pp.1468-1476. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2005.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de mousses de verres issues de tubes à rayons cathodique (TRC) en fin de vie contenant du plomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mr Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (2), pp.36-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of heavy ions in polluted waters : use of chalcogenide sensors and pre-concentration module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Essi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sistat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid Waste Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.582-591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00273904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of porous glasses prepared from cathode ray tube (CRT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Caplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mr Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 162, pp.59. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2005.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiC & TiN treatment of wastes lead containing cathode-ray tubes glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mr Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Solid Waste Management and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.900-909</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and characterization of foam glass from cathode-ray tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Fom Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mr Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Applied Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.123-130. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/174367605X20171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in lead silicate cathode-ray tubes glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mr Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in ecomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.122-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mechanical behaviour and thermal and electrical properties of foam glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mr Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials processing for properties and performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.204-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The changes in lead silicate glasses induced by the addition of a reducing agent (TiN or SiC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mr Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.3314-3319. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2005.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of temperature, reaction time and reducing agent content on the synthesis of macroporous foam glasses from waste funnel glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60, pp.929. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2005.10.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Self reparing glassy thin-coating for high temperature application»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nuns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SCF’15 - Société Chimique de France –</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation du verre issus de tube à rayons cathodiques en fin de vie: Élaboration, caractérisations physicochimiques et applications du matériau cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Yot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valorisation du verre issus de tube à rayons cathodiques en fin de vie: Élaboration, caractérisations physicochimiques et applications du matériau cellulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions universitaires europeennes, pp.1-184, 2010, 6131518203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de mousses de verres issus de Tubes à Rayons Cathodiques (TRC) en fin de vie contenant de l'oxyde de plomb : Élaboration, caractérisations physicochimiques et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université Montpellier II - Sciences et Techniques du Languedoc, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2004MON20106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011189v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId208"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Francois MEAR </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of glass synthesis and reactivity by in-situ high temperature ESEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Nabyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pokorný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Glass &amp; Optical Materials Division Annual Meeting (GOMD 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Las Vegas (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of A (A = Na, Ag, Rb, Cs) cation nature on the crystallization of MoO3-A2O-P2O5 glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadiali Bodiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delevoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BORATE PHOSPHATE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Corning N.Y., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation du calcin en mousse de verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Lebullenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Revelor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-repairing glassy thin-coating for high temperature applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Self-Healing Materials (ICSHM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of Solid-state NMR analysis of phosphate glasses deposited as thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Nagashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pourpoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">93rd Annual Meeting of the German Society of Glass Technology - Annual Meeting of French Union for Science and Glass Technology (USTV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nürnberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of Solid-state NMR analysis of phosphate glasses deposited as thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Nagashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pourpoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of phosphate and silicate glasses and glass-ceramics deposited as nanometric thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Nagashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pourpoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society on Glass Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-healing ultrathin glass coatings for high temperature applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermec’s 2018 – International Conference on Processing &amp; Manufacturing of Advanced Materials – Processing, Fabrication, Properties, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self healing ultrafin glass coatings for high temperature applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on processing &amp; manufacturing of advanced materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioactive iodine conditioning in silver phosphate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Chabauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Campayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society on Glass Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-healing ultrathin glass coatings for high temperature applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIMPART-2017, Frontiers in Materials Processing Applications, Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Self-healing thin glass coating for high temperature applications»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMILE 2016 – Sustainable Materials Inspired by the Living world for Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin layer glass and vanadium-boride coatings with self-healing property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMN Meeting on Ceramics – Energy Materials Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin layer glass and vanadium-boride coatings with self-healing property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glass and Optical Materials Division and Deutsche Glastechnische Gesellschaft Joint Annual Meeting 2015 - ACerS’s GOMD-DGG Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Structure and properties of thin glass layer prepared by Pulsed Laser Deposition»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Internal Congress on Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of heavy ions in polluted waters: use of chalcogenide sensors and pre-concentration module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Essi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sistat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSWMT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of molybdenum on the structure and properties of A2O-P2O5-MoO3 (A = Na, Ag, Rb, Cs) glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadiali Bodiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delevoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Journal of Non-Crystalline Solids, 606, pp.122193. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2023.122193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization mechanism of BaO-CaO-Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;-SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; (BCAS) glass thin-films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 551, pp.120406. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.120406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Vanadium Oxide on the Structure and Li-Ion Conductivity of Lithium Silicate Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuraag Gaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amarnath Allu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudheer Ganisetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Stan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (30), pp.16843-16857. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c05059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure – Properties study of Na2O–CaO–PbO–P2O5 metaphosphate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El-Hezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Atbir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Méar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118, pp.106666. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2021.106666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical durability evaluation of silver phosphate based glasses designed for the conditioning of radioactive iodine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Chabauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Campayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 550, pp.152919. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2021.152919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03579834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further insights on the thermal degradation of aluminum metaphosphate prepared from aluminum dihydrogen phosphate solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Journal of the European Ceramic Society, 41 (9), pp.4970-4976. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the process atmosphere on glass foam synthesis: A high-temperature environmental scanning electron microscopy (HT-ESEM) study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois O. Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Lebullenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (18), pp.26042-26049. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2021.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of vanadium oxide on the lithium silicate glass structure and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuraag Gaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amarnath Allu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Stan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (6), pp.2495-2505. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.17671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of V2O5 on a sealing glass and self-healing VB2-glass composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.P. Kothiyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Méar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 119, pp.106706. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2021.106706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B2O3-Doped LATP Glass-Ceramics Studied by X-ray Diffractometry and MAS NMR Spectroscopy Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wioleta Ślubowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Kwatek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.390. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11020390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niobium- and bismuth-silver phosphate glasses for the conditioning of radioactive iodine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Chabauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Campayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 510, pp.51-61. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2019.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molybdenum Influence on the Mixed-Alkali Effect of Lithium–Sodium Phosphate Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadiali Bodiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delevoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (28), pp.15886-15891. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b04305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aluminosilicate glass thin films elaborated by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Fom Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 397, pp.13 - 18. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.11.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(71)Ga-(77)Se connectivities and proximities in gallium selenide crystal and glass probed by solid-state NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Nagashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Trébosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pourpoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 282, pp.71-82. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2017.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D‐ and 3D Observation and Mechanism of Self‐Healing in Glass–Boron Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Suhonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (3), pp.849-855. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.14041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self healing glassy coating for high temperature application | Matériaux vitreux auto-cicatrisants pour application à haute température, élaborés sous forme de couches minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Materiaux et Techniques, 103 (44), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2015034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bismuth silver phosphate glasses as alternative matrices for the conditioning of radioactive iodine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lemesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Campayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of Glasses - European Journal of Glass Science and Technology Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (2), pp.71-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le GDR-Verres et l’USTV : des réseaux pour la réflexion scientifique sur des problématiques verrières académiques et industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Neuville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (4), pp.N8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Studies on the Development of Potential Conditioning Matrices for Iodine 129</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Campayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Courtois-Manara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1744, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/opl.2015.309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergic effect of V2O5 and P2O5 on the sealing properties of barium–strontium–alumino-silicate glass/glass–ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.P. Kothiyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (35), </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.09.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New viscous sealing glasses for electrochemical cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Coillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Nonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (11), pp.9351-9358. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.02.194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of proximities between spin-1/2 and quadrupolar nuclei: Which heteronuclear dipolar recoupling method is preferable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Trébosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delevoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137 (14), pp.144201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new formulation of barium–strontium silicate glasses and glass-ceramics for high-temperature sealant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.P. Kothiyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (15), pp.11360-11369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterisation of phosphate materials: new insights into the spatial proximities between phosphorus and quadrupolar nuclei using the D-HMQC MAS NMR technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Trébosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delevoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (37), pp.16786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Active Particles on the Self-Healing Efficiency in Glassy Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Coillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (5), pp.426-435. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201100002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of lead, barium and strontium leachability from foam glasses elaborated using waste cathode ray-tube glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Fom Méar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 185 (1), pp.236-241. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2010.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead extraction from waste funnel cathode-ray tubes glasses by reaction with silicon carbide and titanium nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Fom Méar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 172 (1), pp.117-123. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2009.06.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FeCrMoGaPCB BMGs : sample preparation, thermal stability and mechanical properties.Residual -stress distribution in shot-peened metallic-glass plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.G. Vayghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Yavari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Greer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, in press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of AlN, TiN and SiC reduction on the tructural environment of lead in waste cathode-ray tubes glass: an X-ray absorption spectroscopy (XAS) study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Fom Méar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (29), pp.285104. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/21/28/285104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural effects of shot-peening in bulk metallic glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Yavari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Greer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 483, pp.256-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FeCrMoGaPCB BMGs: sample preparation, thermal stability and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.G. Vaughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Yavari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Greer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, in press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local structure around lead, barium and strontium in waste cathode-ray tube glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander V. Kolobov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mr Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Guimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 353 (52-54), pp.4640-4646. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour and thermal and electrical properties of foam glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rv Viennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mr Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33, pp.543. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2005.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de mousses de verres issues de tubes à rayons cathodique (TRC) en fin de vie contenant du plomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mr Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (2), pp.36-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of heavy ions in polluted waters : use of chalcogenide sensors and pre-concentration module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Essi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sistat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid Waste Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.582-591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00273904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of porous glasses prepared from cathode ray tube (CRT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Caplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mr Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 162, pp.59. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2005.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The characterization of waste cathode-ray tube glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mr Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26, pp.1468-1476. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2005.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiC & TiN treatment of wastes lead containing cathode-ray tubes glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mr Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Solid Waste Management and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.900-909</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and characterization of foam glass from cathode-ray tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Fom Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mr Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Applied Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.123-130. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/174367605X20171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in lead silicate cathode-ray tubes glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mr Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in ecomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.122-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mechanical behaviour and thermal and electrical properties of foam glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mr Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials processing for properties and performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.204-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The changes in lead silicate glasses induced by the addition of a reducing agent (TiN or SiC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mr Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.3314-3319. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2005.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of temperature, reaction time and reducing agent content on the synthesis of macroporous foam glasses from waste funnel glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60, pp.929. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2005.10.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Self reparing glassy thin-coating for high temperature application»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nuns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SCF’15 - Société Chimique de France –</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation du verre issus de tube à rayons cathodiques en fin de vie: Élaboration, caractérisations physicochimiques et applications du matériau cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Yot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valorisation du verre issus de tube à rayons cathodiques en fin de vie: Élaboration, caractérisations physicochimiques et applications du matériau cellulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions universitaires europeennes, pp.1-184, 2010, 6131518203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de mousses de verres issus de Tubes à Rayons Cathodiques (TRC) en fin de vie contenant de l'oxyde de plomb : Élaboration, caractérisations physicochimiques et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université Montpellier II - Sciences et Techniques du Languedoc, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2004MON20106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011189v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId208"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705959v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lautru" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Nabyl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pokorn&#253;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706001v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiali Bodiang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delevoye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04347511v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mear" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lebullenger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585670v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saitzek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Montagne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585439v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Nagashima" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pourpoint" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585680v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585560v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carlier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018733v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carlier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saitzek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585266v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585578v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Chabauty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Campayo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pinet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330951v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699787v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.O. M&#233;ar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carlier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montagne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724717v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702786v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castanie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mear" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desfeux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185031v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Essi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pradel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sistat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04145655v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delevoye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2023.122193" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610174v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuraag Gaddam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarnath Allu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudheer Ganisetti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Stan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c05059" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610180v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Hezzat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atbir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2021.106666" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959031v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120406" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610177v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sharma" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P. Kothiyal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2021.106706" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610183v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17671" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331328v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois O. Mear" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lautru" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Genty" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.06.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03579834v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.152919" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04313264v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousseau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.03.023" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610184v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wioleta &#346;lubowska" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Kwatek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11020390" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02462147v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Chabauty" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.01.015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969842v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Pereira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Nunes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fm M&#233;ar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b04305" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664880v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois O. Fom M&#233;ar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.11.115" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W13M3NL8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579653v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pourpoint" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2017.07.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02JTLG27-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969871v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Castani&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Suhonen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14041" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BQ25685D-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687371v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Blach" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015034" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9C0C65175ABE18ED0657F065433D273E03AF7660/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969879v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audubert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Lartigue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Courtois-Manara" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gallet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2015.309" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227692v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Blanc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Neuville" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969875v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lemesle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Revel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228407v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Revel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.09.052" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6LS3D9N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969913v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coillot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nonnet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.02.194" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MK1R17L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969914v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lafon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tricot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969909v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969929v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969922v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201100002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V3H37VCQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517543v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Pgy Yot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.09.023" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64K9RG6S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389399v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doisneau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Yavari" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Greer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390285v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/28/285104" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399054v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.06.137" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C3BDFL8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374428v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Vayghan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197030v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Vaughan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193230v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Kolobov" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mr Ribes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Guimon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.07.009" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRPBMLHN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151392v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rv Viennois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2005.11.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JV02KR3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188798v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cambon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2005.11.017" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQKLQZNL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382298v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273904v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188363v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Caplain" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2005.12.003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBN2392F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188801v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381567v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174367605X20171" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381569v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381568v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382853v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.08.019" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8QGD3NW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162970v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ribes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2005.10.046" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HPTP1RP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739678v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;ar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nuns" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745616v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Yot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011189v3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004MON20106" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705959v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lautru" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Nabyl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pokorn&#253;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706001v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiali Bodiang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delevoye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04347511v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mear" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lebullenger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585670v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saitzek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Montagne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585439v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Nagashima" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pourpoint" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585680v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585560v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carlier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018733v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carlier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saitzek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585266v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585578v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Chabauty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Campayo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pinet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330951v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699787v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.O. M&#233;ar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carlier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montagne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724717v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702786v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castanie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mear" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desfeux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185031v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Essi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pradel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sistat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04145655v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delevoye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2023.122193" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959031v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120406" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610174v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuraag Gaddam" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarnath Allu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudheer Ganisetti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Stan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c05059" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610180v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Hezzat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atbir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abid" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2021.106666" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03579834v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.152919" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04313264v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousseau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.03.023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331328v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois O. Mear" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lautru" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Genty" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.06.010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610183v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17671" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610177v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sharma" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P. Kothiyal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2021.106706" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610184v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wioleta &#346;lubowska" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Kwatek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11020390" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02462147v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Chabauty" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.01.015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969842v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Pereira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Nunes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fm M&#233;ar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b04305" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664880v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois O. Fom M&#233;ar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.11.115" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W13M3NL8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579653v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pourpoint" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2017.07.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02JTLG27-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969871v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Castani&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Suhonen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14041" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BQ25685D-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687371v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Blach" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015034" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9C0C65175ABE18ED0657F065433D273E03AF7660/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969875v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lemesle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Revel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227692v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Blanc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Neuville" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969879v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audubert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Lartigue" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Courtois-Manara" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gallet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2015.309" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228407v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Revel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.09.052" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6LS3D9N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969913v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coillot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nonnet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.02.194" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MK1R17L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969914v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lafon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tricot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969909v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969929v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969922v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201100002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V3H37VCQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517543v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Pgy Yot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.09.023" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64K9RG6S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399054v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.06.137" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C3BDFL8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374428v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Vayghan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Yavari" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Greer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390285v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/28/285104" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389399v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doisneau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197030v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Vaughan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193230v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Kolobov" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mr Ribes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Guimon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.07.009" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRPBMLHN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151392v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rv Viennois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2005.11.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JV02KR3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382298v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273904v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188363v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cambon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Caplain" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2005.12.003" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBN2392F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188798v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2005.11.017" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQKLQZNL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188801v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381567v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174367605X20171" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381569v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381568v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382853v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.08.019" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8QGD3NW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162970v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ribes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2005.10.046" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HPTP1RP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739678v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;ar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nuns" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745616v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Yot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011189v3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004MON20106" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>