--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Francois MEAR </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of glass synthesis and reactivity by in-situ high temperature ESEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Nabyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pokorný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Glass &amp; Optical Materials Division Annual Meeting (GOMD 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Las Vegas (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of A (A = Na, Ag, Rb, Cs) cation nature on the crystallization of MoO3-A2O-P2O5 glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadiali Bodiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delevoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BORATE PHOSPHATE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Corning N.Y., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation du calcin en mousse de verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Lebullenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Revelor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-repairing glassy thin-coating for high temperature applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Self-Healing Materials (ICSHM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of Solid-state NMR analysis of phosphate glasses deposited as thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Nagashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pourpoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">93rd Annual Meeting of the German Society of Glass Technology - Annual Meeting of French Union for Science and Glass Technology (USTV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nürnberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of Solid-state NMR analysis of phosphate glasses deposited as thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Nagashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pourpoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of phosphate and silicate glasses and glass-ceramics deposited as nanometric thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Nagashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pourpoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society on Glass Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-healing ultrathin glass coatings for high temperature applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermec’s 2018 – International Conference on Processing &amp; Manufacturing of Advanced Materials – Processing, Fabrication, Properties, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self healing ultrafin glass coatings for high temperature applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on processing &amp; manufacturing of advanced materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioactive iodine conditioning in silver phosphate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Chabauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Campayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society on Glass Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-healing ultrathin glass coatings for high temperature applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIMPART-2017, Frontiers in Materials Processing Applications, Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Self-healing thin glass coating for high temperature applications»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMILE 2016 – Sustainable Materials Inspired by the Living world for Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin layer glass and vanadium-boride coatings with self-healing property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMN Meeting on Ceramics – Energy Materials Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin layer glass and vanadium-boride coatings with self-healing property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glass and Optical Materials Division and Deutsche Glastechnische Gesellschaft Joint Annual Meeting 2015 - ACerS’s GOMD-DGG Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Structure and properties of thin glass layer prepared by Pulsed Laser Deposition»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Internal Congress on Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of heavy ions in polluted waters: use of chalcogenide sensors and pre-concentration module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Essi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sistat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSWMT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of molybdenum on the structure and properties of A2O-P2O5-MoO3 (A = Na, Ag, Rb, Cs) glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadiali Bodiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delevoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Journal of Non-Crystalline Solids, 606, pp.122193. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2023.122193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization mechanism of BaO-CaO-Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;-SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; (BCAS) glass thin-films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 551, pp.120406. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.120406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Vanadium Oxide on the Structure and Li-Ion Conductivity of Lithium Silicate Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuraag Gaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amarnath Allu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudheer Ganisetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Stan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (30), pp.16843-16857. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c05059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure – Properties study of Na2O–CaO–PbO–P2O5 metaphosphate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El-Hezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Atbir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Méar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118, pp.106666. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2021.106666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical durability evaluation of silver phosphate based glasses designed for the conditioning of radioactive iodine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Chabauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Campayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 550, pp.152919. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2021.152919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03579834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further insights on the thermal degradation of aluminum metaphosphate prepared from aluminum dihydrogen phosphate solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Journal of the European Ceramic Society, 41 (9), pp.4970-4976. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the process atmosphere on glass foam synthesis: A high-temperature environmental scanning electron microscopy (HT-ESEM) study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois O. Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Lebullenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (18), pp.26042-26049. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2021.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of vanadium oxide on the lithium silicate glass structure and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuraag Gaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amarnath Allu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Stan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (6), pp.2495-2505. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.17671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of V2O5 on a sealing glass and self-healing VB2-glass composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.P. Kothiyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Méar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 119, pp.106706. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2021.106706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B2O3-Doped LATP Glass-Ceramics Studied by X-ray Diffractometry and MAS NMR Spectroscopy Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wioleta Ślubowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Kwatek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.390. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11020390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niobium- and bismuth-silver phosphate glasses for the conditioning of radioactive iodine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Chabauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Campayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 510, pp.51-61. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2019.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molybdenum Influence on the Mixed-Alkali Effect of Lithium–Sodium Phosphate Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadiali Bodiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delevoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (28), pp.15886-15891. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b04305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aluminosilicate glass thin films elaborated by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Fom Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 397, pp.13 - 18. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.11.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(71)Ga-(77)Se connectivities and proximities in gallium selenide crystal and glass probed by solid-state NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Nagashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Trébosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pourpoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 282, pp.71-82. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2017.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D‐ and 3D Observation and Mechanism of Self‐Healing in Glass–Boron Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Suhonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (3), pp.849-855. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.14041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self healing glassy coating for high temperature application | Matériaux vitreux auto-cicatrisants pour application à haute température, élaborés sous forme de couches minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Materiaux et Techniques, 103 (44), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2015034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bismuth silver phosphate glasses as alternative matrices for the conditioning of radioactive iodine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lemesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Campayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of Glasses - European Journal of Glass Science and Technology Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (2), pp.71-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le GDR-Verres et l’USTV : des réseaux pour la réflexion scientifique sur des problématiques verrières académiques et industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Neuville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (4), pp.N8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Studies on the Development of Potential Conditioning Matrices for Iodine 129</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Campayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Courtois-Manara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1744, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/opl.2015.309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergic effect of V2O5 and P2O5 on the sealing properties of barium–strontium–alumino-silicate glass/glass–ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.P. Kothiyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (35), </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.09.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New viscous sealing glasses for electrochemical cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Coillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Nonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (11), pp.9351-9358. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.02.194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of proximities between spin-1/2 and quadrupolar nuclei: Which heteronuclear dipolar recoupling method is preferable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Trébosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delevoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137 (14), pp.144201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new formulation of barium–strontium silicate glasses and glass-ceramics for high-temperature sealant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.P. Kothiyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (15), pp.11360-11369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterisation of phosphate materials: new insights into the spatial proximities between phosphorus and quadrupolar nuclei using the D-HMQC MAS NMR technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Trébosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delevoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (37), pp.16786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Active Particles on the Self-Healing Efficiency in Glassy Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Coillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (5), pp.426-435. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201100002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of lead, barium and strontium leachability from foam glasses elaborated using waste cathode ray-tube glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Fom Méar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 185 (1), pp.236-241. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2010.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead extraction from waste funnel cathode-ray tubes glasses by reaction with silicon carbide and titanium nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Fom Méar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 172 (1), pp.117-123. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2009.06.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FeCrMoGaPCB BMGs : sample preparation, thermal stability and mechanical properties.Residual -stress distribution in shot-peened metallic-glass plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.G. Vayghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Yavari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Greer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, in press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of AlN, TiN and SiC reduction on the tructural environment of lead in waste cathode-ray tubes glass: an X-ray absorption spectroscopy (XAS) study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Fom Méar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (29), pp.285104. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/21/28/285104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural effects of shot-peening in bulk metallic glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Yavari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Greer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 483, pp.256-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FeCrMoGaPCB BMGs: sample preparation, thermal stability and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.G. Vaughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Yavari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Greer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, in press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local structure around lead, barium and strontium in waste cathode-ray tube glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander V. Kolobov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mr Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Guimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 353 (52-54), pp.4640-4646. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour and thermal and electrical properties of foam glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rv Viennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mr Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33, pp.543. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2005.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de mousses de verres issues de tubes à rayons cathodique (TRC) en fin de vie contenant du plomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mr Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (2), pp.36-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of heavy ions in polluted waters : use of chalcogenide sensors and pre-concentration module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Essi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sistat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid Waste Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.582-591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00273904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of porous glasses prepared from cathode ray tube (CRT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Caplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mr Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 162, pp.59. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2005.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The characterization of waste cathode-ray tube glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mr Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26, pp.1468-1476. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2005.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiC & TiN treatment of wastes lead containing cathode-ray tubes glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mr Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Solid Waste Management and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.900-909</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and characterization of foam glass from cathode-ray tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Fom Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mr Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Applied Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.123-130. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/174367605X20171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in lead silicate cathode-ray tubes glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mr Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in ecomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.122-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mechanical behaviour and thermal and electrical properties of foam glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mr Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials processing for properties and performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.204-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The changes in lead silicate glasses induced by the addition of a reducing agent (TiN or SiC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mr Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.3314-3319. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2005.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of temperature, reaction time and reducing agent content on the synthesis of macroporous foam glasses from waste funnel glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60, pp.929. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2005.10.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Self reparing glassy thin-coating for high temperature application»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nuns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SCF’15 - Société Chimique de France –</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation du verre issus de tube à rayons cathodiques en fin de vie: Élaboration, caractérisations physicochimiques et applications du matériau cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Yot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valorisation du verre issus de tube à rayons cathodiques en fin de vie: Élaboration, caractérisations physicochimiques et applications du matériau cellulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions universitaires europeennes, pp.1-184, 2010, 6131518203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de mousses de verres issus de Tubes à Rayons Cathodiques (TRC) en fin de vie contenant de l'oxyde de plomb : Élaboration, caractérisations physicochimiques et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université Montpellier II - Sciences et Techniques du Languedoc, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2004MON20106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011189v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId208"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Francois MEAR </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of glass synthesis and reactivity by in-situ high temperature ESEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Nabyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pokorný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Glass &amp; Optical Materials Division Annual Meeting (GOMD 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Las Vegas (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of A (A = Na, Ag, Rb, Cs) cation nature on the crystallization of MoO3-A2O-P2O5 glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadiali Bodiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delevoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BORATE PHOSPHATE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Corning N.Y., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation du calcin en mousse de verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Lebullenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Revelor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-repairing glassy thin-coating for high temperature applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Self-Healing Materials (ICSHM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of Solid-state NMR analysis of phosphate glasses deposited as thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Nagashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pourpoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">93rd Annual Meeting of the German Society of Glass Technology - Annual Meeting of French Union for Science and Glass Technology (USTV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nürnberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of Solid-state NMR analysis of phosphate glasses deposited as thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Nagashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pourpoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of phosphate and silicate glasses and glass-ceramics deposited as nanometric thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Nagashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pourpoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society on Glass Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-healing ultrathin glass coatings for high temperature applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermec’s 2018 – International Conference on Processing &amp; Manufacturing of Advanced Materials – Processing, Fabrication, Properties, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self healing ultrafin glass coatings for high temperature applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on processing &amp; manufacturing of advanced materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioactive iodine conditioning in silver phosphate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Chabauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Campayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society on Glass Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-healing ultrathin glass coatings for high temperature applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIMPART-2017, Frontiers in Materials Processing Applications, Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Self-healing thin glass coating for high temperature applications»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMILE 2016 – Sustainable Materials Inspired by the Living world for Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin layer glass and vanadium-boride coatings with self-healing property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMN Meeting on Ceramics – Energy Materials Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin layer glass and vanadium-boride coatings with self-healing property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glass and Optical Materials Division and Deutsche Glastechnische Gesellschaft Joint Annual Meeting 2015 - ACerS’s GOMD-DGG Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Structure and properties of thin glass layer prepared by Pulsed Laser Deposition»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Internal Congress on Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of heavy ions in polluted waters: use of chalcogenide sensors and pre-concentration module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Essi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sistat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSWMT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of molybdenum on the structure and properties of A2O-P2O5-MoO3 (A = Na, Ag, Rb, Cs) glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadiali Bodiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delevoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Journal of Non-Crystalline Solids, 606, pp.122193. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2023.122193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization mechanism of BaO-CaO-Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;-SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; (BCAS) glass thin-films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 551, pp.120406. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.120406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure – Properties study of Na2O–CaO–PbO–P2O5 metaphosphate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El-Hezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Atbir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Méar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118, pp.106666. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2021.106666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Vanadium Oxide on the Structure and Li-Ion Conductivity of Lithium Silicate Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuraag Gaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amarnath Allu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudheer Ganisetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Stan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (30), pp.16843-16857. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c05059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the process atmosphere on glass foam synthesis: A high-temperature environmental scanning electron microscopy (HT-ESEM) study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois O. Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Lebullenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (18), pp.26042-26049. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2021.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of vanadium oxide on the lithium silicate glass structure and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuraag Gaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amarnath Allu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Stan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (6), pp.2495-2505. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.17671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical durability evaluation of silver phosphate based glasses designed for the conditioning of radioactive iodine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Chabauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Campayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 550, pp.152919. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2021.152919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03579834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further insights on the thermal degradation of aluminum metaphosphate prepared from aluminum dihydrogen phosphate solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Journal of the European Ceramic Society, 41 (9), pp.4970-4976. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of V2O5 on a sealing glass and self-healing VB2-glass composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.P. Kothiyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Méar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 119, pp.106706. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2021.106706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B2O3-Doped LATP Glass-Ceramics Studied by X-ray Diffractometry and MAS NMR Spectroscopy Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wioleta Ślubowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Kwatek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.390. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11020390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niobium- and bismuth-silver phosphate glasses for the conditioning of radioactive iodine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Chabauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Campayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 510, pp.51-61. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2019.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molybdenum Influence on the Mixed-Alkali Effect of Lithium–Sodium Phosphate Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadiali Bodiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delevoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (28), pp.15886-15891. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b04305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aluminosilicate glass thin films elaborated by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Fom Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 397, pp.13 - 18. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.11.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(71)Ga-(77)Se connectivities and proximities in gallium selenide crystal and glass probed by solid-state NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Nagashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Trébosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pourpoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 282, pp.71-82. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2017.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D‐ and 3D Observation and Mechanism of Self‐Healing in Glass–Boron Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Suhonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (3), pp.849-855. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.14041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self healing glassy coating for high temperature application | Matériaux vitreux auto-cicatrisants pour application à haute température, élaborés sous forme de couches minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Materiaux et Techniques, 103 (44), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2015034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bismuth silver phosphate glasses as alternative matrices for the conditioning of radioactive iodine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lemesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Campayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of Glasses - European Journal of Glass Science and Technology Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (2), pp.71-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le GDR-Verres et l’USTV : des réseaux pour la réflexion scientifique sur des problématiques verrières académiques et industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Neuville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (4), pp.N8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Studies on the Development of Potential Conditioning Matrices for Iodine 129</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Campayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Courtois-Manara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1744, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/opl.2015.309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergic effect of V2O5 and P2O5 on the sealing properties of barium–strontium–alumino-silicate glass/glass–ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.P. Kothiyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (35), </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.09.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New viscous sealing glasses for electrochemical cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Coillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Nonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (11), pp.9351-9358. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.02.194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of proximities between spin-1/2 and quadrupolar nuclei: Which heteronuclear dipolar recoupling method is preferable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Trébosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delevoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137 (14), pp.144201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new formulation of barium–strontium silicate glasses and glass-ceramics for high-temperature sealant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.P. Kothiyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (15), pp.11360-11369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterisation of phosphate materials: new insights into the spatial proximities between phosphorus and quadrupolar nuclei using the D-HMQC MAS NMR technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Trébosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delevoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (37), pp.16786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Active Particles on the Self-Healing Efficiency in Glassy Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Coillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (5), pp.426-435. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201100002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of lead, barium and strontium leachability from foam glasses elaborated using waste cathode ray-tube glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Fom Méar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 185 (1), pp.236-241. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2010.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of AlN, TiN and SiC reduction on the tructural environment of lead in waste cathode-ray tubes glass: an X-ray absorption spectroscopy (XAS) study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Fom Méar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (29), pp.285104. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/21/28/285104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead extraction from waste funnel cathode-ray tubes glasses by reaction with silicon carbide and titanium nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Fom Méar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 172 (1), pp.117-123. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2009.06.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FeCrMoGaPCB BMGs : sample preparation, thermal stability and mechanical properties.Residual -stress distribution in shot-peened metallic-glass plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.G. Vayghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Yavari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Greer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, in press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural effects of shot-peening in bulk metallic glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Yavari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Greer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 483, pp.256-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FeCrMoGaPCB BMGs: sample preparation, thermal stability and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.G. Vaughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Yavari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Greer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, in press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local structure around lead, barium and strontium in waste cathode-ray tube glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander V. Kolobov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mr Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Guimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 353 (52-54), pp.4640-4646. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour and thermal and electrical properties of foam glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rv Viennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mr Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33, pp.543. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2005.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The characterization of waste cathode-ray tube glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mr Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26, pp.1468-1476. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2005.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de mousses de verres issues de tubes à rayons cathodique (TRC) en fin de vie contenant du plomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mr Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (2), pp.36-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of heavy ions in polluted waters : use of chalcogenide sensors and pre-concentration module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Essi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sistat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid Waste Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.582-591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00273904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of porous glasses prepared from cathode ray tube (CRT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Caplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mr Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 162, pp.59. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2005.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiC & TiN treatment of wastes lead containing cathode-ray tubes glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mr Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Solid Waste Management and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.900-909</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and characterization of foam glass from cathode-ray tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Fom Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mr Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Applied Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.123-130. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/174367605X20171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in lead silicate cathode-ray tubes glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mr Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in ecomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.122-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mechanical behaviour and thermal and electrical properties of foam glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mr Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials processing for properties and performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.204-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The changes in lead silicate glasses induced by the addition of a reducing agent (TiN or SiC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mr Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.3314-3319. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2005.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of temperature, reaction time and reducing agent content on the synthesis of macroporous foam glasses from waste funnel glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60, pp.929. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2005.10.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Self reparing glassy thin-coating for high temperature application»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nuns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SCF’15 - Société Chimique de France –</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation du verre issus de tube à rayons cathodiques en fin de vie: Élaboration, caractérisations physicochimiques et applications du matériau cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Yot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valorisation du verre issus de tube à rayons cathodiques en fin de vie: Élaboration, caractérisations physicochimiques et applications du matériau cellulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions universitaires europeennes, pp.1-184, 2010, 6131518203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de mousses de verres issus de Tubes à Rayons Cathodiques (TRC) en fin de vie contenant de l'oxyde de plomb : Élaboration, caractérisations physicochimiques et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université Montpellier II - Sciences et Techniques du Languedoc, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2004MON20106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011189v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId208"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705959v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lautru" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Nabyl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pokorn&#253;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706001v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiali Bodiang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delevoye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04347511v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mear" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lebullenger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585670v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saitzek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Montagne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585439v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Nagashima" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pourpoint" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585680v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585560v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carlier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018733v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carlier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saitzek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585266v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585578v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Chabauty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Campayo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pinet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330951v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699787v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.O. M&#233;ar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carlier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montagne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724717v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702786v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castanie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mear" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desfeux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185031v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Essi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pradel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sistat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04145655v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delevoye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2023.122193" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959031v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120406" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610174v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuraag Gaddam" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarnath Allu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudheer Ganisetti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Stan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c05059" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610180v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Hezzat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atbir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abid" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2021.106666" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03579834v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.152919" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04313264v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousseau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.03.023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331328v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois O. Mear" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lautru" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Genty" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.06.010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610183v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17671" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610177v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sharma" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P. Kothiyal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2021.106706" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610184v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wioleta &#346;lubowska" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Kwatek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11020390" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02462147v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Chabauty" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.01.015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969842v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Pereira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Nunes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fm M&#233;ar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b04305" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664880v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois O. Fom M&#233;ar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.11.115" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W13M3NL8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579653v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pourpoint" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2017.07.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02JTLG27-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969871v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Castani&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Suhonen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14041" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BQ25685D-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687371v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Blach" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015034" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9C0C65175ABE18ED0657F065433D273E03AF7660/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969875v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lemesle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Revel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227692v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Blanc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Neuville" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969879v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audubert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Lartigue" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Courtois-Manara" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gallet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2015.309" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228407v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Revel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.09.052" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6LS3D9N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969913v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coillot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nonnet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.02.194" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MK1R17L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969914v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lafon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tricot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969909v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969929v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969922v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201100002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V3H37VCQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517543v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Pgy Yot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.09.023" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64K9RG6S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399054v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.06.137" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C3BDFL8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374428v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Vayghan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Yavari" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Greer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390285v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/28/285104" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389399v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doisneau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197030v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Vaughan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193230v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Kolobov" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mr Ribes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Guimon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.07.009" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRPBMLHN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151392v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rv Viennois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2005.11.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JV02KR3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382298v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273904v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188363v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cambon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Caplain" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2005.12.003" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBN2392F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188798v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2005.11.017" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQKLQZNL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188801v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381567v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174367605X20171" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381569v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381568v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382853v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.08.019" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8QGD3NW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162970v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ribes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2005.10.046" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HPTP1RP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739678v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;ar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nuns" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745616v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Yot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011189v3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004MON20106" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705959v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lautru" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Nabyl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pokorn&#253;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706001v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiali Bodiang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delevoye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04347511v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mear" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lebullenger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585670v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saitzek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Montagne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585439v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Nagashima" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pourpoint" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585680v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585560v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carlier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018733v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carlier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saitzek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585266v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585578v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Chabauty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Campayo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pinet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330951v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699787v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.O. M&#233;ar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carlier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montagne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724717v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702786v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castanie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mear" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desfeux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185031v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Essi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pradel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sistat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04145655v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delevoye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2023.122193" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959031v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120406" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610180v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Hezzat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atbir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abid" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2021.106666" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610174v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuraag Gaddam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarnath Allu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudheer Ganisetti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Stan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c05059" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331328v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois O. Mear" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lautru" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Genty" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.06.010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610183v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17671" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03579834v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.152919" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04313264v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousseau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.03.023" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610177v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sharma" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P. Kothiyal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2021.106706" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610184v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wioleta &#346;lubowska" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Kwatek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11020390" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02462147v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Chabauty" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.01.015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969842v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Pereira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Nunes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fm M&#233;ar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b04305" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664880v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois O. Fom M&#233;ar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.11.115" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W13M3NL8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579653v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pourpoint" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2017.07.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02JTLG27-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969871v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Castani&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Suhonen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14041" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BQ25685D-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687371v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Blach" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015034" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9C0C65175ABE18ED0657F065433D273E03AF7660/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969875v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lemesle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Revel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227692v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Blanc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Neuville" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969879v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audubert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Lartigue" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Courtois-Manara" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gallet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2015.309" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228407v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Revel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.09.052" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6LS3D9N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969913v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coillot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nonnet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.02.194" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MK1R17L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969914v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lafon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tricot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969909v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969929v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969922v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201100002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V3H37VCQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517543v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Pgy Yot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.09.023" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64K9RG6S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390285v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/28/285104" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399054v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.06.137" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C3BDFL8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374428v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Vayghan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Yavari" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Greer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389399v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doisneau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197030v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Vaughan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193230v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Kolobov" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mr Ribes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Guimon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.07.009" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRPBMLHN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151392v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rv Viennois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2005.11.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JV02KR3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188798v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cambon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2005.11.017" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQKLQZNL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382298v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273904v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188363v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Caplain" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2005.12.003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBN2392F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188801v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381567v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174367605X20171" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381569v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381568v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382853v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.08.019" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8QGD3NW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162970v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ribes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2005.10.046" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HPTP1RP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739678v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;ar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nuns" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745616v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Yot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011189v3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004MON20106" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>