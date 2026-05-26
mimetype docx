--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Francois MEAR </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of glass synthesis and reactivity by in-situ high temperature ESEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Nabyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pokorný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Glass &amp; Optical Materials Division Annual Meeting (GOMD 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Las Vegas (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of A (A = Na, Ag, Rb, Cs) cation nature on the crystallization of MoO3-A2O-P2O5 glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadiali Bodiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delevoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BORATE PHOSPHATE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Corning N.Y., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation du calcin en mousse de verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Lebullenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Revelor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-repairing glassy thin-coating for high temperature applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Self-Healing Materials (ICSHM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of Solid-state NMR analysis of phosphate glasses deposited as thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Nagashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pourpoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">93rd Annual Meeting of the German Society of Glass Technology - Annual Meeting of French Union for Science and Glass Technology (USTV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nürnberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of Solid-state NMR analysis of phosphate glasses deposited as thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Nagashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pourpoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of phosphate and silicate glasses and glass-ceramics deposited as nanometric thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Nagashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pourpoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society on Glass Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-healing ultrathin glass coatings for high temperature applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermec’s 2018 – International Conference on Processing &amp; Manufacturing of Advanced Materials – Processing, Fabrication, Properties, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self healing ultrafin glass coatings for high temperature applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on processing &amp; manufacturing of advanced materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioactive iodine conditioning in silver phosphate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Chabauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Campayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society on Glass Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-healing ultrathin glass coatings for high temperature applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIMPART-2017, Frontiers in Materials Processing Applications, Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Self-healing thin glass coating for high temperature applications»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMILE 2016 – Sustainable Materials Inspired by the Living world for Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin layer glass and vanadium-boride coatings with self-healing property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMN Meeting on Ceramics – Energy Materials Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin layer glass and vanadium-boride coatings with self-healing property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glass and Optical Materials Division and Deutsche Glastechnische Gesellschaft Joint Annual Meeting 2015 - ACerS’s GOMD-DGG Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Structure and properties of thin glass layer prepared by Pulsed Laser Deposition»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Internal Congress on Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of heavy ions in polluted waters: use of chalcogenide sensors and pre-concentration module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Essi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sistat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSWMT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of molybdenum on the structure and properties of A2O-P2O5-MoO3 (A = Na, Ag, Rb, Cs) glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadiali Bodiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delevoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Journal of Non-Crystalline Solids, 606, pp.122193. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2023.122193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization mechanism of BaO-CaO-Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;-SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; (BCAS) glass thin-films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 551, pp.120406. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.120406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure – Properties study of Na2O–CaO–PbO–P2O5 metaphosphate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El-Hezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Atbir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Méar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118, pp.106666. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2021.106666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Vanadium Oxide on the Structure and Li-Ion Conductivity of Lithium Silicate Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuraag Gaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amarnath Allu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudheer Ganisetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Stan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (30), pp.16843-16857. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c05059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the process atmosphere on glass foam synthesis: A high-temperature environmental scanning electron microscopy (HT-ESEM) study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois O. Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Lebullenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (18), pp.26042-26049. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2021.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of vanadium oxide on the lithium silicate glass structure and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuraag Gaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amarnath Allu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Stan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (6), pp.2495-2505. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.17671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical durability evaluation of silver phosphate based glasses designed for the conditioning of radioactive iodine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Chabauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Campayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 550, pp.152919. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2021.152919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03579834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further insights on the thermal degradation of aluminum metaphosphate prepared from aluminum dihydrogen phosphate solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Journal of the European Ceramic Society, 41 (9), pp.4970-4976. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of V2O5 on a sealing glass and self-healing VB2-glass composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.P. Kothiyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Méar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 119, pp.106706. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2021.106706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B2O3-Doped LATP Glass-Ceramics Studied by X-ray Diffractometry and MAS NMR Spectroscopy Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wioleta Ślubowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Kwatek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.390. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11020390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niobium- and bismuth-silver phosphate glasses for the conditioning of radioactive iodine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Chabauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Campayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 510, pp.51-61. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2019.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molybdenum Influence on the Mixed-Alkali Effect of Lithium–Sodium Phosphate Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadiali Bodiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delevoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (28), pp.15886-15891. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b04305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aluminosilicate glass thin films elaborated by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Fom Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 397, pp.13 - 18. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.11.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(71)Ga-(77)Se connectivities and proximities in gallium selenide crystal and glass probed by solid-state NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Nagashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Trébosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pourpoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 282, pp.71-82. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2017.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D‐ and 3D Observation and Mechanism of Self‐Healing in Glass–Boron Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Suhonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (3), pp.849-855. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.14041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self healing glassy coating for high temperature application | Matériaux vitreux auto-cicatrisants pour application à haute température, élaborés sous forme de couches minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Materiaux et Techniques, 103 (44), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2015034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bismuth silver phosphate glasses as alternative matrices for the conditioning of radioactive iodine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lemesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Campayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of Glasses - European Journal of Glass Science and Technology Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (2), pp.71-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le GDR-Verres et l’USTV : des réseaux pour la réflexion scientifique sur des problématiques verrières académiques et industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Neuville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (4), pp.N8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Studies on the Development of Potential Conditioning Matrices for Iodine 129</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Campayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Courtois-Manara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1744, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/opl.2015.309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergic effect of V2O5 and P2O5 on the sealing properties of barium–strontium–alumino-silicate glass/glass–ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.P. Kothiyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (35), </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.09.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New viscous sealing glasses for electrochemical cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Coillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Nonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (11), pp.9351-9358. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.02.194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of proximities between spin-1/2 and quadrupolar nuclei: Which heteronuclear dipolar recoupling method is preferable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Trébosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delevoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137 (14), pp.144201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new formulation of barium–strontium silicate glasses and glass-ceramics for high-temperature sealant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.P. Kothiyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (15), pp.11360-11369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterisation of phosphate materials: new insights into the spatial proximities between phosphorus and quadrupolar nuclei using the D-HMQC MAS NMR technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Trébosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delevoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (37), pp.16786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Active Particles on the Self-Healing Efficiency in Glassy Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Coillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (5), pp.426-435. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201100002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of lead, barium and strontium leachability from foam glasses elaborated using waste cathode ray-tube glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Fom Méar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 185 (1), pp.236-241. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2010.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of AlN, TiN and SiC reduction on the tructural environment of lead in waste cathode-ray tubes glass: an X-ray absorption spectroscopy (XAS) study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Fom Méar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (29), pp.285104. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/21/28/285104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead extraction from waste funnel cathode-ray tubes glasses by reaction with silicon carbide and titanium nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Fom Méar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 172 (1), pp.117-123. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2009.06.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FeCrMoGaPCB BMGs : sample preparation, thermal stability and mechanical properties.Residual -stress distribution in shot-peened metallic-glass plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.G. Vayghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Yavari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Greer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, in press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural effects of shot-peening in bulk metallic glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Yavari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Greer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 483, pp.256-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FeCrMoGaPCB BMGs: sample preparation, thermal stability and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.G. Vaughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Yavari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Greer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, in press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local structure around lead, barium and strontium in waste cathode-ray tube glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander V. Kolobov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mr Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Guimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 353 (52-54), pp.4640-4646. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour and thermal and electrical properties of foam glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rv Viennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mr Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33, pp.543. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2005.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The characterization of waste cathode-ray tube glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mr Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26, pp.1468-1476. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2005.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de mousses de verres issues de tubes à rayons cathodique (TRC) en fin de vie contenant du plomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mr Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (2), pp.36-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of heavy ions in polluted waters : use of chalcogenide sensors and pre-concentration module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Essi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sistat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid Waste Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.582-591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00273904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of porous glasses prepared from cathode ray tube (CRT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Caplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mr Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 162, pp.59. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2005.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiC & TiN treatment of wastes lead containing cathode-ray tubes glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mr Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Solid Waste Management and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.900-909</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and characterization of foam glass from cathode-ray tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Fom Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mr Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Applied Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.123-130. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/174367605X20171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in lead silicate cathode-ray tubes glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mr Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in ecomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.122-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mechanical behaviour and thermal and electrical properties of foam glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mr Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials processing for properties and performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.204-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The changes in lead silicate glasses induced by the addition of a reducing agent (TiN or SiC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fm Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Pgy Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mr Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.3314-3319. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2005.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of temperature, reaction time and reducing agent content on the synthesis of macroporous foam glasses from waste funnel glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60, pp.929. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2005.10.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Self reparing glassy thin-coating for high temperature application»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nuns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SCF’15 - Société Chimique de France –</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation du verre issus de tube à rayons cathodiques en fin de vie: Élaboration, caractérisations physicochimiques et applications du matériau cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Yot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valorisation du verre issus de tube à rayons cathodiques en fin de vie: Élaboration, caractérisations physicochimiques et applications du matériau cellulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions universitaires europeennes, pp.1-184, 2010, 6131518203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de mousses de verres issus de Tubes à Rayons Cathodiques (TRC) en fin de vie contenant de l'oxyde de plomb : Élaboration, caractérisations physicochimiques et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université Montpellier II - Sciences et Techniques du Languedoc, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2004MON20106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011189v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId208"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Francois MEAR </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of glass synthesis and reactivity by in-situ high temperature ESEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Nabyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pokorný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Glass &amp; Optical Materials Division Annual Meeting (GOMD 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Las Vegas (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass recycling: an issue for the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRSI Special Lecture Mumbai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Mumbai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass-sealant for SOEC/SOFC technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Voivenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SumGlass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glasses for non-conventional applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Gobain Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verres de scellements auto-cicatrisants pour des applications haute-température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Révelor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopie chauffante : un outil thermo-optique offrant de nombreux champs d’application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier CEA-USTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization mechanism of BaO-CaO-Al2O3-SiO2 glass-ceramic at macro- and nano-scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Materials Conclave (IMC 2023) &amp; 33rd Annual Foundation Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Pune, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of A (A = Na, Ag, Rb, Cs) cation nature on the crystallization of MoO3-A2O-P2O5 glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadiali Bodiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delevoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BORATE PHOSPHATE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Corning N.Y., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation du calcin en mousse de verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Lebullenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier USTV “Recyclage“</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation du calcin en mousse de verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Lebullenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Revelor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-repairing glassy thin-coating for high temperature applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Self-Healing Materials (ICSHM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass Recycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Lebullenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Villefranche-sur-Mer planetary science workshop: Outgassing processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Villefranche sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-healing thin-glass coating for high temperature applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Self-Healing Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of Solid-state NMR analysis of phosphate glasses deposited as thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Nagashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pourpoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">93rd Annual Meeting of the German Society of Glass Technology - Annual Meeting of French Union for Science and Glass Technology (USTV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nürnberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomic self-repairing glassy materials for high temperature applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SF2M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of Solid-state NMR analysis of phosphate glasses deposited as thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Nagashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pourpoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of phosphate and silicate glasses and glass-ceramics deposited as nanometric thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Nagashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pourpoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society on Glass Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From waste CRT glasses to foam glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Lebullenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Colombus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization mechanism of BaO-CaO-Al2O3-SiO2 glass thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glass &amp; Optical Materials Division</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High field NMR in Lille: shining light on the dark sites of advanced materials and catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Trebosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pourpoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Gauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Ultra-high field NMR spectroscopy: challenges and new horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-healing ultra-thin glass coatings for high temperature applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Processing &amp; Manufacturing of Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-healing ultra-thin glass coatings for high temperature applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermec’s 2018 – International Conference on Processing &amp; Manufacturing of Advanced Materials – Processing, Fabrication, Properties, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioactive iodine conditioning in silver phosphate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Chabauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Campayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society on Glass Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-healing ultra-thin glass coatings for high temperature applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIMPART-2017, Frontiers in Materials Processing Applications, Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-healing thin glass coating for high temperature applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMILE 2016 – Sustainable Materials Inspired by the Living world for Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin layer glass and vanadium-boride coatings with self-healing property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMN Meeting on Ceramics – Energy Materials Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-reparing glassy thin-coating for high temperature application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nuns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SCF’15 - Société Chimique de France –</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin layer glass and vanadium-boride coatings with self-healing property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glass and Optical Materials Division and Deutsche Glastechnische Gesellschaft Joint Annual Meeting 2015 - ACerS’s GOMD-DGG Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-healing high-temperature functional thin glass coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Conference on Functional Glasses / Glass Ceramics and Ceramics (NCFGC-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Visvesvaraya National Institute of Technology – Nagpur, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and properties of thin glass layer prepared by Pulsed Laser Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Internal Congress on Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of heavy ions in polluted waters: use of chalcogenide sensors and pre-concentration module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Essi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sistat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSWMT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of molybdenum on the structure and properties of A2O-P2O5-MoO3 (A = Na, Ag, Rb, Cs) glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadiali Bodiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delevoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Journal of Non-Crystalline Solids, 606, pp.122193. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2023.122193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Vanadium Oxide on the Structure and Li-Ion Conductivity of Lithium Silicate Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuraag Gaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amarnath Allu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudheer Ganisetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Stan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (30), pp.16843-16857. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c05059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass Reactivity at High Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Microscopy and Microanalysis, 27, pp.49-50. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927621013246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure – Properties study of Na2O–CaO–PbO–P2O5 metaphosphate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El-Hezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Atbir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118, pp.106666. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2021.106666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization mechanism of BaO-CaO-Al2O3-SiO2 (BCAS) glass thin-films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 551, pp.120406. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.120406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of V2O5 on a sealing glass and self-healing VB2-glass composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.P. Kothiyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 119, pp.106706. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2021.106706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of vanadium oxide on the lithium silicate glass structure and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuraag Gaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amarnath Allu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Stan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (6), pp.2495-2505. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.17671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the process atmosphere on glass foam synthesis: A high-temperature environmental scanning electron microscopy (HT-ESEM) study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Lebullenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (18), pp.26042-26049. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2021.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further insights on the thermal degradation of aluminum metaphosphate prepared from aluminum dihydrogen phosphate solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Journal of the European Ceramic Society, 41 (9), pp.4970-4976. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical durability evaluation of silver phosphate based glasses designed for the conditioning of radioactive iodine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Chabauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Campayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 550, pp.152919. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2021.152919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03579834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural modifications induced by AgI in silver aluminophosphate glasses and their consequence on thermal properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lemesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Campayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of Glasses - European Journal of Glass Science and Technology Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Physics and Chemistry of Glasses: European Journal of Glass Science and Technology B, 62 (6), pp.172-181. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13036/17533562.62.6.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B2O3-Doped LATP Glass-Ceramics Studied by X-ray Diffractometry and MAS NMR Spectroscopy Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wioleta Ślubowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Kwatek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.390. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11020390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niobium- and bismuth-silver phosphate glasses for the conditioning of radioactive iodine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Chabauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Campayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 510, pp.51-61. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2019.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molybdenum Influence on the Mixed-Alkali Effect of Lithium–Sodium Phosphate Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadiali Bodiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delevoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (28), pp.15886-15891. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b04305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aluminosilicate glass thin films elaborated by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 397, pp.13 - 18. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.11.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(71)Ga-(77)Se connectivities and proximities in gallium selenide crystal and glass probed by solid-state NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Nagashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Trébosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pourpoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 282, pp.71-82. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2017.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Healing Glassy Thin Coating for High-Temperature Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (6), pp.4208-4215. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5b12049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D‐ and 3D Observation and Mechanism of Self‐Healing in Glass–Boron Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Suhonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (3), pp.849-855. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.14041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self healing glassy coating for high temperature application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Materiaux et Techniques, 103 (44), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2015034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Studies on the Development of Potential Conditioning Matrices for Iodine 129</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Campayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Courtois-Manara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1744, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/opl.2015.309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le GDR-Verres et l’USTV : des réseaux pour la réflexion scientifique sur des problématiques verrières académiques et industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Neuville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (4), pp.N8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bismuth silver phosphate glasses as alternative matrices for the conditioning of radioactive iodine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lemesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Campayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of Glasses - European Journal of Glass Science and Technology Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (2), pp.71-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immobilization of radioactive iodine in silver aluminophosphate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lemesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Campayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 264, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2013.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergic effect of V2O5 and P2O5 on the sealing properties of barium–strontium–alumino-silicate glass/glass–ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.P. Kothiyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (35), </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.09.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New viscous sealing glasses for electrochemical cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Coillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Nonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (11), pp.9351-9358. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.02.194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of proximities between spin-1/2 and quadrupolar nuclei: Which heteronuclear dipolar recoupling method is preferable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Trébosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delevoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137 (14), pp.144201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new formulation of barium–strontium silicate glasses and glass-ceramics for high-temperature sealant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.P. Kothiyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (15), pp.11360-11369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterisation of phosphate materials: new insights into the spatial proximities between phosphorus and quadrupolar nuclei using the D-HMQC MAS NMR technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Trébosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delevoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (37), pp.16786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterisation of phosphate materials: new insights into the spatial proximities between phosphorus and quadrupolar nuclei using the D-HMQC MAS NMR technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Trebosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delevoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Physical Chemistry Chemical Physics, 13, pp.16786-16794. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1cp20993k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Active Particles on the Self-Healing Efficiency in Glassy Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Coillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (5), pp.426-435. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201100002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of self-healing glassy composites by high-temperature environmental scanning electron microscopy (HT-ESEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Coillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electron Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Journal of Electron Microscopy, 59 (5), pp.359-366. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jmicro/dfq018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of lead, barium and strontium leachability from foam glasses elaborated using waste cathode ray-tube glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 185 (1), pp.236-241. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2010.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural effects of shot-peening in bulk metallic glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Yavari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Greer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 483, pp.256-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of AlN, TiN and SiC reduction on the tructural environment of lead in waste cathode-ray tubes glass: an X-ray absorption spectroscopy (XAS) study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (29), pp.285104. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/21/28/285104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead extraction from waste funnel cathode-ray tubes glasses by reaction with silicon carbide and titanium nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 172 (1), pp.117-123. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2009.06.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FeCrMoGaPCB BMGs : sample preparation, thermal stability and mechanical properties.Residual -stress distribution in shot-peened metallic-glass plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.G. Vayghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Yavari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Greer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, in press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FeCrMoGaPCB BMGs: sample preparation, thermal stability and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.G. Vaughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Yavari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Greer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, in press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local structure around lead, barium and strontium in waste cathode-ray tube glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander V. Kolobov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Guimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Gonbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 353 (52-54), pp.4640-4646. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour and thermal and electrical properties of foam glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Viennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33, pp.543. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2005.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The characterization of waste cathode-ray tube glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26, pp.1468-1476. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2005.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de mousses de verres issues de tubes à rayons cathodique (TRC) en fin de vie contenant du plomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (2), pp.36-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of heavy ions in polluted waters : use of chalcogenide sensors and pre-concentration module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Essi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sistat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid Waste Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.582-591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00273904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of porous glasses prepared from cathode ray tube (CRT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Caplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 162, pp.59. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2005.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiC & TiN treatment of wastes lead containing cathode-ray tubes glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Solid Waste Management and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.900-909</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and characterization of foam glass from cathode-ray tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Applied Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.123-130. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/174367605X20171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in lead silicate cathode-ray tubes glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in ecomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.122-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mechanical behaviour and thermal and electrical properties of foam glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mr Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials processing for properties and performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.204-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The changes in lead silicate glasses induced by the addition of a reducing agent (TiN or SiC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.3314-3319. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2005.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of temperature, reaction time and reducing agent content on the synthesis of macroporous foam glasses from waste funnel glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60, pp.929. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2005.10.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass Recycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Lebullenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Springer Handbook of Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1355-1377, 2019, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93728-1_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation du verre issus de tube à rayons cathodiques en fin de vie: Élaboration, caractérisations physicochimiques et applications du matériau cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Yot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valorisation du verre issus de tube à rayons cathodiques en fin de vie: Élaboration, caractérisations physicochimiques et applications du matériau cellulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions universitaires europeennes, pp.1-184, 2010, 6131518203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de mousses de verres issus de Tubes à Rayons Cathodiques (TRC) en fin de vie contenant de l'oxyde de plomb : Élaboration, caractérisations physicochimiques et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université Montpellier II - Sciences et Techniques du Languedoc, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2004MON20106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011189v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId236"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705959v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lautru" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Nabyl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pokorn&#253;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706001v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiali Bodiang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delevoye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04347511v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mear" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lebullenger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585670v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saitzek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Montagne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585439v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Nagashima" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pourpoint" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585680v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585560v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carlier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018733v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carlier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saitzek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585266v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585578v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Chabauty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Campayo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pinet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330951v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699787v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.O. M&#233;ar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carlier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montagne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724717v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702786v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castanie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mear" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desfeux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185031v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Essi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pradel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sistat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04145655v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delevoye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2023.122193" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959031v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120406" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610180v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Hezzat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atbir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abid" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2021.106666" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610174v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuraag Gaddam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarnath Allu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudheer Ganisetti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Stan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c05059" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331328v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois O. Mear" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lautru" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Genty" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.06.010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610183v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17671" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03579834v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.152919" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04313264v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousseau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.03.023" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610177v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sharma" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P. Kothiyal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2021.106706" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610184v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wioleta &#346;lubowska" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Kwatek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11020390" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02462147v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Chabauty" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.01.015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969842v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Pereira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Nunes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fm M&#233;ar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b04305" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664880v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois O. Fom M&#233;ar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.11.115" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W13M3NL8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579653v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pourpoint" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2017.07.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02JTLG27-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969871v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Castani&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Suhonen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14041" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BQ25685D-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687371v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Blach" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015034" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9C0C65175ABE18ED0657F065433D273E03AF7660/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969875v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lemesle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Revel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227692v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Blanc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Neuville" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969879v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audubert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Lartigue" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Courtois-Manara" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gallet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2015.309" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228407v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Revel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.09.052" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6LS3D9N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969913v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coillot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nonnet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.02.194" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MK1R17L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969914v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lafon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tricot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969909v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969929v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969922v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201100002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V3H37VCQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517543v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Pgy Yot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.09.023" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64K9RG6S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390285v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/28/285104" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399054v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.06.137" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C3BDFL8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374428v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Vayghan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Yavari" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Greer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389399v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doisneau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197030v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Vaughan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193230v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Kolobov" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mr Ribes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Guimon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.07.009" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRPBMLHN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151392v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rv Viennois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2005.11.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JV02KR3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188798v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cambon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2005.11.017" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQKLQZNL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382298v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273904v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188363v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Caplain" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2005.12.003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBN2392F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188801v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381567v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174367605X20171" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381569v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381568v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382853v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.08.019" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8QGD3NW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162970v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ribes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2005.10.046" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HPTP1RP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739678v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;ar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nuns" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745616v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Yot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011189v3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004MON20106" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705959v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lautru" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Nabyl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pokorn&#253;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois O. M&#233;ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443058v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443167v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Voivenel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Montagne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04470795v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443063v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443142v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443073v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carlier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Castani&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Saitzek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706001v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiali Bodiang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delevoye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443134v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lebullenger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04347511v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585670v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saitzek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blach" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443147v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04448297v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585439v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Nagashima" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pourpoint" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443172v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585680v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585560v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443112v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443070v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04418762v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Trebosc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gauvin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tricot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585266v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018733v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585578v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Chabauty" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Campayo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pinet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330951v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699787v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carlier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saitzek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724717v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carlier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739678v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702786v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702767v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703112v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castanie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Desfeux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185031v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mear" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Essi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pradel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sistat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04145655v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2023.122193" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610174v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuraag Gaddam" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarnath Allu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudheer Ganisetti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Stan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c05059" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443123v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lautru" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621013246" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610180v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Hezzat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atbir" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abid" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2021.106666" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959031v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120406" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610177v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sharma" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P. Kothiyal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2021.106706" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610183v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17671" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331328v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Genty" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.06.010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04313264v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousseau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.03.023" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03579834v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.152919" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443182v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lemesle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13036/17533562.62.6.008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610184v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wioleta &#346;lubowska" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Kwatek" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11020390" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02462147v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Chabauty" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.01.015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969842v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Pereira" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Nunes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b04305" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664880v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.11.115" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W13M3NL8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579653v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pourpoint" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2017.07.009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02JTLG27-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687356v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b12049" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969871v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Suhonen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14041" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BQ25685D-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687371v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015034" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9C0C65175ABE18ED0657F065433D273E03AF7660/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969879v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audubert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Lartigue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Courtois-Manara" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gallet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2015.309" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227692v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Blanc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Neuville" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969875v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Revel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228542v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2013.11.019" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HM65GM8R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228407v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Revel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.09.052" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6LS3D9N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969913v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coillot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nonnet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.02.194" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MK1R17L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969914v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tricot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delevoye" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969909v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969929v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lafon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04441125v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp20993k" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969922v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201100002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V3H37VCQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04441136v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmicro/dfq018" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-WD26KNDK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517543v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Yot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.09.023" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64K9RG6S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389399v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doisneau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Yavari" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Greer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390285v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/28/285104" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399054v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.06.137" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C3BDFL8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374428v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.O. M&#233;ar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Vayghan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197030v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Vaughan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193230v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Kolobov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ribes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Guimon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gonbeau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.07.009" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRPBMLHN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151392v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viennois" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2005.11.002" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JV02KR3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188798v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cambon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2005.11.017" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQKLQZNL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382298v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273904v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188363v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Caplain" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2005.12.003" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBN2392F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188801v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381567v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174367605X20171" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381569v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381568v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mr Ribes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382853v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.08.019" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8QGD3NW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162970v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2005.10.046" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HPTP1RP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02443361v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93728-1_39" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745616v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011189v3" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;ar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004MON20106" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>