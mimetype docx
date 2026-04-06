--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1147,429 +1147,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of degradation mechanisms of PBSA and PHBV under laboratoryscale composting conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polyhydroxybutyrate/hemp biocomposite: tuning performances by process and compatibilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Touchaleaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Salomez</w:t>
+                <w:t xml:space="preserve">Romain Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu George</w:t>
+                <w:t xml:space="preserve">Rémi Auvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Fabre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Touchaleaume</w:t>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Cesar</w:t>
+                <w:t xml:space="preserve">Sandrine Hoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 167, pp.102-113. </w:t>
+              <w:t xml:space="preserve">Green materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (4), pp.194-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2019.06.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1680/jgrma.19.00005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03070279v1</w:t>
+                <w:t xml:space="preserve">hal-02196923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agronomic performances of biodegradable films as an alternative to polyethylene mulches in vineyards</w:t>
+                <w:t xml:space="preserve">A comparative study of degradation mechanisms of PBSA and PHBV under laboratoryscale composting conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francois Touchaleaume</w:t>
+                <w:t xml:space="preserve">Mélanie Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Cesar</w:t>
+                <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Jourdan</w:t>
+                <w:t xml:space="preserve">Pascale Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Touchaleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Coll</w:t>
+                <w:t xml:space="preserve">Guy Cesar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, XXI International Congress on Plastics in Agriculture: Agriculture, Plastics and Environment, 1252, pp.25-37. </w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 167, pp.102-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1252.4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2019.06.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706046v1</w:t>
+                <w:t xml:space="preserve">hal-03070279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyhydroxybutyrate/hemp biocomposite: tuning performances by process and compatibilisation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agronomic performances of biodegradable films as an alternative to polyethylene mulches in vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Tessier</w:t>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Touchaleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Auvergne</w:t>
+                <w:t xml:space="preserve">G Cesar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+                <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Hoppe</w:t>
+                <w:t xml:space="preserve">Patrice Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (4), pp.194-204. </w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, XXI International Congress on Plastics in Agriculture: Agriculture, Plastics and Environment, 1252, pp.25-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/jgrma.19.00005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1252.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02196923v1</w:t>
+                <w:t xml:space="preserve">hal-03706046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soy protein isolate nanocomposite film enriched with eugenol, an antimicrobial agent: Interactions and properties</w:t>
               </w:r>
@@ -1581,51 +1581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Fernandes Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Touchaleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1711,51 +1711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Touchaleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cesar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Raffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1871,51 +1871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cesar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 144, pp.433-439. </w:t>
@@ -2384,338 +2384,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and biodegradability of polymer mulch films after field ageing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biocomposites From Polyhydroxyalkanoate and Hemp Fibers: Effects of Processing and Compatibilizer on Structure/Performance Relationships.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Touchaleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hoppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33. International Conference of the Polymer Processing Society (PPS-33)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706327v1</w:t>
+                <w:t xml:space="preserve">hal-02518980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocomposites From Polyhydroxyalkanoate and Hemp Fibers: Effects of Processing and Compatibilizer on Structure/Performance Relationships.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance and biodegradability of polymer mulch films after field ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Touchaleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33. International Conference of the Polymer Processing Society (PPS-33)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02518980v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyhydroxyalkanoates / hemp composite for packaging applications: towards a fully integrated extruding process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Touchaleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Auvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hoppe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique « Composites biosourcés »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2740,103 +2740,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agronomic performances and environmental impact of biodegradable films as an alternative to polyethylene mulches in vineyards.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Touchaleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th AMI International Conference on Agricultural Film</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Barcelone, Spain</w:t>
@@ -2865,51 +2865,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agronomic performances of biodegradable films as an alternative to polyethylene mulches in vineyards.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Touchaleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2917,51 +2917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium GIESCO (Group of International Experts of vitivinicultural Systems for CoOperation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Porto, Portugal</w:t>
@@ -2990,90 +2990,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance and environmental impact of biodegradable polymers as agricultural mulch films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Touchaleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Gontard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3445,51 +3445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cazaudehore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ADEME, 20 avenue du Grésillé, 49004 Angers; APESA; POLYBIOAID. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3929,90 +3929,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocomposites pour l’emballage alimentaire : Elaboration de composites polyester/fibres de chanvre par un procédé d’extrusion réactive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Touchaleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Auvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4223,51 +4223,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385714v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Touchaleaume" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dumazert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouilly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sonnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2025.111789" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677951v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Fertahi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Elhaissoufi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Bargaz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Touchaleaume" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Habibi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2024.108394" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295501v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jumeaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Durrieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vandenbossche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaca-Medina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c04502" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463906v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijaykumar Guna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saulnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Reddy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08927057211048540" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211509v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian Xie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brais Martinez Lopez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chalier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54369" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778851v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manikandan Ilangovan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Navada" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Touchaleaume" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128324" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209910v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandan Yadav" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Maithri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102433" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02864961v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Laridon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Gontard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peyron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12040822" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070279v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Salomez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cesar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.06.025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706046v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gastaldi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cesar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coll" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1252.4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196923v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tessier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Auvergne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgrma.19.00005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837486v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Fernandes Nassar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.45941" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626339v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coussy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Raffard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-017-1154-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269281v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Martin-Closas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chevillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.09.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soulestin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sclavons" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Lacrampe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2011.07.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6QPNGHW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767972v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Soulestin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sclavons" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Devaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cordenier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2011.106" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711033v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Jumeaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vandenbossche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Vaca-Medina" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706327v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Guy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518980v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523730v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706352v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706361v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Berger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706357v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781888v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Soulestin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781877v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705952v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lagnet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monlau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jacquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazaudehore" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773473v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Malet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Flat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773474v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773470v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523732v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sisani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385714v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Touchaleaume" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dumazert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouilly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sonnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2025.111789" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677951v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Fertahi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Elhaissoufi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Bargaz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Touchaleaume" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Habibi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2024.108394" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295501v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jumeaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Durrieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vandenbossche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaca-Medina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c04502" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463906v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijaykumar Guna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saulnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Reddy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08927057211048540" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211509v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian Xie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brais Martinez Lopez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chalier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54369" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778851v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manikandan Ilangovan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Navada" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Touchaleaume" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128324" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209910v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandan Yadav" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Maithri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102433" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02864961v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Laridon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Gontard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peyron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12040822" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196923v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tessier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Auvergne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgrma.19.00005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070279v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Salomez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cesar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.06.025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706046v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gastaldi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cesar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coll" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1252.4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837486v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Fernandes Nassar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.45941" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626339v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coussy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Raffard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-017-1154-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269281v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Martin-Closas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chevillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.09.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soulestin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sclavons" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Lacrampe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2011.07.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6QPNGHW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767972v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Soulestin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sclavons" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Devaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cordenier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2011.106" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711033v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Jumeaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vandenbossche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Vaca-Medina" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518980v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706327v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Guy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523730v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706352v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706361v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Berger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706357v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781888v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Soulestin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781877v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705952v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lagnet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monlau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jacquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazaudehore" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773473v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Malet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Flat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773474v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773470v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523732v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sisani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>