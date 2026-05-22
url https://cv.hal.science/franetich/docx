--- v0 (2026-03-15)
+++ v1 (2026-05-22)
@@ -636,338 +636,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Thienopyrimidinone Chemotype Shows Multistage Activity against Plasmodium falciparum, Including Artemisinin-Resistant Parasites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Artemisinin-independent inhibitory activity of Artemisia sp. infusions against different Plasmodium stages including relapse-causing hypnozoites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kutub Ashraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahin Tajeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henriette Bosson-Vanga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Primas</w:t>
+                <w:t xml:space="preserve">Christophe-Sébastien Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Amanzougaghene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Franetich</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lina Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/Spectrum.00274-21⟩</w:t>
+              <w:t xml:space="preserve">Life Science Alliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (3), pp.e202101237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26508/lsa.202101237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03363796v1</w:t>
+                <w:t xml:space="preserve">pasteur-03480928v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artemisinin-independent inhibitory activity of Artemisia sp. infusions against different Plasmodium stages including relapse-causing hypnozoites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shahin Tajeri</w:t>
+                <w:t xml:space="preserve">A New Thienopyrimidinone Chemotype Shows Multistage Activity against Plasmodium falciparum, Including Artemisinin-Resistant Parasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriette Bosson-Vanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Primas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Franetich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lavazec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe-Sébastien Arnold</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Franetich</w:t>
+                <w:t xml:space="preserve">Lina Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Science Alliance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (3), pp.e202101237. </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (2), pp.e00274-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26508/lsa.202101237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/Spectrum.00274-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03480928v2</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2-Phenoxy-3-Trichloromethylquinoxalines Are Antiplasmodial Derivatives with Activity against the Apicoplast of Plasmodium falciparum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dyhia Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Sébastien Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1121,51 +1121,51 @@
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Shahmirian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.11379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-68272-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1312,51 +1312,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential activity of methylene blue against erythrocytic and hepatic stages of Plasmodium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriette Bosson-Vanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Franetich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2129,51 +2129,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmodium falciparum full life cycle and Plasmodium ovale liver stages in humanized mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriette Bosson-Vanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lorthiois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2378,295 +2378,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin-draining lymph node priming is sufficient to induce sterile immunity against pre-erythrocytic malaria</w:t>
+                <w:t xml:space="preserve">Type I interferons contribute to experimental cerebral malaria development in response to sporozoite or blood-stage Plasmodium berghei ANKA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Obeid</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Audrey Lorthiois</w:t>
+                <w:t xml:space="preserve">Jennifer Palomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Gego</w:t>
+                <w:t xml:space="preserve">Mathilde Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Charlotte Grüner</w:t>
+                <w:t xml:space="preserve">Laurie Coquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Meme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/emmm.201201677⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43 (10), pp.2683-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.201343327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01549099v1</w:t>
+                <w:t xml:space="preserve">hal-00944122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type I interferons contribute to experimental cerebral malaria development in response to sporozoite or blood-stage Plasmodium berghei ANKA.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Skin-draining lymph node priming is sufficient to induce sterile immunity against pre-erythrocytic malaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Coquard</w:t>
+                <w:t xml:space="preserve">Michel Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Franetich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lorthiois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïlys Gilles</w:t>
+                <w:t xml:space="preserve">Audrey Gego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Meme</w:t>
+                <w:t xml:space="preserve">Anne Charlotte Grüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 43 (10), pp.2683-95. </w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (2), pp.250-263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eji.201343327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/emmm.201201677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944122v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature shift and host cell contact up-regulate sporozoite expression of Plasmodium falciparum genes involved in hepatocyte infection</w:t>
               </w:r>
@@ -2780,295 +2780,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02481890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of human CD81 differently affects host cell susceptibility to malaria sporozoites depending on the Plasmodium species.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Silvie</w:t>
+                <w:t xml:space="preserve">High-mobility-group box nuclear factors of Plasmodium falciparum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Briquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Greco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Franetich</w:t>
+                <w:t xml:space="preserve">Charlotte Boschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Dubart-Kupperschmitt</w:t>
+                <w:t xml:space="preserve">Mathieu Gissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Hannoun</w:t>
+                <w:t xml:space="preserve">Emilie Tissandié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Sevilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2006.00697.x⟩</w:t>
+              <w:t xml:space="preserve">Eukaryotic Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 5 (4), pp.672-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/EC.5.4.672-682.2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00180297v1</w:t>
+                <w:t xml:space="preserve">inserm-00911591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-mobility-group box nuclear factors of Plasmodium falciparum.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Boschet</w:t>
+                <w:t xml:space="preserve">Expression of human CD81 differently affects host cell susceptibility to malaria sporozoites depending on the Plasmodium species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Silvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gissot</w:t>
+                <w:t xml:space="preserve">Céline Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Franetich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Tissandié</w:t>
+                <w:t xml:space="preserve">Anne Dubart-Kupperschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Sevilla</w:t>
+                <w:t xml:space="preserve">Laurent Hannoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eukaryotic Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 5 (4), pp.672-82. </w:t>
+              <w:t xml:space="preserve">Cellular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (7), pp.1134-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/EC.5.4.672-682.2006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2006.00697.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00911591v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00180297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A plant-derived morphinan as a novel lead compound active against malaria liver stages.</w:t>
               </w:r>
@@ -3357,51 +3357,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roesch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kutub Ashraf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vantaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Marin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Maher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05375-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697389v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Amanzougaghene" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Tajeri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Franetich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Soulard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2024.107112" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737417v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Musti&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Lagard&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Dell&#8217;orco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114619" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594207v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Keita" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Carraz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Valentin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallaury Bordessoules" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14020372" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363796v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Bosson-Vanga" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Primas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavazec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Gomez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/Spectrum.00274-21" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03480928v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-S&#233;bastien Arnold" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202101237" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323862v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyhia Amrane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julen Sanz-Serrano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Collia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14080724" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911771v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nabet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chaline" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Brossas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Shahmirian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68272-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03268530v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01416-20" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01774620v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sossau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurel Tefit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2300-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03249869v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gigliola Zangh&#236;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruthi S. Vembar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Baumgarten" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Ding" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guizetti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2018.02.075" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01556552v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Manzoni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marinach" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Top&#231;u" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Briquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Grand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.25903" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002692v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mccall" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Wammes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke Langenberg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert-Jan van Gemert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jona Walk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aag2490" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358983v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;dia Barata" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houz&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Boutbibe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gigliola Zanghi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01685-15" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01191537v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Andolina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Landier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Carrara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy S Chu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0830-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01207321v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lorthiois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Roucher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8690" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359232v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Risco-Castillo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaultier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04760" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01549099v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Obeid" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gego" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charlotte Gr&#252;ner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emmm.201201677" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944122v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Palomo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fauconnier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Coquard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gilles" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Meme" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201343327" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02481890v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Siau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Silvie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Yalaoui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000121" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00180297v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Greco" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dubart-Kupperschmitt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hannoun" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2006.00697.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00911591v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Boschet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gissot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tissandi&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sevilla" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.5.4.672-682.2006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148373v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akino Jossang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Ciceron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.0030513" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roesch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kutub Ashraf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vantaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Marin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Maher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05375-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697389v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Amanzougaghene" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Tajeri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Franetich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Soulard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2024.107112" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737417v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Musti&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Lagard&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Dell&#8217;orco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114619" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594207v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Keita" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Carraz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Valentin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallaury Bordessoules" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14020372" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03480928v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-S&#233;bastien Arnold" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202101237" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363796v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Bosson-Vanga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Primas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavazec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Gomez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/Spectrum.00274-21" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323862v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyhia Amrane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julen Sanz-Serrano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Collia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14080724" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911771v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nabet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chaline" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Brossas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Shahmirian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68272-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03268530v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01416-20" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01774620v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sossau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurel Tefit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2300-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03249869v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gigliola Zangh&#236;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruthi S. Vembar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Baumgarten" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Ding" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guizetti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2018.02.075" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01556552v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Manzoni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marinach" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Top&#231;u" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Briquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Grand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.25903" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002692v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mccall" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Wammes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke Langenberg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert-Jan van Gemert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jona Walk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aag2490" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358983v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;dia Barata" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houz&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Boutbibe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gigliola Zanghi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01685-15" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01191537v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Andolina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Landier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Carrara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy S Chu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0830-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01207321v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lorthiois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Roucher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8690" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359232v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Risco-Castillo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaultier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04760" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944122v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Palomo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fauconnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Coquard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gilles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Meme" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201343327" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01549099v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Obeid" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gego" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charlotte Gr&#252;ner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emmm.201201677" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02481890v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Siau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Silvie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Yalaoui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000121" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00911591v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Boschet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gissot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tissandi&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sevilla" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.5.4.672-682.2006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00180297v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Greco" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dubart-Kupperschmitt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hannoun" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2006.00697.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148373v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akino Jossang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Ciceron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.0030513" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>