--- v0 (2026-03-31)
+++ v1 (2026-05-01)
@@ -3042,51 +3042,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4812,411 +4812,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S'il te plaît, dessine-moi un vélo. Raisonnement causal et déficience intellectuelle chez l'enfant de dix ans</w:t>
+                <w:t xml:space="preserve">Dessin et discours : construction de la représentation de la causalité du monde physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Es-Saïdi Moahamed</w:t>
+                <w:t xml:space="preserve">Béatrice Pudelko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handicap - Revue de sciences humaines et sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 38, pp.103 - 137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/intel.2004.1710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04085932v1</w:t>
+                <w:t xml:space="preserve">hal-04085937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAISONNEMENT DEDUCTIF ET RATIONALITE : D'ARISTOTE AUX MODELES COGNITIFS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S'il te plaît, dessine-moi un vélo. Raisonnement causal et déficience intellectuelle chez l'enfant de dix ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Es-Saïdi Moahamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 53 (446), pp.161-175</w:t>
+              <w:t xml:space="preserve">Handicap - Revue de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 99, pp.33-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108626v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classifications complexes chez l'enfant de 4 à 11 ans : traitement de l'information et échelles différentielles d'efficience intellectuelles (forme révisée).</w:t>
+                <w:t xml:space="preserve">RAISONNEMENT DEDUCTIF ET RATIONALITE : D'ARISTOTE AUX MODELES COGNITIFS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déret Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie et Psychométrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 20 (4), pp.17-34</w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 53 (446), pp.161-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04085917v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du raisonnement chez des adolescents déficients intellectuels : une approche cognitive.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Classifications complexes chez l'enfant de 4 à 11 ans : traitement de l'information et échelles différentielles d'efficience intellectuelles (forme révisée).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déret Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handicaps et inadaptations, les cahiers du CTNHRI, </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 79-80, pp.211-224</w:t>
+              <w:t xml:space="preserve">Psychologie et Psychométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 20 (4), pp.17-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04085910v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Étude du raisonnement chez des adolescents déficients intellectuels : une approche cognitive.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Peggy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déret Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handicaps et inadaptations, les cahiers du CTNHRI, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 79-80, pp.211-224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">COMPARATIVE STUDY OF THE &amp;quot;CUBES&amp;quot; TEST (WISC) AND THE &amp;quot;TRIANGLES&amp;quot; TEST (K.ABC) IN 6 TO 7 YEAR OLDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maniadaki Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déret Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5231,51 +5335,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie &amp; Éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 32 (79-93)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5285,143 +5389,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nudge Éducaton et vulnérabilités scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5431,249 +5535,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temps, causalité et conduite du récit chez le jeune enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ducret Jean-Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadi Saada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service de la Recherche en Éducation GENÈVE. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108616v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets des systèmes et des outils multimédias sur la cognition, l’apprentissage et l’enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Crinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité national de Coordination de la Recherche en Éducation. 2000, pp.209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId139"/>
+      <w:footerReference w:type="default" r:id="rId142"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5741,51 +5845,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67BD4D54"/>
+    <w:nsid w:val="6632A529"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5972,51 +6076,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frank-jamet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6630-7633" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/56724076000" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037769v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubois-Sage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Mosset-Cancel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jamet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baratgin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-84595-6_17" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108554v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lachaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145224v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Politzer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315111902-10" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142793v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jacquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02053-8_60" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108764v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Puigelier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108632v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Godin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108613v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ducret Jean-Jacques" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Haidi Saada" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108615v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108619v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;pault Jacques" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308539v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bourlier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/conf.socioecos.2024" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379081v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2312.08161" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116881v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Caravona" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Engel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Jim&#233;nez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377546v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371346v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371360v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT52577.2021.9497570" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108594v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142777v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hullin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DT.2019.8813473" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142798v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2018.8431328" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108733v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggieri Fabien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Filatova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DT.2016.7557172" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117109v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Lammel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Guillen-Gutierrez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dugas &#201;milie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108729v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108726v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108722v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Es-Saidi Mohammed" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108719v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108723v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108708v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108711v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108715v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108716v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108622v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;ret Dominique" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308576v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadahiro Sado" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Yama" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megumi Yama" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norifumi Kishimoto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455159v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs14020131" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174435v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13158743" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086005v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.785721" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086004v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caline Jaraud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gu&#233;raud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11114853" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100031v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Stilgenbauer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.593807" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086003v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085999v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00727" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086002v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=valerie vin&#233; vallin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Roumieux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898333v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vin&#233; Vallin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.048.0121" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085998v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/4578762" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085993v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Castelain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Girotto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mercier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evolhumbehav.2016.02.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04149214v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya V. Filatova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bourgeois-Gironde" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Shao" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11299-015-0174-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372184v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Filatova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085940v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Legros" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Salvan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gueraud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085932v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Es-Sa&#239;di Moahamed" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108626v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085917v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085910v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Peggy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117082v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maniadaki Catherine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789431v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jaillet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mabilon-Bonfils" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charles" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108616v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadi Saada" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108617v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Crinon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georget" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mangenot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frank-jamet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6630-7633" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/56724076000" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037769v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubois-Sage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Mosset-Cancel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jamet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baratgin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-84595-6_17" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108554v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lachaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145224v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Politzer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315111902-10" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142793v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jacquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02053-8_60" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108764v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Puigelier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108632v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Godin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108613v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ducret Jean-Jacques" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Haidi Saada" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108615v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108619v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;pault Jacques" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308539v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bourlier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/conf.socioecos.2024" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379081v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2312.08161" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116881v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Caravona" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Engel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Jim&#233;nez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377546v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371346v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371360v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT52577.2021.9497570" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108594v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142777v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hullin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DT.2019.8813473" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142798v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2018.8431328" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108733v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggieri Fabien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Filatova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DT.2016.7557172" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117109v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Lammel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Guillen-Gutierrez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dugas &#201;milie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108729v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108726v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108722v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Es-Saidi Mohammed" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108719v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108723v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108708v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108711v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108715v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108716v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108622v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;ret Dominique" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308576v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadahiro Sado" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Yama" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megumi Yama" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norifumi Kishimoto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455159v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs14020131" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174435v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13158743" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086005v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.785721" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086004v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caline Jaraud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gu&#233;raud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11114853" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100031v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Stilgenbauer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.593807" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086003v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085999v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00727" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086002v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=valerie vin&#233; vallin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Roumieux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898333v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vin&#233; Vallin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.048.0121" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085998v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/4578762" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085993v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Castelain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Girotto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mercier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evolhumbehav.2016.02.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04149214v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya V. Filatova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bourgeois-Gironde" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Shao" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11299-015-0174-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372184v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Filatova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085940v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Legros" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Salvan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gueraud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085937v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pudelko" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2004.1710" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085932v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Es-Sa&#239;di Moahamed" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108626v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085917v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085910v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Peggy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117082v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maniadaki Catherine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789431v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jaillet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mabilon-Bonfils" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charles" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108616v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadi Saada" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108617v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Crinon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georget" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mangenot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>