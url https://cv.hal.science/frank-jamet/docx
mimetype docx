--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -107,53 +107,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-6630-7633</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=giKf-J0AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">56724076000</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -188,922 +209,922 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Replacing the Experimenter with an Ignorant Student Robot Improve the Success of Children with ASD in the False Belief Task?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dubois-Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Mosset-Cancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baratgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human and Artificial Rationalities. Advances in Cognition, Computation, and Consciousness</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15504, Springer Nature Switzerland, pp.250-287, 2025, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-84595-6_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bonheur est dans la tête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baratgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cherche-midi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire mondiale du Bonheur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.413-418, 2020, 978-2-7491-6097-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children’s comprehension of conditional requests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Politzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baratgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logic and Uncertainty in the Human Mind</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, pp.161-177, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781315111902-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Lack of Pragmatic Processing in Artificial Conversational Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baratgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Systems Engineering and Design (Proceedings of the 1st International Conference on Human Systems Engineering and Design (IHSED2018): Future Trends and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.394-399, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-02053-8_60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EN GUISE DE PRÉFACE : « BURNOUT » , UNE APPROCHE MULTIDISICIPLNAIRE, UNE NÉCESSITÉ ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baratgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Baratgin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Puigelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions du Borrégo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Burnout, Droit et Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.15-24, 2018, 978-2-904724-35-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Don, droit, coutume, cultures Etudes expérimentales sur « l'effet de dotation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baratgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mare &amp; Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décision et prise de décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.123-152, 2017, 978-2-84934-306-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temps, causalité et conduite du récit chez le jeune enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ducret Jean-Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Haidi Saada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Québec (PUQ). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La littératie au préscolaire Une fenêtre ouverte vers la scolarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.211-241, 2010, 9 782760 524286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 7 : La construction des représentations des connaissances scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Colin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie des apprentissages et multimédia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 154-168, 2002, 9782200262488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement cognitif de la notion de vitesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crépault Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre de documentation pédagogique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vitesse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.295-301, 1997, Documents, actes et rapports pôur l'Éducation, 2-240-00536-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1113,1952 +1134,1952 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge, action against climate change and eco-anxiety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baratgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socioecos 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad del País Vasco/Euskal Herriko Unibertsitatea, Bilbao, Spain, Jun 2024, Bilbao, Spain. pp.518-529, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1387/conf.socioecos.2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mentor-child paradigm for individuals with autism spectrum disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dubois-Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baratgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th ACM/IEEE International Conference on Human-Robot Interaction (HRI 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Stockholm, Sweden. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2312.08161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04379081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Your personal chatbot coach to change your CO2 footprint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Caravona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HRI 2023, March 13–16, 2023, Stockholm, SE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM/IEEE Association for Computing Machinery., Mar 2023, Stockhlom, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paradigme de “l'enfant mentor d'un robot ignorant et naïf” comme révélateur de compétences cognitives et sociales précoces chez le jeune enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baratgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WACAI 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Oct 2021, Saint Pierre d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mentor-Child and Naive-Pupil-Robot&amp;quot; paradigm to study children's cognitive and social development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baratgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dubois-Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measuring Child-Robot Relationships Workshop Conference, Human-Robot Interaction (HRI)-2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Virtual Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Pragmatics of the Turing Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baratgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 International Conference on Information and Digital Technologies (IDT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Zilina, France. pp.123-130, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IDT52577.2021.9497570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paradigme de « l'enfant mentor d'un robot ignorant et naïf » comme révélateur de compétences cognitives et sociales précoces chez le jeune enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baratgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WACAI 2021, Workshop Affect, Compagnon artificiel interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège de l'Association Française d'Intelligence Artificielle (AFIA), Oct 2021, Ile d’Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of the Gricean Maxims of Quality, Quantity and Manner in Chatbots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hullin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baratgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 International Conference on Information and Digital Technologies (IDT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Zilina, Slovakia. pp.180-189, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DT.2019.8813473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Gricean Maxims of Quantity and of Relation in the Turing Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baratgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 11th International Conference on Human System Interaction (HSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Gdansk, France. pp.332-338, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HSI.2018.8431328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use a robot to serve experimental psychology: some examples of methods with children and adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baratgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Baratgin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruggieri Fabien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Filatova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Information and Digital Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jul 2016, Rzeszow, Poland. pp.190-197, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DT.2016.7557172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural and environmental changes: Cognitive adaptation to global warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Lammel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Guillen-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dugas Émilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IACCP conference proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Congress of the International Association for Cross-Cultural Psychology., 2010, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisonnement temporel, processus inférentiels et indécidabilité à la durée: approche novice/exper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crépault Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction et Éducation III Colloque CONSTRUCTION INTRA INTERSUBJECTIVE DES CONNAISSANCES ET DU SUJET CONNAISSANT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Service de la Recherche en Éducation, Sep 2007, Genève, France. pp.109-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De l'examen clinique piagétien à la modélisation ». L'évaluation : une question de sens »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Evaluation des apprentissages : Articulations entre recherches en psychologie cognitive et pratiques enseignantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rouen, Nov 2007, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Quel âge as-tu ? » : Etude développementale chez l'enfant de 3 à 10 ans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Es-Saidi Mohammed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième entretiens de psychologie,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération française des psychologues et de psychologie, Nov 2006, Paris, Boulogne-Billacourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loi du 11 février 2005 « Pour l'égalité des droits et des chances, la participation à la citoyenneté des personnes handicapées »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence académique : Lois du 11 février 2005.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie de Rouen, Haute-Normandie, Jan 2006, Canteleux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions psychologiques sur la notion de « projet de vie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Projet Personnalisé de scolarisation, Projet de Professionnel, Projet de vie ».</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Association Régionale pour l’Accompagnement et la Mise en Réseau des Établissements Haute Normandie, Dec 2006, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Classification internationale du fonctionnement du handicap et de la santé et inclusion : une impossible rencontre ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une école inclusive .. Quelle formation des enseigants ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUFM de l'acédémie de Créteil, Jun 2005, Livry-Gargan, France. pp.63-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How old are you? &amp;quot;I don't know, I'd have to ask my mother.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scolariser la petite enfance ? : Actes du deuxième colloque "Constructivisme et éducation "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Service de la Recherche en Éducation, Sep 2003, Genève, Switzerland. pp.405-413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Comment un élève de 3 à 6 ans apprend-il ? : Logique de l'activité et ou logique de l'apprentissage »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de consensus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie de Créteil, Apr 2005, Melun, France. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les activités ritualisées à l'école maternelle : réflexions psychologiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de consensus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie de Créteil, Apr 2005, Melun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RESOLUTION DE PROBLEME ET RAISONNEMENT TEMPOREL : UNE ANALYSE DE PROTOCOLES D'EXPERTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déret Dominique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VI ème colloque ARC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1996, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3068,2318 +3089,2318 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-cultural Study of Children's Representations in the Baum Test</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">People with Autism Spectrum Disorder Could Interact More Easily with a Robot than with a Human: Reasons and Limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dubois-Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baratgin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Humanities and Cultures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (2), pp.131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bs14020131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05308576v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">People with Autism Spectrum Disorder Could Interact More Easily with a Robot than with a Human: Reasons and Limits</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Cross-cultural Study of Children's Representations in the Baum Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadahiro Sado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Yama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megumi Yama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norifumi Kishimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Studies in Humanities and Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41, pp.15-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455159v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">We Do Not Anthropomorphize a Robot Based Only on Its Cover: Context Matters too!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dubois-Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baratgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (15), pp.8743. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app13158743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the Custom Suppresses the Endowment Effect: Exchange Paradigm in Kanak Country</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baratgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.785721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextual Information Helps Understand Messages Written with Textisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caline Jaraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baratgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (11), pp.4853. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app11114853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pragmatics in the False-Belief Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baratgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dubois-Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Stilgenbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (3234), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.593807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pragmatics in the False-Belief Task: Let the Robot Ask the Question!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baratgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dubois-Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Stilgenbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.593807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperation in Online Conversations: The Response Times as a Window Into the Cognition of Language Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baratgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.00727⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion d'âge chez l'enfant présentant un trouble du développement intellectuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">valerie viné vallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Roumieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 48, pp.121-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion d’âge chez des enfants présentant un trouble du développement intellectuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viné Vallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Roumieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n° 48 (2), pp.121-133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cdle.048.0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning by Teaching with Humanoid Robot: A New Powerful Experimental Tool to Improve Children’s Learning Ability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Masson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Stilgenbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baratgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Robotics and Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2018, pp.1-11. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2018/4578762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for benefits of argumentation in a Mayan indigenous population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Girotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution and Human Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 37, pp.337 - 342. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.evolhumbehav.2016.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cycles of maximin and utilitarian policies under the veil of ignorance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darya V. Filatova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Bourgeois-Gironde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baratgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Baratgin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Shao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mind &amp; Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (1), pp.105--116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11299-015-0174-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global warming and sea level rise: the intellect development study of preadolescents and adolescents from 11 to 15 years old</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baratgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darya Filatova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Pedagogiczne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24, pp.357-375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail collaboratif, déficience intellectuelle et raisonnement causal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Salvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Gueraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dessin et discours : construction de la représentation de la causalité du monde physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Pudelko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 38, pp.103 - 137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/intel.2004.1710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'il te plaît, dessine-moi un vélo. Raisonnement causal et déficience intellectuelle chez l'enfant de dix ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Es-Saïdi Moahamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handicap - Revue de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 99, pp.33-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAISONNEMENT DEDUCTIF ET RATIONALITE : D'ARISTOTE AUX MODELES COGNITIFS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déret Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 53 (446), pp.161-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classifications complexes chez l'enfant de 4 à 11 ans : traitement de l'information et échelles différentielles d'efficience intellectuelles (forme révisée).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déret Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie et Psychométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 20 (4), pp.17-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du raisonnement chez des adolescents déficients intellectuels : une approche cognitive.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Peggy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déret Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handicaps et inadaptations, les cahiers du CTNHRI, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 79-80, pp.211-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPARATIVE STUDY OF THE &amp;quot;CUBES&amp;quot; TEST (WISC) AND THE &amp;quot;TRIANGLES&amp;quot; TEST (K.ABC) IN 6 TO 7 YEAR OLDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maniadaki Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déret Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie &amp; Éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 32 (79-93)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5389,143 +5410,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nudge Éducaton et vulnérabilités scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5535,249 +5556,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temps, causalité et conduite du récit chez le jeune enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ducret Jean-Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadi Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service de la Recherche en Éducation GENÈVE. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108616v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets des systèmes et des outils multimédias sur la cognition, l’apprentissage et l’enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Crinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité national de Coordination de la Recherche en Éducation. 2000, pp.209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId142"/>
+      <w:footerReference w:type="default" r:id="rId143"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5845,51 +5866,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6632A529"/>
+    <w:nsid w:val="F701C48F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6076,51 +6097,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frank-jamet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6630-7633" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/56724076000" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037769v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubois-Sage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Mosset-Cancel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jamet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baratgin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-84595-6_17" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108554v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lachaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145224v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Politzer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315111902-10" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142793v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jacquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02053-8_60" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108764v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Puigelier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108632v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Godin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108613v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ducret Jean-Jacques" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Haidi Saada" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108615v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108619v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;pault Jacques" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308539v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bourlier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/conf.socioecos.2024" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379081v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2312.08161" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116881v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Caravona" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Engel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Jim&#233;nez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377546v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371346v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371360v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT52577.2021.9497570" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108594v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142777v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hullin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DT.2019.8813473" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142798v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2018.8431328" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108733v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggieri Fabien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Filatova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DT.2016.7557172" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117109v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Lammel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Guillen-Gutierrez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dugas &#201;milie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108729v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108726v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108722v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Es-Saidi Mohammed" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108719v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108723v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108708v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108711v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108715v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108716v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108622v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;ret Dominique" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308576v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadahiro Sado" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Yama" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megumi Yama" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norifumi Kishimoto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455159v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs14020131" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174435v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13158743" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086005v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.785721" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086004v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caline Jaraud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gu&#233;raud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11114853" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100031v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Stilgenbauer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.593807" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086003v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085999v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00727" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086002v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=valerie vin&#233; vallin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Roumieux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898333v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vin&#233; Vallin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.048.0121" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085998v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/4578762" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085993v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Castelain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Girotto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mercier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evolhumbehav.2016.02.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04149214v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya V. Filatova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bourgeois-Gironde" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Shao" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11299-015-0174-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372184v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Filatova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085940v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Legros" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Salvan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gueraud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085937v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pudelko" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2004.1710" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085932v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Es-Sa&#239;di Moahamed" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108626v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085917v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085910v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Peggy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117082v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maniadaki Catherine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789431v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jaillet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mabilon-Bonfils" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charles" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108616v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadi Saada" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108617v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Crinon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georget" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mangenot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frank-jamet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6630-7633" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=giKf-J0AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/56724076000" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037769v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubois-Sage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Mosset-Cancel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jamet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baratgin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-84595-6_17" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108554v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lachaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145224v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Politzer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315111902-10" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142793v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jacquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02053-8_60" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108764v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Puigelier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108632v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Godin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108613v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ducret Jean-Jacques" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Haidi Saada" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108615v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108619v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;pault Jacques" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308539v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bourlier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/conf.socioecos.2024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379081v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2312.08161" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116881v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Caravona" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Engel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Jim&#233;nez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377546v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371346v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371360v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT52577.2021.9497570" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108594v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142777v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hullin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DT.2019.8813473" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142798v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2018.8431328" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108733v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggieri Fabien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Filatova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DT.2016.7557172" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117109v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Lammel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Guillen-Gutierrez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dugas &#201;milie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108729v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108726v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108722v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Es-Saidi Mohammed" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108719v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108723v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108708v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108711v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108715v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108716v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108622v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;ret Dominique" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455159v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs14020131" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308576v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadahiro Sado" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Yama" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megumi Yama" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norifumi Kishimoto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174435v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13158743" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086005v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.785721" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086004v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caline Jaraud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gu&#233;raud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11114853" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100031v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Stilgenbauer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.593807" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086003v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085999v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00727" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086002v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=valerie vin&#233; vallin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Roumieux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898333v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vin&#233; Vallin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.048.0121" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085998v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/4578762" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085993v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Castelain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Girotto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mercier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evolhumbehav.2016.02.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04149214v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya V. Filatova" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bourgeois-Gironde" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Shao" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11299-015-0174-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372184v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Filatova" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085940v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Legros" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Salvan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gueraud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085937v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pudelko" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2004.1710" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085932v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Es-Sa&#239;di Moahamed" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108626v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085917v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085910v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Peggy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117082v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maniadaki Catherine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789431v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jaillet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mabilon-Bonfils" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charles" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108616v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadi Saada" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108617v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Crinon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georget" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mangenot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>