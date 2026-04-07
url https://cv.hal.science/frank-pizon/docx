--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -97,2150 +97,2540 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptions des actions éducatives et programmes d’éducation thérapeutique du patient (ETP) en oncohématologie pédiatrique : réalités et difficultés</w:t>
+                <w:t xml:space="preserve">Perceptions of the determinants of health and cancer: trends in discourse and level of argumentation between girls and boys aged 6 to 18</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maéliane Deyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation Thérapeutique du Patient / Therapeutic Patient Education </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (2), pp.20205. </w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/tpe/2021016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2025.1390084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03509033v1</w:t>
+                <w:t xml:space="preserve">hal-05575274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certitudes et doutes d'enfants d'école primaire sur le cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Problématiques de santé et alternatives décisionnelles Conceptions d'adolescents en situation de vulnérabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perla Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frank Pizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maéliane Deyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Berland</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Marie Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloe Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Volume 7, Numéro 1, pp.49-66. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17184/eac.3862⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 11 (4), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03118222v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Health Determinants Perceived and Expressed by Children and Adolescents Between 6 and 17 Years: A Systematic Review of Qualitative Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Girl–boy differences in perceptions of health determinants and cancer: a more systemic view of girls as young as 6 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maéliane Deyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fped.2020.00115⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.1296949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2023.1296949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035107v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude exploratoire de la santé musculo-squelettique du rachis d’étudiants en ostéopathie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Javerliat</w:t>
+                <w:t xml:space="preserve">Conceptions des actions éducatives et programmes d’éducation thérapeutique du patient (ETP) en oncohématologie pédiatrique : réalités et difficultés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Pizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Pizon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maéliane Deyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2019.11.019⟩</w:t>
+              <w:t xml:space="preserve">Éducation Thérapeutique du Patient / Therapeutic Patient Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (2), pp.20205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/tpe/2021016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03509055v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risks and success conditions for the French sanitary service of health students</w:t>
+                <w:t xml:space="preserve">Certitudes et doutes d'enfants d'école primaire sur le cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maéliane Deyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P Clavelou</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz187.055⟩</w:t>
+              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Volume 7, Numéro 1, pp.49-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.3862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03509045v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What’s New in Addiction Prevention in Young People: A Literature Review of the Last Years of Research</w:t>
+                <w:t xml:space="preserve">Global Health Determinants Perceived and Expressed by Children and Adolescents Between 6 and 17 Years: A Systematic Review of Qualitative Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maéliane Deyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.01131⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fped.2020.00115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656985v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations de la maladie chronique chez les professionnels de santé: entre représentations négatives et réflexivité engagée</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Étude exploratoire de la santé musculo-squelettique du rachis d’étudiants en ostéopathie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Javerliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (2), pp.109 - 115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2019.11.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879155v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education, santé et territoires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Risks and success conditions for the French sanitary service of health students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cury</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Odoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Clavelou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (Supplement_4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz187.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138222v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La promotion de la santé à l'école: de la théorie à la pratique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Représentations de la maladie chronique chez les professionnels de santé: entre représentations négatives et réflexivité engagée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sophie Chérillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatime Brussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coudeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé en action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 49, pp.16-18</w:t>
+              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082320v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éducation à la santé en milieu scolaire, mise en perspective historique et internationale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What’s New in Addiction Prevention in Young People: A Literature Review of the Last Years of Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Pizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Llorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Guiet-Sylvain</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.01131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986544v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education à la santé en milieu scolaire, mise en perspective historique et internationale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Séverine Parayre</w:t>
+                <w:t xml:space="preserve">Education, santé et territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Pizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Simar</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthieu Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 32, pp.106-127</w:t>
+              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (2), pp.231-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606630v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'implication des professionnels de lycée dans la prévention du tabagisme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La promotion de la santé à l'école: de la théorie à la pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Jourdan</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 29, http://www.cairn.info/revue-carrefours-de-l-education.htm</w:t>
+              <w:t xml:space="preserve">La santé en action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49, pp.16-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082304v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'impact du décret interdisant de fumer dans les lieux affectés à un usage collectif sur l'activité professionnelle des personnels de direction et de vie scolaire de 17 lycées français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Éducation à la santé en milieu scolaire, mise en perspective historique et internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Guiet-Sylvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Parayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, http://rechercheseducations.revues.org/index558.html</w:t>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (32), pp.105 - 127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00801385v1</w:t>
+                <w:t xml:space="preserve">hal-00986544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants des pratiques d'éducation à la santé à l'école primaire : essai de catégorisation à partir du point de vue des enseignants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Education à la santé en milieu scolaire, mise en perspective historique et internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Guiet-Silvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Parayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et Formation en Education. Revue européenne interdisciplinaire de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 6</w:t>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32, pp.106-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986517v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enseignants, entre quotidien et compétences en éducation pour la santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Etude de l'impact du décret interdisant de fumer dans les lieux affectés à un usage collectif sur l'activité professionnelle des personnels de direction et de vie scolaire de 17 lycées français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Virginie Monney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé de l'Homme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 407, pp.23-24</w:t>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, http://rechercheseducations.revues.org/index558.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071460v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education à la santé dans les écoles élémentaires : Représentations et pratiques enseignantes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L'implication des professionnels de lycée dans la prévention du tabagisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didaskalia (Paris)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 34, pp.35-66</w:t>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29, http://www.cairn.info/revue-carrefours-de-l-education.htm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00801390v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enseignants et les prescriptions institutionnelles dans le champ de l'éducation à la santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les déterminants des pratiques d'éducation à la santé à l'école primaire : essai de catégorisation à partir du point de vue des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Documents officiels et travail enseignant, 43, p171-189</w:t>
+              <w:t xml:space="preserve">Travail et Formation en Education. Revue européenne interdisciplinaire de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082330v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décrypter les stéréotypes publicitaires à l’école</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les enseignants, entre quotidien et compétences en éducation pour la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Rommel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Monney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La santé de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 396, pp.31-32</w:t>
+              <w:t xml:space="preserve">, 2010, 407, pp.23-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094938v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle formation en éducation à la santé pour les enseignants ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les enseignants et les prescriptions institutionnelles dans le champ de l'éducation à la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Documents officiels et travail enseignant, 43, p171-189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Education à la santé dans les écoles élémentaires : Représentations et pratiques enseignantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Pizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léla Benchariff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didaskalia (Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34, pp.35-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décrypter les stéréotypes publicitaires à l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Pizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Brossat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La santé de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 396, pp.31-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle formation en éducation à la santé pour les enseignants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Pizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La santé de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2005, 380, pp.25-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2250,910 +2640,910 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être et évaluation au collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème colloque international d'UNIRéS : Education et santé : quelles altérités ? Recherches, pratiques et formations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01387377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai de catégorisation des conceptions individuelles d’enfants scolarises en cycle 3 (CE2-CM1-CM2) dans le domaine de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Brun-Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducations, santé et mutations sociales : nouveaux enjeux, nouveaux défis ?, 5ème colloque international d'UNIRéS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.119-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01080043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addictions et pratiques addictives : essai de catégorisation des conceptions d’élèves de cycle III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation à la santé et complexité : recherches, formations et pratiques, 4ème colloque international d'UNIRéS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investiguer les conceptions d'élèves de cycle 3 d'écoles primaires françaises sur la thématique des addictions et des pratiques addictives : entre contraintes méthodologiques et spécificités de l'objet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Etude exploratoire de conditions d’appropriation d’un dispositif d’éducation à la santé à l’échelle territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cédric Kempf</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Recherches en éducation à la santé : objets de recherche et méthodologies. AREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2013, Montpellier, France. pp.En ligne</w:t>
+              <w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016089v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude exploratoire de conditions d’appropriation d’un dispositif d’éducation à la santé à l’échelle territoriale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Investiguer les conceptions d'élèves de cycle 3 d'écoles primaires françaises sur la thématique des addictions et des pratiques addictives : entre contraintes méthodologiques et spécificités de l'objet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Pizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pironom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Kempf</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Recherches en éducation à la santé : objets de recherche et méthodologies. AREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, Aug 2013, Montpellier, France. pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084944v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of the smoking regulation on professional activity of headmasters and school advisers in 17 high schools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IUHPE European conference on health promotion and education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du rapport des enseignants du premier degré à un dispositif d'éducation à la santé et de la citoyenneté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international AREF 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Strasbourg, France. http://www.congresintaref.org/actes_pdf/AREF2007_Carine_SIMAR_469.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teacher's Professional Positioning in Relation to a Health Education Program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Barnoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IUHPE World Conference on Health Promotion and Health Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'implication des personnels de lycée dans la prévention des addictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international AREF 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France. http://www.congresintaref.org/actes_pdf/AREF2007_Frank_PIZON_212.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3163,327 +3553,327 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants de perception par les élèves du climat d'école dans les écoles primaires françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D'autres regards, d'autres avenues, 15es Journées annuelles de santé publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health promotion and school management: can a public health measure strengthen school policy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatou Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Better Schools through Health: 3rd European Conference on Health Promoting Schools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Secondary School Teachers and Tobacco Prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Barnoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IUHPE World Conference on Health Promotion and Health Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3493,246 +3883,246 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health Education and Prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley, 1, 2019, 9781786304100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119611967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05130365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation à la santé et prévention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Group, 2018, 9781784055202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51926/ISTE.9781784055202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05130359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tabac, alcool, drogues : la prévention au lycée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Harmattan, pp.256, 2010, Savoir &amp; Formation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3742,128 +4132,128 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classes &amp;quot;avec&amp;quot; ou &amp;quot;sans&amp;quot; notes : des perceptions d'élèves révélatrices des pratiques éducatives nécessitant une collaboration dans l'équipe enseignante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacqueline Descarpentries. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation à la santé entre savoir et pouvoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.135-149, 2020, 978-2-343-18008-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3873,104 +4263,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’étude et de recherche : Analyse de la perception du décrochage scolaire et de sa prise en charge par les professionnels d’Etat, des collectivités et du secteur associatif de l’agglomération moulinoise (Allier)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3980,108 +4370,108 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place de programme de prévention des conduites addictives en direction des lycéens et des apprentis de l'enseignement agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Limoges; Université Clermont Auvergne UMR6602. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4091,114 +4481,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education et santé au lycée : quelle contribution à la prévention du tabagisme pour les professionnels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Blaise Pascal - Clermont-Ferrand II, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00780184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId94"/>
+      <w:footerReference w:type="default" r:id="rId102"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4345,51 +4735,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509033v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pizon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Turpin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;liane Deyra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tpe/2021016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-JC6F0KSG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03118222v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Berland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Gay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3862" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03035107v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2020.00115" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509055v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Javerliat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gerbaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2019.11.019" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509045v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gerbaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Odoul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Clavelou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz187.055" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656985v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Kempf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Llorca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Brousse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01131" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04879155v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Ch&#233;rillat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatime Brussol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coudeyre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138222v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jourdan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cury" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082320v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986544v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Guiet-Sylvain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jourdan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parayre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Simar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606630v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Guiet-Silvain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082304v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801385v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986517v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071460v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rommel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monney" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801390v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;la Benchariff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082330v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094938v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Brossat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094965v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387377v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vacher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080043v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Brun-Perrin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079588v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016089v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084944v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099510v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778796v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099533v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Barnoin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778787v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Grondin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079642v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084917v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diagne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099530v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130365v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119611967" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130359v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781784055202" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777809v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138842v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082325v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484294v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Authier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00780184v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575274v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;liane Deyra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Berland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pizon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2025.1390084" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575265v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Haddad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blanquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9811" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575278v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1296949" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509033v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Turpin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tpe/2021016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-JC6F0KSG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03118222v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Gay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3862" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03035107v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2020.00115" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509055v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Javerliat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gerbaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2019.11.019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509045v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gerbaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Odoul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Clavelou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz187.055" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04879155v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Ch&#233;rillat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatime Brussol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coudeyre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656985v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Kempf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Llorca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Brousse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01131" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138222v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jourdan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082320v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986544v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Guiet-Sylvain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jourdan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parayre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Simar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606630v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Guiet-Silvain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082304v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986517v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071460v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rommel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monney" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082330v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801390v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;la Benchariff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094938v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Brossat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094965v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387377v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vacher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080043v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Brun-Perrin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079588v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084944v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016089v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099510v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778796v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099533v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Barnoin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778787v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Grondin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079642v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084917v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diagne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099530v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130365v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119611967" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130359v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781784055202" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777809v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138842v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082325v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484294v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Authier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00780184v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>