--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -97,51 +97,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1718,168 +1718,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00986544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education à la santé en milieu scolaire, mise en perspective historique et internationale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Guiet-Silvain</w:t>
+                <w:t xml:space="preserve">L'implication des professionnels de lycée dans la prévention du tabagisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 32, pp.106-127</w:t>
+              <w:t xml:space="preserve">, 2010, 29, http://www.cairn.info/revue-carrefours-de-l-education.htm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04606630v1</w:t>
+                <w:t xml:space="preserve">hal-01082304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'impact du décret interdisant de fumer dans les lieux affectés à un usage collectif sur l'activité professionnelle des personnels de direction et de vie scolaire de 17 lycées français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1895,742 +1852,660 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, http://rechercheseducations.revues.org/index558.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00801385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'implication des professionnels de lycée dans la prévention du tabagisme</w:t>
+                <w:t xml:space="preserve">Les déterminants des pratiques d'éducation à la santé à l'école primaire : essai de catégorisation à partir du point de vue des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 29, http://www.cairn.info/revue-carrefours-de-l-education.htm</w:t>
+              <w:t xml:space="preserve">Travail et Formation en Education. Revue européenne interdisciplinaire de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082304v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants des pratiques d'éducation à la santé à l'école primaire : essai de catégorisation à partir du point de vue des enseignants</w:t>
+                <w:t xml:space="preserve">Les enseignants, entre quotidien et compétences en éducation pour la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Rommel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Berger</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Monney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et Formation en Education. Revue européenne interdisciplinaire de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 6</w:t>
+              <w:t xml:space="preserve">La santé de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 407, pp.23-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986517v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enseignants, entre quotidien et compétences en éducation pour la santé</w:t>
+                <w:t xml:space="preserve">Les enseignants et les prescriptions institutionnelles dans le champ de l'éducation à la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Virginie Monney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé de l'Homme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 407, pp.23-24</w:t>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Documents officiels et travail enseignant, 43, p171-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071460v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enseignants et les prescriptions institutionnelles dans le champ de l'éducation à la santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Education à la santé dans les écoles élémentaires : Représentations et pratiques enseignantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léla Benchariff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Documents officiels et travail enseignant, 43, p171-189</w:t>
+              <w:t xml:space="preserve">Didaskalia (Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34, pp.35-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082330v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education à la santé dans les écoles élémentaires : Représentations et pratiques enseignantes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Décrypter les stéréotypes publicitaires à l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léla Benchariff</w:t>
+                <w:t xml:space="preserve">Philippe Roussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Brossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didaskalia (Paris)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 34, pp.35-66</w:t>
+              <w:t xml:space="preserve">La santé de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 396, pp.31-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00801390v1</w:t>
+                <w:t xml:space="preserve">hal-01094938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décrypter les stéréotypes publicitaires à l’école</w:t>
+                <w:t xml:space="preserve">Quelle formation en éducation à la santé pour les enseignants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monique Brossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La santé de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 396, pp.31-32</w:t>
+              <w:t xml:space="preserve">, 2005, 380, pp.25-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2640,65 +2515,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être et évaluation au collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2713,250 +2588,250 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème colloque international d'UNIRéS : Education et santé : quelles altérités ? Recherches, pratiques et formations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01387377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai de catégorisation des conceptions individuelles d’enfants scolarises en cycle 3 (CE2-CM1-CM2) dans le domaine de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Brun-Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducations, santé et mutations sociales : nouveaux enjeux, nouveaux défis ?, 5ème colloque international d'UNIRéS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.119-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01080043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addictions et pratiques addictives : essai de catégorisation des conceptions d’élèves de cycle III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation à la santé et complexité : recherches, formations et pratiques, 4ème colloque international d'UNIRéS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude exploratoire de conditions d’appropriation d’un dispositif d’éducation à la santé à l’échelle territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2985,168 +2860,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Recherches en éducation à la santé : objets de recherche et méthodologies. AREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investiguer les conceptions d'élèves de cycle 3 d'écoles primaires françaises sur la thématique des addictions et des pratiques addictives : entre contraintes méthodologiques et spécificités de l'objet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Kempf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Recherches en éducation à la santé : objets de recherche et méthodologies. AREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Montpellier, France. pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of the smoking regulation on professional activity of headmasters and school advisers in 17 high schools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3175,316 +3050,316 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IUHPE European conference on health promotion and education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du rapport des enseignants du premier degré à un dispositif d'éducation à la santé et de la citoyenneté</w:t>
+                <w:t xml:space="preserve">Teacher's Professional Positioning in Relation to a Health Education Program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Barnoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international AREF 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Strasbourg, France. http://www.congresintaref.org/actes_pdf/AREF2007_Carine_SIMAR_469.pdf</w:t>
+              <w:t xml:space="preserve">19th IUHPE World Conference on Health Promotion and Health Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778796v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teacher's Professional Positioning in Relation to a Health Education Program</w:t>
+                <w:t xml:space="preserve">Etude du rapport des enseignants du premier degré à un dispositif d'éducation à la santé et de la citoyenneté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Judith Barnoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IUHPE World Conference on Health Promotion and Health Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Congrès international AREF 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Strasbourg, France. http://www.congresintaref.org/actes_pdf/AREF2007_Carine_SIMAR_469.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099533v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'implication des personnels de lycée dans la prévention des addictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3499,51 +3374,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international AREF 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France. http://www.congresintaref.org/actes_pdf/AREF2007_Frank_PIZON_212.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3553,65 +3428,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants de perception par les élèves du climat d'école dans les écoles primaires françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3626,168 +3501,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D'autres regards, d'autres avenues, 15es Journées annuelles de santé publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health promotion and school management: can a public health measure strengthen school policy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatou Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Better Schools through Health: 3rd European Conference on Health Promoting Schools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Secondary School Teachers and Tobacco Prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3796,84 +3671,84 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Barnoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IUHPE World Conference on Health Promotion and Health Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3883,193 +3758,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health Education and Prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley, 1, 2019, 9781786304100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119611967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05130365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation à la santé et prévention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Group, 2018, 9781784055202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51926/ISTE.9781784055202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05130359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tabac, alcool, drogues : la prévention au lycée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4078,51 +3953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Harmattan, pp.256, 2010, Savoir &amp; Formation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4132,65 +4007,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classes &amp;quot;avec&amp;quot; ou &amp;quot;sans&amp;quot; notes : des perceptions d'élèves révélatrices des pratiques éducatives nécessitant une collaboration dans l'équipe enseignante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4209,51 +4084,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacqueline Descarpentries. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation à la santé entre savoir et pouvoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.135-149, 2020, 978-2-343-18008-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4263,51 +4138,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’étude et de recherche : Analyse de la perception du décrochage scolaire et de sa prise en charge par les professionnels d’Etat, des collectivités et du secteur associatif de l’agglomération moulinoise (Allier)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4316,51 +4191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4370,108 +4245,108 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place de programme de prévention des conduites addictives en direction des lycéens et des apprentis de l'enseignement agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Limoges; Université Clermont Auvergne UMR6602. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4481,114 +4356,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education et santé au lycée : quelle contribution à la prévention du tabagisme pour les professionnels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Blaise Pascal - Clermont-Ferrand II, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00780184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId102"/>
+      <w:footerReference w:type="default" r:id="rId100"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4735,51 +4610,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575274v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;liane Deyra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Berland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pizon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2025.1390084" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575265v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Haddad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blanquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9811" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575278v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1296949" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509033v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Turpin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tpe/2021016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-JC6F0KSG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03118222v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Gay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3862" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03035107v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2020.00115" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509055v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Javerliat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gerbaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2019.11.019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509045v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gerbaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Odoul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Clavelou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz187.055" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04879155v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Ch&#233;rillat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatime Brussol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coudeyre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656985v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Kempf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Llorca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Brousse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01131" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138222v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jourdan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082320v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986544v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Guiet-Sylvain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jourdan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parayre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Simar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606630v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Guiet-Silvain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082304v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986517v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071460v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rommel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monney" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082330v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801390v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;la Benchariff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094938v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Brossat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094965v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387377v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vacher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080043v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Brun-Perrin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079588v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084944v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016089v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099510v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778796v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099533v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Barnoin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778787v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Grondin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079642v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084917v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diagne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099530v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130365v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119611967" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130359v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781784055202" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777809v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138842v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082325v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484294v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Authier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00780184v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575274v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;liane Deyra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Berland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pizon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2025.1390084" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575265v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Haddad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blanquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9811" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575278v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1296949" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509033v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Turpin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tpe/2021016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-JC6F0KSG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03118222v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Gay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3862" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03035107v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2020.00115" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509055v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Javerliat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gerbaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2019.11.019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509045v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gerbaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Odoul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Clavelou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz187.055" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04879155v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Ch&#233;rillat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatime Brussol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coudeyre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656985v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Kempf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Llorca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Brousse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01131" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138222v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jourdan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082320v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986544v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Guiet-Sylvain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jourdan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parayre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Simar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082304v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801385v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986517v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071460v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rommel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monney" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082330v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801390v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;la Benchariff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094938v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Brossat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094965v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387377v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vacher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080043v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Brun-Perrin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079588v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084944v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016089v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099510v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099533v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Barnoin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778796v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778787v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Grondin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079642v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084917v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diagne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099530v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130365v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119611967" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130359v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781784055202" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777809v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138842v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082325v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484294v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Authier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00780184v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>