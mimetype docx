--- v0 (2026-03-10)
+++ v1 (2026-04-29)
@@ -333,295 +333,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle growth by sarcomere divisions</w:t>
+                <w:t xml:space="preserve">Spatial transcriptomics in the adult Drosophila brain and body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Rodier</w:t>
+                <w:t xml:space="preserve">Jasper Janssens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Estabrook</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eunice Hoyee Chan</w:t>
+                <w:t xml:space="preserve">Pierre Mangeol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gavin Rice</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Loreau</w:t>
+                <w:t xml:space="preserve">Nikolai Hecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Partel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katina I Spanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adw9445⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/elife.92618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393343v1</w:t>
+                <w:t xml:space="preserve">hal-05393420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial transcriptomics in the adult Drosophila brain and body</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Muscle growth by sarcomere divisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolai Hecker</w:t>
+                <w:t xml:space="preserve">Clement Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Partel</w:t>
+                <w:t xml:space="preserve">Ian Estabrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eunice Hoyee Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katina I Spanier</w:t>
+                <w:t xml:space="preserve">Gavin Rice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13, </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (28), </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/elife.92618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adw9445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393420v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetically encoded reporters of actin filament organization in living cells and tissues</w:t>
               </w:r>
@@ -735,265 +735,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563732v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The physical basis of sarcomere self-assembly</w:t>
+                <w:t xml:space="preserve">Microtubules coordinate mitochondria transport with myofibril morphogenesis during muscle development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Kolley-Köchel</w:t>
+                <w:t xml:space="preserve">Jerome Avellaneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Schnorrer</w:t>
+                <w:t xml:space="preserve">Duarte Candeias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin M Friedrich</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ana da Rosa Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar R Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Miguel Luis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysics Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0281811⟩</w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2025.06.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05514851v1</w:t>
+                <w:t xml:space="preserve">hal-05228474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microtubules coordinate mitochondria transport with myofibril morphogenesis during muscle development</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The physical basis of sarcomere self-assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana da Rosa Soares</w:t>
+                <w:t xml:space="preserve">Francine Kolley-Köchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar R Gomes</w:t>
+                <w:t xml:space="preserve">Frank Schnorrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuno Miguel Luis</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin M Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Biophysics Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2025.06.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0281811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05228474v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of Sarcomere Assembly in Muscle Cells Inferred from Sequential Ordering of Myofibril Components</w:t>
               </w:r>
@@ -1018,64 +1018,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Sidor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dehapiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Schnorrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin M Friedrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRX Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2 (1), pp.013002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1135,64 +1135,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Baheux Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Loreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Schnorrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mangeol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (6), pp.bio060548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1239,90 +1239,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanoresponsive regulation of myogenesis by the force-sensing transcriptional regulator Tono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Avellaneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria L Spletter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra B Lemke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mangeol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 34 (18), pp.4143 - 4159.e6. </w:t>
@@ -1412,51 +1412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Aouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Miguel Luis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp.3187. </w:t>
@@ -1641,51 +1641,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanobodies combined with DNA-PAINT super-resolution reveal a staggered titin nanoarchitecture in flight muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Schueder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mangeol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eunice Hoyee Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1909,51 +1909,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fly Cell Atlas: A single-nucleus transcriptomic atlas of the adult fruit fly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjie Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasper Janssens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime de Waegeneer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2024,343 +2024,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanobiology of muscle and myofibril morphogenesis</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Hippo pathway controls myofibril assembly and muscle fiber growth by regulating sarcomeric gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aynur Kaya-Çopur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Marchiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco y Hein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alpern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells &amp; Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cdev.2021.203760⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/elife.63726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03471272v1</w:t>
+                <w:t xml:space="preserve">hal-03454329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanobiology: Forging a strong matrix at tendons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Sidor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Schnorrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (7), pp.R347-R350. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cub.2021.01.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hippo pathway controls myofibril assembly and muscle fiber growth by regulating sarcomeric gene expression</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanobiology of muscle and myofibril morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Miguel Luis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Schnorrer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10, </w:t>
+              <w:t xml:space="preserve">Cells &amp; Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.203760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/elife.63726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cdev.2021.203760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03454329v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AnnoMiner is a new web-tool to integrate epigenetics, transcription factor occupancy and transcriptomics data to predict transcriptional regulators</w:t>
               </w:r>
@@ -2398,51 +2398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Haering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Weitkunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Schnorrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
@@ -2480,64 +2480,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myofibril and mitochondria morphogenesis are coordinated by a mechanical feedback mechanism in muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Avellaneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Daian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2800,51 +2800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Lena Cost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Grashoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Schnorrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 17 (3), pp.e3000057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2917,51 +2917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilko Backer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Matzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Schnorrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Luschnig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3021,51 +3021,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;In Vivo&amp;lt;/em&amp;gt; Imaging of Muscle-tendon Morphogenesis in &amp;lt;em&amp;gt;Drosophila&amp;lt;/em&amp;gt; Pupae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lemke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Schnorrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 132, pp.e57312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3227,295 +3227,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHRAC/ACF contribute to the repressive ground state of chromatin</w:t>
+                <w:t xml:space="preserve">Polarization-resolved microscopy reveals a muscle myosin motor-independent mechanism of molecular actin ordering during sarcomere maturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Scacchetti</w:t>
+                <w:t xml:space="preserve">Olivier Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Weitkunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aynur Kaya-Çopur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Brueckner</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xu Zhang</w:t>
+                <w:t xml:space="preserve">Camila Nascimento Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Matzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Science Alliance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26508/lsa.201800024⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (4), pp.e2004718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.2004718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109020v1</w:t>
+                <w:t xml:space="preserve">hal-02065459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization-resolved microscopy reveals a muscle myosin motor-independent mechanism of molecular actin ordering during sarcomere maturation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CHRAC/ACF contribute to the repressive ground state of chromatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Scacchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Brueckner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Loison</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aynur Kaya-Çopur</w:t>
+                <w:t xml:space="preserve">Dhawal Jain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila Nascimento Alves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Till Matzat</w:t>
+                <w:t xml:space="preserve">Tamás Schauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 16 (4), pp.e2004718. </w:t>
+              <w:t xml:space="preserve">Life Science Alliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (1), pp.e201800024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.2004718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26508/lsa.201800024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065459v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical tension and spontaneous muscle twitching precede the formation of cross-striated muscle in vivo</w:t>
               </w:r>
@@ -3540,51 +3540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Brasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Bausch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Schnorrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 144 (7), pp.1261 - 1272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3631,51 +3631,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AIDing-targeted protein degradation in Drosophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Schnorrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 284 (8), pp.1178 - 1181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3741,64 +3741,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle physiology and insect flight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Schnorrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Avellaneda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprehensive Molecular Insect Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.220-239, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3832,64 +3832,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNA Interference Screening for Genes Regulating Drosophila Muscle Morphogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aynur Kaya-Çopur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Schnorrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Myogenesis: Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.331-348, 2019, Methods in molecular biology, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3968,51 +3968,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell type specific allometry controls sex-differences in &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt; body size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumitra Pal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Avellaneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celena M Cherian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4191,103 +4191,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microtubules coordinate mitochondria transport with myofibril morphogenesis during muscle development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Avellaneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duarte Candeias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana da Rosa Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar R Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Miguel Luis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4303,259 +4303,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of sarcomere assembly inferred from sequential ordering of myofibril components</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+                <w:t xml:space="preserve">Spatial transcriptomics in adult Drosophila reveals new cell types in the brain and identifies subcellular mRNA patterns in muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasper Janssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mangeol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Hecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Partel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katina Spanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04282011v1</w:t>
+                <w:t xml:space="preserve">hal-04750563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial transcriptomics in adult Drosophila reveals new cell types in the brain and identifies subcellular mRNA patterns in muscles</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theory of sarcomere assembly inferred from sequential ordering of myofibril components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Kolley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Sidor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dehapiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Schnorrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin M Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katina Spanier</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04750563v1</w:t>
+                <w:t xml:space="preserve">hal-04282011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nanobody toolbox to investigate localisation and dynamics of Drosophila titins</w:t>
               </w:r>
@@ -4672,51 +4672,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanobodies combined with DNA-PAINT super-resolution reveal a staggered titin nano-architecture in flight muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Schueder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mangeol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eunice Hoyee Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4790,51 +4790,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fly Cell Atlas: a single-cell transcriptomic atlas of the adult fruit fly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjie Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasper Janssens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime de Waegeneer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5007,263 +5007,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hippo pathway controls myofibril assembly and muscle fiber growth by regulating sarcomeric gene expression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Russeil</w:t>
+                <w:t xml:space="preserve">Myofibril and mitochondria morphogenesis are coordinated by a mechanical feedback mechanism in muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Avellaneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Daian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Miguel Luis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03028020v1</w:t>
+                <w:t xml:space="preserve">hal-03066535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myofibril and mitochondria morphogenesis are coordinated by a mechanical feedback mechanism in muscle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nuno Miguel Luis</w:t>
+                <w:t xml:space="preserve">The Hippo pathway controls myofibril assembly and muscle fiber growth by regulating sarcomeric gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aynur Kaya-Çopur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Marchiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Hein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alpern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03066535v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId169"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5339,51 +5339,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D2D74068"/>
+    <w:nsid w:val="BF5F3E19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5570,51 +5570,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frank-schnorrer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9518-7263" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AIE-3578-2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376717v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Koolhaas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Hoyee Chan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Boissier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brouilly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ads8716" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393343v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Rodier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Estabrook" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Rice" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adw9445" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393420v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Janssens" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mangeol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Hecker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Partel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katina I Spanier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.92618" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04563732v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Silva Martins" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Iv" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashi Kumar Suman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Panagiotou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sidor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2025.03.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05514851v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Kolley-K&#246;chel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Schnorrer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M Friedrich" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0281811" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228474v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Avellaneda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Candeias" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana da Rosa Soares" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar R Gomes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Miguel Luis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2025.06.033" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750575v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Kolley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dehapiot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/prxlife.2.013002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750581v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Baheux Blin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.060548" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750585v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L Spletter" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra B Lemke" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.07.079" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116104v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Poliacikova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Barthez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rival" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Aouane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38986-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305118v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Rees" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waltraud Taxer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Gregor" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.79343" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04290002v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schueder" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Sch&#252;nemann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.79344" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873293v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyan Mao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achyuth Acharya" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Rodr&#237;guez-Delarosa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Marchiano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.76649" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03795698v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjie Li" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime de Waegeneer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Saroja Kolluru" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristofer Davie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abk2432" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471272v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdev.2021.203760" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445087v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.01.092" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454329v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynur Kaya-&#199;opur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco y Hein" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alpern" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Russeil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.63726" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445086v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Meiler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Haering" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Weitkunat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94805-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448715v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Daian" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22058-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449973v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Catinozzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moushami Mallik" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frickenhaus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marije Been" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sijlmans" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008731" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368074v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lemke" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weidemann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Lena Cost" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Grashoff" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000057" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070495v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sauerwald" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilko Backer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Matzat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Luschnig" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.48857" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065399v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/57312" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01874574v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Spletter" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Barz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assa Yeroslaviz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.34058" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109020v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Scacchetti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brueckner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhawal Jain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Schauer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.201800024" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065459v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loison" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Nascimento Alves" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2004718" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690067v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Brasse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bausch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.140723" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690429v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14054" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393452v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95424-2.00055-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368082v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8897-6_20" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393406v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumitra Pal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celena M Cherian" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puja Biswas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Vogler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750619v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750621v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282011v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750563v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katina Spanier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798628v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873299v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445082v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445081v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dehapoit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028020v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Hein" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066535v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frank-schnorrer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9518-7263" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AIE-3578-2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376717v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Koolhaas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Hoyee Chan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Boissier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brouilly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ads8716" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393420v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Janssens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mangeol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Hecker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Partel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katina I Spanier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.92618" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393343v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Rodier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Estabrook" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Rice" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adw9445" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04563732v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Silva Martins" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Iv" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashi Kumar Suman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Panagiotou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sidor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2025.03.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228474v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Avellaneda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Candeias" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana da Rosa Soares" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar R Gomes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Miguel Luis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2025.06.033" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05514851v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Kolley-K&#246;chel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Schnorrer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M Friedrich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0281811" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750575v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Kolley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dehapiot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/prxlife.2.013002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750581v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Baheux Blin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.060548" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750585v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L Spletter" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra B Lemke" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.07.079" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116104v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Poliacikova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Barthez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rival" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Aouane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38986-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305118v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Rees" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waltraud Taxer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Gregor" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.79343" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04290002v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schueder" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Sch&#252;nemann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.79344" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873293v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyan Mao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achyuth Acharya" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Rodr&#237;guez-Delarosa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Marchiano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.76649" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03795698v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjie Li" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime de Waegeneer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Saroja Kolluru" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristofer Davie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abk2432" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454329v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynur Kaya-&#199;opur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco y Hein" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alpern" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Russeil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.63726" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445087v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.01.092" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471272v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdev.2021.203760" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445086v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Meiler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Haering" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Weitkunat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94805-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448715v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Daian" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22058-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449973v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Catinozzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moushami Mallik" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frickenhaus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marije Been" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sijlmans" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008731" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368074v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lemke" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weidemann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Lena Cost" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Grashoff" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000057" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070495v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sauerwald" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilko Backer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Matzat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Luschnig" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.48857" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065399v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/57312" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01874574v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Spletter" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Barz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assa Yeroslaviz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.34058" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065459v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loison" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Nascimento Alves" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2004718" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109020v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Scacchetti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brueckner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhawal Jain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Schauer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.201800024" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690067v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Brasse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bausch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.140723" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690429v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14054" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393452v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95424-2.00055-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368082v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8897-6_20" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393406v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumitra Pal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celena M Cherian" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puja Biswas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Vogler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750619v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750621v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750563v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katina Spanier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282011v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798628v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873299v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445082v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445081v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dehapoit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066535v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028020v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Hein" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>