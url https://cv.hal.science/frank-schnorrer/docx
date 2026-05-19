--- v1 (2026-04-29)
+++ v2 (2026-05-19)
@@ -1,5284 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5233 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frank Schnorrer </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frank-schnorrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9518-7263</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=YrQHc9cAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIE-3578-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titin-dependent biomechanical feedback tailors sarcomeres to specialized muscle functions in insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Koolhaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunice Hoyee Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul de Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (19), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.ads8716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial transcriptomics in the adult Drosophila brain and body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mangeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Hecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Partel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katina I Spanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/elife.92618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle growth by sarcomere divisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Estabrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunice Hoyee Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin Rice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (28), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adw9445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetically encoded reporters of actin filament organization in living cells and tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Silva Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Iv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shashi Kumar Suman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Panagiotou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Sidor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 188 (9), pp.2540-2559. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cell.2025.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563732v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The physical basis of sarcomere self-assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Kolley-Köchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schnorrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin M Friedrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (4), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0281811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microtubules coordinate mitochondria transport with myofibril morphogenesis during muscle development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Avellaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duarte Candeias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana da Rosa Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar R Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Miguel Luis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.devcel.2025.06.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of Sarcomere Assembly in Muscle Cells Inferred from Sequential Ordering of Myofibril Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Kolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Sidor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dehapiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schnorrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin M Friedrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRX Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (1), pp.013002. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/prxlife.2.013002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PatternJ: an ImageJ toolset for the automated and quantitative analysis of regular spatial patterns found in sarcomeres, axons, somites, and more</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Baheux Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schnorrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mangeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (6), pp.bio060548. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/bio.060548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanoresponsive regulation of myogenesis by the force-sensing transcriptional regulator Tono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Avellaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria L Spletter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra B Lemke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mangeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (18), pp.4143 - 4159.e6. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2024.07.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M1BP is an essential transcriptional activator of oxidative metabolism during Drosophila development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Poliacikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Barthez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Aouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Miguel Luis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.3187. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38986-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nanobody toolbox to investigate localisation and dynamics of Drosophila titins and other key sarcomeric proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunice Hoyee Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waltraud Taxer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Gregor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.79343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanobodies combined with DNA-PAINT super-resolution reveal a staggered titin nanoarchitecture in flight muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Schueder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mangeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunice Hoyee Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Schünemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.79344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tension-driven multi-scale self-organisation in human iPSC-derived muscle fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiyan Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achyuth Acharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Rodríguez-Delarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Marchiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dehapiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/elife.76649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fly Cell Atlas: A single-nucleus transcriptomic atlas of the adult fruit fly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime de Waegeneer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai Saroja Kolluru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristofer Davie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 375 (6584), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abk2432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hippo pathway controls myofibril assembly and muscle fiber growth by regulating sarcomeric gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aynur Kaya-Çopur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Marchiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco y Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alpern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/elife.63726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanobiology: Forging a strong matrix at tendons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Sidor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schnorrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (7), pp.R347-R350. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2021.01.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanobiology of muscle and myofibril morphogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Miguel Luis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schnorrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells &amp; Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.203760. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cdev.2021.203760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnnoMiner is a new web-tool to integrate epigenetics, transcription factor occupancy and transcriptomics data to predict transcriptional regulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Meiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Marchiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Haering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Weitkunat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schnorrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-94805-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myofibril and mitochondria morphogenesis are coordinated by a mechanical feedback mechanism in muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Avellaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Daian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-22058-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Drosophila FUS ortholog cabeza promotes adult founder myoblast selection by Xrp1-dependent regulation of FGF signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marica Catinozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moushami Mallik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frickenhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marije Been</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sijlmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (4), pp.e1008731. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1008731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A small proportion of Talin molecules transmit forces at developing muscle attachments in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lemke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weidemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Lena Cost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Grashoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schnorrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (3), pp.e3000057. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3000057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix metalloproteinase 1 modulates invasive behavior of tracheal branches during entry into Drosophila flight muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Sauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilko Backer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Matzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schnorrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Luschnig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, pp.e48857. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.48857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;In Vivo&amp;lt;/em&amp;gt; Imaging of Muscle-tendon Morphogenesis in &amp;lt;em&amp;gt;Drosophila&amp;lt;/em&amp;gt; Pupae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lemke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schnorrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 132, pp.e57312. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/57312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transcriptomics resource reveals a transcriptional transition during ordered sarcomere morphogenesis in flight muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Spletter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Barz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assa Yeroslaviz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lemke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.34058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization-resolved microscopy reveals a muscle myosin motor-independent mechanism of molecular actin ordering during sarcomere maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Weitkunat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aynur Kaya-Çopur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Nascimento Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Matzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (4), pp.e2004718. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.2004718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHRAC/ACF contribute to the repressive ground state of chromatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Scacchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Brueckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhawal Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamás Schauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Science Alliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (1), pp.e201800024. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26508/lsa.201800024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical tension and spontaneous muscle twitching precede the formation of cross-striated muscle in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Weitkunat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schnorrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development (Cambridge, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 144 (7), pp.1261 - 1272. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/dev.140723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIDing-targeted protein degradation in Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schnorrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 284 (8), pp.1178 - 1181. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/febs.14054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle physiology and insect flight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schnorrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Avellaneda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Molecular Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.220-239, 2026, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-95424-2.00055-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA Interference Screening for Genes Regulating Drosophila Muscle Morphogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aynur Kaya-Çopur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schnorrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myogenesis: Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.331-348, 2019, Methods in molecular biology, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-8897-6_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell type specific allometry controls sex-differences in &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt; body size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumitra Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Avellaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celena M Cherian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puja Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Vogler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titin-dependent biomechanical feedback tailors sarcomeres to specialised muscle functions in insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Koolhaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunice Hoyee Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul de Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microtubules coordinate mitochondria transport with myofibril morphogenesis during muscle development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Avellaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duarte Candeias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana da Rosa Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar R Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Miguel Luis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial transcriptomics in adult Drosophila reveals new cell types in the brain and identifies subcellular mRNA patterns in muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mangeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Hecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Partel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katina Spanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory of sarcomere assembly inferred from sequential ordering of myofibril components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Kolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Sidor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dehapiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schnorrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin M Friedrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nanobody toolbox to investigate localisation and dynamics of Drosophila titins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunice Hoyee Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waltraud Taxer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Gregor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanobodies combined with DNA-PAINT super-resolution reveal a staggered titin nano-architecture in flight muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Schueder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mangeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunice Hoyee Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Schünemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fly Cell Atlas: a single-cell transcriptomic atlas of the adult fruit fly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime de Waegeneer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai Saroja Kolluru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristofer Davie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tension-driven multi-scale self-organisation in human iPSC-derived muscle fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiyan Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achyuth Acharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Rodríguez-Delarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Marchiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dehapoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myofibril and mitochondria morphogenesis are coordinated by a mechanical feedback mechanism in muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Avellaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Daian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Miguel Luis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hippo pathway controls myofibril assembly and muscle fiber growth by regulating sarcomeric gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aynur Kaya-Çopur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Marchiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alpern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5339,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BF5F3E19"/>
+    <w:nsid w:val="A6E7DB4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5570,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frank-schnorrer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9518-7263" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AIE-3578-2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376717v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Koolhaas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Hoyee Chan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Boissier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brouilly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ads8716" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393420v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Janssens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mangeol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Hecker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Partel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katina I Spanier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.92618" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393343v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Rodier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Estabrook" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Rice" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adw9445" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04563732v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Silva Martins" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Iv" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashi Kumar Suman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Panagiotou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sidor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2025.03.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228474v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Avellaneda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Candeias" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana da Rosa Soares" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar R Gomes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Miguel Luis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2025.06.033" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05514851v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Kolley-K&#246;chel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Schnorrer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M Friedrich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0281811" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750575v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Kolley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dehapiot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/prxlife.2.013002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750581v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Baheux Blin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.060548" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750585v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L Spletter" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra B Lemke" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.07.079" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116104v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Poliacikova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Barthez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rival" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Aouane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38986-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305118v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Rees" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waltraud Taxer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Gregor" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.79343" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04290002v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schueder" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Sch&#252;nemann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.79344" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873293v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyan Mao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achyuth Acharya" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Rodr&#237;guez-Delarosa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Marchiano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.76649" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03795698v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjie Li" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime de Waegeneer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Saroja Kolluru" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristofer Davie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abk2432" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454329v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynur Kaya-&#199;opur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco y Hein" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alpern" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Russeil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.63726" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445087v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.01.092" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471272v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdev.2021.203760" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445086v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Meiler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Haering" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Weitkunat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94805-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448715v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Daian" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22058-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449973v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Catinozzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moushami Mallik" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frickenhaus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marije Been" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sijlmans" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008731" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368074v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lemke" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weidemann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Lena Cost" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Grashoff" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000057" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070495v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sauerwald" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilko Backer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Matzat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Luschnig" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.48857" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065399v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/57312" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01874574v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Spletter" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Barz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assa Yeroslaviz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.34058" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065459v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loison" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Nascimento Alves" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2004718" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109020v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Scacchetti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brueckner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhawal Jain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Schauer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.201800024" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690067v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Brasse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bausch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.140723" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690429v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14054" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393452v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95424-2.00055-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368082v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8897-6_20" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393406v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumitra Pal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celena M Cherian" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puja Biswas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Vogler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750619v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750621v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750563v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katina Spanier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282011v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798628v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873299v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445082v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445081v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dehapoit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066535v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028020v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Hein" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frank-schnorrer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9518-7263" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=YrQHc9cAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AIE-3578-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376717v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Koolhaas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Hoyee Chan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Boissier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brouilly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ads8716" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393420v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Janssens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mangeol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Hecker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Partel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katina I Spanier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.92618" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393343v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Rodier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Estabrook" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Rice" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adw9445" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04563732v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Silva Martins" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Iv" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashi Kumar Suman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Panagiotou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sidor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2025.03.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05514851v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Kolley-K&#246;chel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Schnorrer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M Friedrich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0281811" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228474v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Avellaneda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Candeias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana da Rosa Soares" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar R Gomes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Miguel Luis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2025.06.033" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750575v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Kolley" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dehapiot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/prxlife.2.013002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750581v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Baheux Blin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.060548" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750585v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L Spletter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra B Lemke" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.07.079" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116104v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Poliacikova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Barthez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rival" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Aouane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38986-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305118v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Rees" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waltraud Taxer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Gregor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.79343" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04290002v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schueder" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Sch&#252;nemann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.79344" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873293v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyan Mao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achyuth Acharya" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Rodr&#237;guez-Delarosa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Marchiano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.76649" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03795698v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjie Li" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime de Waegeneer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Saroja Kolluru" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristofer Davie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abk2432" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454329v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynur Kaya-&#199;opur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco y Hein" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alpern" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Russeil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.63726" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445087v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.01.092" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471272v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdev.2021.203760" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445086v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Meiler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Haering" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Weitkunat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94805-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448715v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Daian" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22058-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449973v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Catinozzi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moushami Mallik" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frickenhaus" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marije Been" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sijlmans" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008731" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368074v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lemke" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weidemann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Lena Cost" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Grashoff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000057" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070495v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sauerwald" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilko Backer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Matzat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Luschnig" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.48857" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065399v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/57312" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01874574v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Spletter" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Barz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assa Yeroslaviz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.34058" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065459v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loison" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Nascimento Alves" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2004718" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109020v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Scacchetti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brueckner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhawal Jain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Schauer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.201800024" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690067v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Brasse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bausch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.140723" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690429v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14054" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393452v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95424-2.00055-8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368082v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8897-6_20" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393406v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumitra Pal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celena M Cherian" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puja Biswas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Vogler" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750619v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750621v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750563v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katina Spanier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282011v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798628v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873299v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445082v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445081v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dehapoit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066535v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028020v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Hein" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>